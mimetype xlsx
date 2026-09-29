--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815f6d598b655582aba6231116582cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a3acb423a2678094debf3be25a3b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5db47c39968748add80fcbb46fc2443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6190e677b27d6d365ce75f9ee363d024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1719f05e8b4610fe9418e1e86ef7ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee939687e8f720d00fcc45f73709316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efbe1000326592eb8c852ef88295e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6e62931aab540919d1b3cffc55d208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06d2a943f3c67a5eac2a9a746cfeb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a693de89de0fe4ec92da45a6f7f9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37489c99ff2a6e957d92d422f16ea44211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a198900f1b21ffceade2fe1f4edb5d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174dc5cb35024a317de4fcb29c1793613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cec2330f1eceb85e9ecc123b09d24014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232fdb53e5f4d3996d368836b2cb22215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bb0f817e853ca4a5537cb8dc7ccbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519aa281f65d8e41e20e4396646d287d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7f70774dadc7634953ecd38e5295818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e34db4b77fc3e818761e8fbb4cc9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761dc29acc268d7e60faa036429c56520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3014064ba3175576d5dab2b0e3ce1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b98894aef3d671d1697dbdbd6306522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09106f8bea39b184071c5d7a04df2e9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984963abbb2e5ae70493b4c75241b4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa263e4f37acdcd28d52c0c475a21d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e21d904d124d6b62792f074b2e670726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddbd658c2392485d31a1215927f36f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74603c0dcb3d731d483049e1fd7c6b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f9118f4baebd7f11be92a356e86ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159b42e48d0376f872b149fc612328d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6652458ba174c41798ae9e9c5c7cccb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae03374bb9922b49a4d964b4991ecf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ba52400a0c8be2d77a25ac8cd3d3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6fbde313a020d9eaa07031f56ff2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97236697bd238d3b99864881fb27ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c112508c12f797792e01f7e27088e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cefe91b29b304f068947700bb479137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938df102b34b5f8c937a44165edb16c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa556158086e90e54ded0a782887d1c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4153380ad8942ef4990604671ffc7bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e0b32d65c1a7c1d27a7da33eb0f6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b762aec526517bf2aecb4689cf39042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e890e58125a1a98ece57be7c8027b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12010565aadd74936463ea40553912044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a687cdf5d70f823e69a7dcd8a1c3b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04c758843749e17a0f38d8e14f26fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56b91ac348d8b483db871883f2525d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdadecb307075f383461194f527dbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3d61168096ab9e8e2bfa5a2da5e0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2244d8154ce76925ddeba3e80f5dfd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30cd2b05ffb7bdea4990ec0e9e2b3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664bb17726fafe7cbea7d3be2c0fcd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8507ead67a4860362a1361ac90129553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e715bb5cfc2643b776cca4781ae893e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302533bc63b3d711c846ae859808a1d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2dcb245440b81d656e5463f12562456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38919a6b1761e8d2d355c578b2466d9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c294914c036f5785fd9aed05f485fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a274a677a887bc468cd32280731de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fdb2707f79d1db37922b3386567bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929a2c5c5877221e900aa80fa59252761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d69e233ff46c55938cb26208245ddc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246792068e79c01e9f66b8bbcee7eeb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786104dd154e26c4d00331501acc10e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464026c7b84df148a86582925a03232665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e116fa692ae5b56fd1fed899a43e4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89872a29c3d1a996073823727b1f06c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0ba714228e522618edb40a665d2a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995a9f02ab732cfc276e33109e8370b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a66ab070c117a777bbc637b42fe30570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dc2a35b1137b1e55f4f370494015d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1fe73f455f916bd0b1156eb2ca46672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7ded99ffe15618baf712219e974ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bbf92c1552eebff481b0425d9abe374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c681cbb2b03b1738f4372a5bbc3ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd441e28d1a68d5fe1b7d6d26c1a6e7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a65449557312f32cb50dc3821a6c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83de12dc8db4728b8ae1e3e61462fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79683a5570cafa588c71ed58490023ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ff75c9e59d110f77b2b4ac6897eed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567edb394d930b922bba97391baddc2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e5dff4a5378261bf9fc5734093c0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ceab08acc10b89419dc2a1425051483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b16fc76dc7fe54bb2c3c831b3e08c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45f3ec0ce9395c5a114bc4f187c39985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b04a82801e22af052bd0d07bc5cc886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5e3bb6e069c5a7956822926ceb9ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080012d7cded3f60d90618f342e2a6d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26771c84b3d2bae4640a0e3b3417ea8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cf68e5d66c0e146118ba7e2aa137890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335384b0c8b052e61ff7d397cc80b5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a73e2715251d585cc677fdaee96a0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c1975eac945c6c204b0106607f1f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df6438909ae5858dbb20553d10508f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eff087fb25a199f6d972eb802cf05d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc903ea318b8c3322c7e9d31b672c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c078f0b5a39d4d5306b99d740ad1f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a505291dd2567d0a450257dee2a8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895c89b145be0efaa4d5e73d393623199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5c7557d841652e38ee4c577050c26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05bf1304ff035efe6eca8558616c34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6194628a3e9dd5b50972fab7153fee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec091e8074f24d43c89a4a25c974c65c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109826850365fcf8ec671435897c801d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3134987fe597833a977f1de93a874105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a48a3a202eb1844bfad74e0a7a4544106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dac211e48f0b6c7b1cbe005197554107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aed04528e061bed8b3c54526c96393108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212b30a39f5274c0525ca13ab3eeb67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef69f3df9e7840c6a820a00158d5fb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489b63647fc46efc060f9ac071456e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a0b6063dea2956a271d8a121790e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c813730821d1f404a3483a6ac1cb3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f44e86e44127b19ff88a56c2ffed81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfc18a508265355a5c3c5bac4ce45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6250511b6403c2713913d603ca65b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b853aef0f07337eeedb97e01868ce3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eee87f3965f3d8908fd528d1f5df0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d772ffe4db2f4893f3b8d85a6d449c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54f44ae67ce838b571779dd3dda664120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9fe6f4d8281f77c5c367af7ef3821121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc15a0dabf5048cbb59ce78685dd83f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18ab805320b1e5b710c3e21abcce70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a1dff4a673950be2c17e75e52d852124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902b8cbb8c3aaa0f6b8c525a181fb16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582cfc1a18878a225aa307fe2f39129126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a42d436c4ad26b12be7e555e40c4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505790b33c527d50e9f057f5730fd41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4fbef00b33a636bfbb7361505b823129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba118cc7668dc02a928bbdcc92436c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ad1f32a8f9efbe04827b89a7370e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742038d98be7d106f744af538ff712ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1d6a20c6e94d90dec1b238cdc648f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2feec1f69380ce6b6d9b9e938ff532134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cc4f23c80d84ade52212e002c422b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df67cef8647d7a1dec5f30fc1f55d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc573ef457c05901f4df404ed5a0a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bc5dd0fbdd444e48429be59e2c2e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143320041ed9c6aeef29603d7ec96aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4285d53dd62dab0bd9763dcd74042b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e87191eecf9eb2657e5a5156c1eba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8887c6fe58baea418151238a31c57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa2b2bdc01048167fe18b037930ea5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b5cb4a6a1074c2c47c1f5a56c2978144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687947b7ed709a07451e6bd9fc42d22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459edbeb91dc4d53aad5e1ae31efbcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec865c8be2432e7c4b91798842c515147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239620b250a8e8ae68a70db265bd37c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98462123fab7ee204616feb6d259a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd8363803311b93515805a3e5c2a63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f3b769f092d44f370554caec3b15c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72880619d9e76c51ccea43fb86227b1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4699b94ae5c205d620ec502d5e5db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd9af81a5da78c3bf933ac5352639f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7175c77c6d7a6e12711d8ab1504854155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80822ae0df93df417e636066594172156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42db4e22946b3435722c33bd0f664ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2592234182c460b8cf741702ee303158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1d687feac6efc4789400cfd03c353159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bff5f863e366adcf30ddc4c92d511160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802db181a337567dea2ca8d0b5dd02f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7b1a40a86ca276498733f9f38f5d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d91c35aaee2aac868dcc052d1e5ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f61ecdb87297599d15f228fe705fd6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7fcf0e5e959ab100a787cb4508eff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823d88b15723ef27f98b02810e26c07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f7334ebeffe033a97696076720cbd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b660824a472a8d749f07cbfe2c3b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af40fa618109660346f44fa906318f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a749e44a016a54f77c0456a116cc9e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e38fe913c629264ab581507b275122171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855087b7652b3e853d00c607a243b55e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d376855c2f4af143349fab47128b1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ffb5b2235263852248ecb760963ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793672d7502cc3422f27fe1c115f4d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a90737fc14ec6918f458bf5914952176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e2068f4e2c614c32356e9a4541170177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bab19f6abdf68d61e53d549b166f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806525143daab7f3b417b13d77f0151e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401242b1e146620612014769845d3d40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eeba01e3510958a8c6c43b00e4ba12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedd20385e40e92691bbcda37047d8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae88b97db914b8a72ad9b1aa22cd4ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e06f82f2b003c9137610af0552eff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b658bbc013869bc2ad9b67e9668ae2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cdcdd26e30b08ce923f4700b4bc0d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa5404a0a7215aa560117344253619187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f28d4c8e4b3f856a258f72b779081d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605003a20f9d949ae97a33389fa7dfa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540824fae02a338578ae477bea5c670190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182771b59fe70ef20159f834fecd9fc5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b103848de650a383b0eef455e1250192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87325f7f087ec2e632583bcc9199674f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcc4c3794843672255c3f45b377f19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddae9349a9b2b6bd0b3390282666ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb35ea8e243c9ed6698226d7101f22196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d69764863c6fe4951be4e4d9bdd757197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a4dc702aa15351adf009ce8b2b145198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b8d3bbb4995c040ce6fa82271aad0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703899993b17cc3596e5b556a00fd455200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425af13f0a03983e57bfe7e525f754cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5a7304c5e7ed851719d4a48d39242202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155a46c92e578d9082a5bf074cd2955203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff52ca1da2664b81419067aa4b15d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337d4f231cc25d7e97073543582c14f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca641b9d4edf5739a8612c3662ca6923206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4750389f11942be6d9c8d73d44d54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4d217d210a7547b5d37089fda0afe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8938c88c0ab88d94b004184832e75d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e89de79eb28d84a524f0480b1c31be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7346c5dd9bece2c3bcba1db495783b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d235ba9f13b22965f26a95e010198d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4254af08fa193de3e6e7a42a4baa5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf3373ee11c94b343a9e4a2ff99cf4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2865fea0c20ba8247c3e1d1ae7a74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731ab14e052ec3a4bbfb518882c2e36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf0443a02e2fb7cadb13453948ebf8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5136622bcf073906b99bc03ffc81e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a08f73f238fcbd3b3cb8c503c4c2d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9dc9861076b117a3f6ecbbbc310c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b3206074443d0172f04a6c903c907221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff95c3163d07b55daed958207d65287222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6cd3152ee88cde2a7db9f8d5ce54c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8ce95daf080ff7bcb481456a2fd4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a649a6e5b16e432855f1fdc602c01c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d17183cdf682df5c5dacc69de6b94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58856884e4c3f5369c3272d00b2219227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c37747b2a3776b2099a06b730d14f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175695a7d186d785f45742647b49cd3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0584e0054d06b34b9f3e6d44c598d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049fc4908c3f5606cf061e7f3ae1bfb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f57782a79d7b7a997e8a8a696289b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055ae2b23fb4d2bf5dd2f313af05cd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa342b4c08e88f366a6b1211c3aa278234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd42fd877315f3b8a0543fa28347eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ef79a53510fbeda18bd0d4cff68b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3798c22097f2f3a439f58307ac8a8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927f5a15e4dfc4f0d42b09ccb1b748b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e396c276d3dd1089bb6ae1f53b29914239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2f5fa59f4e460f032a7ff6a1596a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8a90ec326f7850602a0548ce26496241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47518d31fa19b35cf85c77eaac1630242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b98a65f20e5dcc0ded62384b19e0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1eff92806406e3606d3416ba7ad5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a7f3a1edbee030f21a470ff59ad62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f804f9a458b357313d1b93e25c90a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8052eccfbf2277235fc0870aee7fc8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cc5c26f586cb8acf3f5846efe6782248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156063e965daba8fb6a3eb2d41e3d00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b6916facc03e3c2d31a428b8b46c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef3580addce355924fde0434cea2e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe18623d0dc8cb1b30f14ed4228602252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbfb63f56f0657443bd6804fdd7717253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e26c322bf6cb7e67e34ca77c7e264254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b5eaa97a686cbbbc652186a2489bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a55c7a7f14fea7fb27f06e299cdca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c481dba95f1872fd7f2dd8c79b1b64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fb112355d8db4ecd0b9cdc508897f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4f91aebbac4c0fa10b9a13deb9d02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bad1e7551bcecdfb0705e184f67b0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef2f84cb4816e2e110b72c100dc86f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82ad5ca78b0e25b031a862d5ea4485262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40475c587317036e0e872dc38df70b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb54faa174cdbd83d29790420cba5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7737bec2b54e8f279ea6ca331d28a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902f770406a1de61eb657eb1ba64c26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64453f94ab0e9e2ee52c5570208014267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4c3bf0ba0baeb7ea47e353faff8d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b735bcbe7a0da1fdaa11a86c3b054f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153766f67bd955bd4c79707ae32b8c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3252180a51fbb9d55dc4a7381e27447271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c0146117b18e7ba64900687d98411272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937c6babcd134261862dd617fbee1b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad671f061271459753808d4a456b8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccba8fd9df696f401e1bcfd78586d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263253a8bcf5f6ecbe043b565f92244276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afecc869794b6e6459c43f43d4522cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41299d1e96e86657cbaf5f09b693d4c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4d886dd703adf9a8230f0390c7376279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e119085bd5301f71c1c827f441b70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122e900ef7728be5405036cc5d0ebab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a181bba77b2661923ed6cfb517a53f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599927c3c0effef72235ae0fc012c961283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30a9091500aeef75f9110c010510a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a9e9406ec9dd4e58443024e26adeb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ebde39fb34a77796e3654fb20cb7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61ebc94b27f69de5793375b34bf6d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915b166b4323bb2ce1898b0707ba9a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb56b7934924576402d35e8f8f4e31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e3dfd984a1ff4b8af669e83ca7798290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca9e9b68a221711daed92763432615291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61cd79b2d17bf871aac4b933107e97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020238a9ad56a3d5068bb10414c7566293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa2fb0e89a2763c45750e6186a7fa1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936cde7fc99e0e84fe7dbc14b93f560295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9396bd3ad6b736ef23bf1529f1beab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77493ce4ab9800060038ff83039937e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616562edbe269391e6969b66ad2f9710298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b7b332fd95c11b14753239e71d24e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405edfe00a8133f3f4c61c8a4b4cef5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3ba7e6b9a662e11fe94a3ef0820f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6600905feec631f46c5bfcb55ad0748302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0267b871863b083a1eec4b8e4d797bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43b1d5127698f5a32f1f6dbdef352d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b06803442bad3c8516e155ee7a305305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599e90d4428b4d4463dbea7658d1a1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c70bc99e1d486132e4dfac4e8520f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b432aa3b919887cef2e1622bec4663308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303c2db91f291d0abc9ad3637509c9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd7e2479083229af73d8a8f8b086cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edf372a23c2acb325cbbdd6484d638311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e05df0c380375f918a8019672395e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f532ec083eb862c35e489c8d54a13ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556ddee8f5838387d4bee750519f5dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5143818406407c8f350d226f5adc26f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da47068c4477f9c971b1e46b359183316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d626f410507bb274dc56e43ea0b2a47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ceda4aba81a71be9d6bc5c6ab7877b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6cf45b2048170067385648f193160319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce8e85a9553201134569572f1e608a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9986c42b354e37aeeeac9511fcf8c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd2c1e16463f1776ad8e2459d6e4c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d6fac85d22db90ad1399d4b0d5835323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69b4c6790f6f88480c3698fbfe59da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef89dcde620f4753a245927cb548f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b49daf4e465d105216f4a1e351d87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518f20b2ee23dc11dbb102ea89775ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f660bcbf579d8ffaffe5682a45f5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec017f08e3bbe7b47a11911771e13021329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698207e0564cb6737a23e4e4145cb86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea85766e1af00cf68d16cb1afaa2d55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78c139a5662bcd2159bcdd25414d41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353d5f2fa007164940165a49fa07d3b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3e7fff69f43a768e37715e2b4dd50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674d98ca301e2fbf3235f2066af2222335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56f8aa23c4f83c28887cb84a44cf7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c25ceaa8806d72b1b9cbec179c0a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e76a2368f027571bdbbe48324a506338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f24b6c73b827a8fba4007773d3810339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2752e343c64a9f3d416e16494019d5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa79c9e507d37115521589dd3283fa3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eee3ea126e2ca2fba680958e98faa0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adb3680cadb9a9ea3fb56fbd4acd82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d40df1e9bf1b1dfefa8c3f2c187f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac23e5cb9fa36d2be255d84ca8a9bfe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a37447c4fef4e4d5e82c3353b9ac2c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3069978911d18ab6cd31dd8cef2a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efcacb1c5beb3cd9b42ee48bd590fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b8592cb6045218f2bcec57f1f9187349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c822e8eb1fdd02a5bfe59c2745388350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac14c98ddbfe54044ac08fa76b6379351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed543da25533e14f7a378a6a4eb835a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ca4a7ca0b02553ebef1b008afe173353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac8b9dafe178cd00721f99273c3fb5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17016ed594c174ef4f0df7f853704229355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3781d83d40e2469ec14273658e63db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea253cb150fe53b63d25ccd20062deef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be99ce37edd099f427313a79958351358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f5e161bbdbec7449ba7fa89f585d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43795c5bf85f8a9d212b8d1a7f16aca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c895dc206583bb3076c55d6fbd080361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb7c8e4cb1cc92c248ddcaf070465f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9c39ac120bf285a241a2e0ee41b6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bacfadaf0eb87a7d7f8bd507e0c2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660d94b7cbac002ed4deca6c3938e4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc5fb6a23913a0055bc1317c315351366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befe87e28c33a00813641467bd1692f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b279fe233e8ca020f1cdcec9a0767d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9babbb2858de627a357b80b8cb9583f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae787409103ab5d2d0e4d7c563b7b845370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b679131ec4da68033c0957bb56c387c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b8fc6e08ec71b2ce2cf36d879d6a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad8ac32d15145c3a17ad82fe7416f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a5052577fefea2a7278b9c111ab2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab514fa9e815f563217032265cc526f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01009459d52f15a2fd84387f2b11ee0a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c7711aecd38014f7e0b18f31a4fdb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185471d4310c7dc1c4edfd84d7f1d53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090177f19f786c95d8f84ffbaa0995b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bca9a14e909eee71882d8dc5c5350380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d88f391a734ac7f552148e10e8c59381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0924d93e17b25510a00747b1bda5c5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875ef78f7255f54629964a6aaad6bbc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5def4bca0c2d60debc8c2acec170cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249778e2cf1cbfb27b002d242edf84c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc24f23cef131fde7aa9e955ec74060386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084fa438343e0da5d9516aa7a3b03db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46be32ca91b373cb2778a530dbffef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea246dfb5093f990735ed27ce67a1ff6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d7ab779ec77dfb95b193f2c68464f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79933e382a9f410c3e5c8928bb38e785391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e12e1903c662974fa852a227818ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159b56bbb32f439bbbf94d3aeb3c716393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a879fdf828a8b050e40c74ce4438173394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3701b6c1b86a5d5d9231f2c911ed7d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f170b6f760f58bb5098f5a45c34eea0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f991ae2930704021ed9d8c1a1b00c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3e31dcb70945d09cf9ded7ae4232a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8331cfbbe58e2f649525d48d87c3c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ebf14d2d099197ccac2c4b587dbbd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdb06a979a549856d28b720be5eb46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd603f02183b3f8853946e799af6d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615ba3dc36f072c035a838b73b4a93c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0ca78020ca0ed67b13c3bb6b1fc81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792b55ad4cd5b309004cd04564479cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219550228b61c06474e669bfe9cbbeed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5be1ae14670e7683c91edfe9eb51b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ddf54dd5479f1aa25094a5c165360408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe122f7310a3ca17f0cc0fe1d4ba086409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dcf0a75f39790c3f4fd6aac2bbe0d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95e0ce6dd070c991ee3a812f18be78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618373f4d125766c26f40b8c6cf89fd3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d06333a0badd44d95eb5b1d3f7c50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828da91691e3d524f5bba7775cf2c707414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b213162a01242ccd8ab22dfe8fe85f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7706e4ebb2006b60635f77a8ffcd1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25d8ea976f88aa6cdf25722ebb3417417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218a88d8fe92b9b9efd9d31d7243076418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c09155cac5d01f562ccb35672debaf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e71e3d654c91712ff78ce4513102d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f590cd812c7eaca3bef419a511b622421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb485671ce8a6c174cc34412e93ed6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae64718b5f8521dc351425bed90c07a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69999157b0dd18a94f0961f905d272aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a882c03512a551e5c4860943a87b15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ca3a3ef69a6f1e432aa60e59b7c07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257564af2d0aaecd988e0916a250f450427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad528debb3d214a5e9368f0047d7c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82eccf24313d48956416bb574a04ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608135c22445bf7637e1cd2e88220a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815b3e2653273388a152233aa5d28ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e0f99e2da984934bd6ccf97a618f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065ee248777217658e8a9735a2e590b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9f987842289fba06bc49b48f5e5d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff643c872fba6ec8da403431892b6421435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9211beaa5cd901e29b314f71649ed5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7fa2b33acb97256b2a3a1cf9eecdf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f0d582f1738fae3dba7b54cde4932438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ad740f3387e9831edfab9139241c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b8c13ff82e11bf47a16b01afb3711440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5392da49988ba52745464ffc893b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cac548b9cede9ca77519fa3b096d5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649cc673e2164b256efdaefa43aad7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8872c8289ebddeaf66d2eb67edcee47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bea1ee42b63a4c34ec6c8184e8cc8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d22c3d17c84509b0a713357306923446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66554edd6d0c57cda2992a630130ff37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938b203180a9c2543493a4c6b2386af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762be69fa8c49034adaf44351d020bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f101454398ebeb4aade3a3cda2478f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465de5bd1614b62b11a7156ff7bdc19c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c105b0d5f3cbe21e1094392d10b10e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618228d8eae76d97053fe9a122f338bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bbc5747ffc637b9d58ee19fd3f4ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c2a3559bef409aa7025934114fbb0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8515461983eee7846d05eb5bb6b43d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737e812f1008a44f911bc58479e17cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cc4a8376000b1acbc6e700adb45e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1916cd063ea42d7c865252ae332381e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2d3feba80738a36e7fccb4aeed71b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5482ce5535510f218a23c75669ad92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd93d49e1c679a61bec975fdfc7d956462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e2b903a022e33db0c755e629a5fe3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dbab8566dce93a42c6729ca0d38b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d57484eab929df956d4477dcff531c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2a8a690aa40efc9dffaf073a8aa84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d696714aa3065231c606bff71ac491467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef4600abee07433b6ccc2fa8a6216c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b286eb0fe65db7f012a0c1f281f9d4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f032c02fbba06405a53a97c1cd943470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7669e11575902249fd491b446ab40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbbb9bef1b8ce07af40c82225e92b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d9f63ffa361bcbb8df9f4d01928d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcf5629a3deca8ce8068bf084416c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa52f156d8c9e88fcf960ad136943a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ec0ba16c91dd275b0b5597d708a40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a3facb841946342edfda9a79ff798477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0fdc234adfbcfe8cad8d16e3b3a31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d75b4e210c4a1a1e0a9dec2989d0d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cad03225dafc6c9aa68bfb3fafbebd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34176d651de2f097d80d575151ce14da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f29ebeb9057c0a67553b1e317fe8fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1ebcfd13c62c2988ac2c1b836e0b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfeef5a5362be9c601142c1aceb416484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4711c070644349ebc81d92ec00ccb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03705fd0923a0702e0cf9d807a48134b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391956046b868415bb5777df9ecd594487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6a2ef540c6c4c063d217b4dc6075f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750e6c9d2ab6c1a8045cd6830578622489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff277389908700d065c219576cb2909a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54730cc3c8f9ed7e4404d4a840ddae62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dd852cb6840b2159b50f9b26147ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0320a5fa7b58920a5425d0e3197694493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0e25a362631a9d9bd0d558379c49e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29cd298782db0683db2ac606b28a2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420555f4758448437f6fe8fbf4c1e3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944ac0fbe0c0f4d3c14d364ff2185b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e52d6eec37d6a923bf882bf042530498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276d09d259e0d0f25ef062cac870775499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2022407bf9ed4bf6928665f11cc61ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330e371c9ca4e0acabcd7f1b93f256c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11578efc53e114c383ade240db6326c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb04e5f3e7ad6e17e8c87b3ac207596503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e09d5a2ae69edf50020a6c0b7f9524504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc3bebd82b6db00d6a1d574aa47643505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12e74ffa5afacf597438101ca7298c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810367ab7bd7e951180d046b0f5b39e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f546334eacf5ab7820f84d2acdd043508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40e79d7a8b2eb826b17e775c0969a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dbd21b6228c26b0dd0c0203f0292f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7ae0e99392ca12223c24f5024d47c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee2aa8e87723992742d90fd11c7963512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaeb63c3bbdf356fbdbdaf427401f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2e29266ed0489143bc338190a970c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7d33629e0fe37b7abc86c5a22186b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c4c933d0ee13ea24a9cd612a69cea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17956fbe253c6a29c7e3f0f14fe7343a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acb8e61af2c4093fbdda0bf1f4bd3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad9d9e01cba0ffc9e73045d57c6cb1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f63464a2c9af60af50ea921b73b094520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094667a35e9c47d98d7e7ba3f54d7db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d8c60eefa2b96df5c151b30166d24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47e7fc10eadb263edbcecdd40546f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4099cf4ca859826a6198a2f5fe310524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948826632449409a322dbc8cbe0b9cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422021cb7c036ef09cb8cb6bcacd41ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e0ac1f158a647ca0c8d246d872b56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe1c834f0eafe58ee56d3c58046723528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115362f6d8c073e7f81ba36f589534d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9e3ce3c0da9f815e98c389877fc32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96645e2808ecd03146c8070b555e0c2a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9915284a49552a17870177b03192f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2261f267cbf142b0bd049a9fd4389e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188931f1757ade497d7c90e63326710534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a656d2628b07d4516517060b9ae748535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de091bf6878fda578f2592a6f0e7d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2c52c3974d5b3b848fab26f93c88f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc4aeffd28445b4415da2a814aace0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44d093c5a56221ea9565a9f06e3717539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2d7aa16c3f6fd996f656732715adf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de9936929610b2ea2ff4242a09a14e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c15a1813b83d33d845a1bb545105a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b918b7c0bb404f868f34069cd0abde6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ba1b49e57c67fed74256ab7bd9269544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36630d17e99088ab0042af5313f923b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2292cf213617d3d476daca158c8fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a306d4c72465d6541f20c341473cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50066a048778fa37c5baf31e6b0c1ab0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01e22ed6b5df51dbd7e3f8b1f76589549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f03e78ddd46179e0cb01ac8f739b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002544828734b6831be414112e5ea8d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702ebb408364be2cb8a95c689d707dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf15ea6ba46cf40daf3ff8c3993938c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db93e63a7fa6e8b6eb5f0253c4a31ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308935d25d3e057fd3e215a9d62e9df4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f4f6f7d85570d81a38790e5b57707556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf16041c71204432e7d08e84ac78aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f230e4daf0c256436cbb09d72cf173558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28af94e329a376dd38c4455066db7a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6fa77f875b2ec28a1b3c0295a02ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab41b197cd56a100d291750ed84f879561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04b243fd78c16d6baa3b98fb60ce2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd718704a1ba506cd96538f83f6fb5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fe97ce9b168298110f25af5d0dc8a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6fcea22245ca4803c9d6dcb9440de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47bbecc7e1034080e052331a73278b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc61b80d40045199a20270138fc950567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75086ad2758cb61358cb79678c4a10f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9f6631c680bc8cccd43fc8e652a92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60977b7c4ad608615936f9a8ba0c08f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20305e17441b6019081e53c568bed95571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55380b8775008c047d087344c19d019b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a9738577e57750d115c40ef9b1f96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70298b125f749cd71f4f790dfef3d2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a79a8770fea1c0e6ae89d4bf8b7fc3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473a81eda8fa58a9d795ce36bfc3b72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d57c6db97033d43402317f8640303b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bf8f77c965fb624aaee2a4ffd4e80578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf5c978c64047ed7d759dd2049bbb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1389249c651c5033236d63e0959a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d257db15b32722b67d9cc0a3caa6bc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe73002f52c1871b2caf514f0758c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2996f857048f449bf0c8a54d6b0a634583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a82f56cfec88551e6c1b897377770a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cace3255b1b6ec9647a09e60ec49b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253642dd6d72c568169c0020414f8006586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f934e8e8a24c540c9455de780707313587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803469616bfacbd1505cc45d6dde9c97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55d65719046ff576d309960fc44fa6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be5f412f095b87354f494e85200b12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda78b3242186cd50a20cded9635a41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5886fd69b7d02de183d47c1fc8721592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e4bb8ba45a9cf7ddf177484b85548593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a46abde328bd9da74423aa90b84ff6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db693c532c81b08e56a2f1f69854fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc2b0c6923b7677feed733ea0e3bcf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b6f4027aa237a04306f3e7b6adce9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c37754f99cf84553f5c31ccafd33c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2df483350302d983439dd69834b56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc901950940e3b6dceef1a9192d8ef2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cfe8f7502ed1e1e701c6e36ad23ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246589876c06051dc02e3878b113e013602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4a26c7c56cf156138edd8f560f6ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823481be846103e7855352240b93362b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b09d585c92e4c30468e408a388c01605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b01c054312d12852caab3796e2838606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd302e461ce9d6489b72f75dc6842c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b17f16939a24714a36d74152284cdf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015024e0c8e49c69112479a2d558269609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c4a43edc2405138093b2e255196b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec1e59adbaae829f4af7af33183a7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f961b9a29089b022ef9701c135b7e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57387a08ade47642c3016edbac07ee95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0392637aab4d8604171a186eabf99d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619da86fc663b93fd3ecf91fa9808a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2be2d615614b80cb2793b20b61b8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40762185cf6c4760e52e6ac6715815d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc93b84e844dd869488456c15fc089c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff2eb8c23329b4f983124da9170d4f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2a00028fd7ecc06e84184ab8dd68b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09752a16523e90edcf345eda2f370945621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82f023519d2535179f94bd5909f107622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012c330183dcfbee9306d24c2ad7d7b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7714209b137d5f57a4343a8899eaefd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869acc6f893c5a1ce23f2b4132066f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddd15f60dc772338076b5cd7f3e26d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff4ffbef6330548fa9ef8abde27d8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ff9c031c3bba0a0bdb9979ac9bfc7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86983f92816e55db1bb19c27badb60629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e6b0473fc05f0ef1a6ae4e4c862b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03b4a237f0d17ab5e651cb3ba2b07a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be7c881014fb0e875f17141db0d5f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c252dfebd5f451038c2cda4e0aacb2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde947bf41aeb37c2ee8a34a5fb49517634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2833a4a9f733b0cc6f74b2f665e6860635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e9d2aae9edd15db6daf8a0d44346c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bdc2209e5506f2745c0ed3cad9fa4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0302af83aa6ac1985cfba60c0fbdfe0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bf68ce2975c8f308ccd65df6b81b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95059c90fa0c0838fc03824d60135cf5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c2c71b55c094e567ea7b6e204aa81641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c2030989834ac631bacb18442fc72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d8b92e77d59fe643888c131383700643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2b240f52348c62f7007a83b6db218644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98598750b5ee04a1300fdedc967615645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73669b5bd4f78b2d7a7add422cc07b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c249a6bd367dc2727bb9afbd2da06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb23b3c005747859251f10b8e71e9a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d08d785451a2a74cd2895285f29f5b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d467f94de0375f162b16fcf545e50e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5925435fa5703388dfa1ad19938d4d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27f3eaabc069dba79fd05ddf5565d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc2e2bb24f06d5ce93f8c2aabd4433653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea13241eda9ec2a634b321da6b8f4e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49060f4f6e5ef349e1be211ed8c3ca68655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eef51023f1c75e3ee9287e4f58eb44656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01dd749d395bdd26ae4a45f27bd15d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f79fd4b1780c0c5c303942592e98c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84168fc70c42f8ac3222b4e45bbc4069659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aafeb9e88dbdfc4608427b09b24231660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a53f89ca0acbc2d0d11bd8acc78a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606b15c7fb64795402c969b52721617662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b26b51e0d7cd3d06f7cacbfefeab6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effec5b38fc4099c15e9d313df32cd6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce541cbedc6ca5f98c9888c3a8c88fda665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9b9073add83dc090ecf01d6b1ba85666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9076e72da35a1d5cf66889bc9683a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6190fc1c9564f149e83999e52e2c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4797c958fadf6d1afeb81e681c4b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796bc9f69f59755aa07cfc6cb1d43ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158161f233f3ffacc7ed542479ab6a9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d60bc63fba86d2a1e4dc9b8c98cca6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5c0daa51aca16e0dbbe9939c67ba6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb28f439966150588bdea53d2c89fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231b3a06c7eb32cbce446779a2cead9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab659e6493dbb950d1a1f0a5f90455676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334760b76d6fe3184f44a22ab1b02e68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e50ab722b49d4bf532caba8d36e2fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5f03dec2606cf9fd517f0541530fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc501aee3cd55cbbb5643fd6d46826680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4449a4279033baa605e204e9831c11a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532877174a5f367ec737e2ed0980de1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516ac733037e383596978e9fc5f73cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7116e549ec5d2554f47c6788415156684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deeafac37fe8177c10fd7fbbe45fa9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1bd4a88cfa51e09a1f1a6b02c4a4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480d1780141fde5ce81e505ebe50aa4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb53da010f8f5fd109dde6552d3eb8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc6babff203d670b4de4057bdc9548689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8ea00e88b8f5b644b23b5fc69d819690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965598a89f3805636f039ea7d4fe2db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f17f7609dcd94108802686cdd98a51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9171e92dfe3edd2d70847d0372f57eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c2059761f4cfbcd8379666dc85763694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a42472f20c3549d67c835e59b84c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97576d526f040fd5c6d2f04c3c7497696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5ea7ce454a44ef636dad288af3df3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f3e7352db53c9fe305af0867907d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3f97028435a41273031b2257679c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbac68b3f767c35057c9c86701bc63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c96e4bee0f2c206ed253b7ff7bdcc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904470b24d4414dfc365ca83a6e22eda702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d3b2383b0935c43d3034421c577bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c25c4c2e7186e84200ba287010653704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39904483adc385c16f042f7af59de427705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf732d8d51588e84584b2955eb4292706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c009f5d8868fadeb7932bd44294af1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6955eb36088487a7e4241fa22c4f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47254c9190b4d8369a86d760b5a022d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18554379114f0c452a53cccefad1da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26090b8fc63dbfeaafbbd4b7c03cb058711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf413ac58016d00cb5ec9d0975822b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc36bde3bd792108ef736cd9899272d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0940bd8a65510aa3e12f463eadcf0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a72ea61532c0e545ef33f903b6d7ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f59dee981849f837917e6212c3ddad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad673c6ac151271cd05607a71eb503717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5cd64da853085ff36329dda5ad1fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa39494a93487f6c86a94a78035a6c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4e3b08b6aaa464984b07104f10080720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f0f5a5b912b79243a30d38f5c3a92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a8581a6b7921ab8c7cb8cf01443c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdafc71286a5a6d88c693f10e63a54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77fff311d2320f8a36ab3db996030d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed89d5c5c98e019e587a2570283be2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582ce1b7e85855c231bc30a80547491726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a04d3ef32cc116c33bd269319fd485727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7debfd11f0024512e37fd3127e281728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810d3132aa015beb15bf4237c231b11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c869e40510806f54ce9c6488735a58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fa7907a39399aad67ca05d8634ff4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b87ef36b4460689bd5f53951d2818c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60c78d87c5f1516db4d67ecb565f16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ff9c80b7793676e0fdbfa942201b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76781cf9b0a48a7f3493dbe04f28e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe47cf54f49bbf3068797430fc4587736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259061eb150cea3fd391511db0fcdb05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfdfb9f86d22a13b9d11a097ec72a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9f9f5240d42c207da1124b61ffe77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234bf56e58433a65a34a14db01095ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbb6bd133595f97467b5e24a675b7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102cbd72d2927e46984995754d501a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ed47b9653e4411f0bcaf91e211980743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac521a8dfb807bfa3682c7ec7e4362744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d496701a1b0ef174ab0155b74ae9d7f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0c5df03ab91284d272b6f317bd0d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f4a27a261f39685140d5674b1a19b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f734d2876aaf09f4aee8dcc10ed262b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64014edd270e73b93e9401da1738656749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944afa4be4bf701b69ada8f38657559750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3244d02c0b6c87201c83003cdf02f92751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd73677be4c7ff896fca1286a748ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d7d5a4ddd4ad6b39b00562f7df4e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090f8cbd29f973bf94922f74b85b88e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bed12700879f134ba17415fe951ce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96821cb15826637c80b2274d35bf785d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a39c582e3a58623d59cfdfb1e7422757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4222ce2b468a119d9454731f04956758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff580f6e74003d2787ee4e0b0ae9d9dc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee702359a105637b86d731eeb756733c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45b4406cf0ab10ea0a7dc5aa522c8e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52234c87f37c850a4c8b95059ae3444762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20cb9beddf5dcf7c9c8ae3c8ce177e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ba2e27bd8046ccbf83ff0e18ffdde764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccb62f00cad9b8fb12865f204fcf25765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed0bead70eac93a8a8ac5e9db31d05766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76293b39ec6c5a279504191b8529aa9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffac350346cb76784b876b8b3b31c1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fc0e56b69b9e7637a6ce109a938b7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5ce63269a686e48f79f743800b478770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eeab0687d23f95a4d9808363b029a6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7336592a654846f0c5dddeafaaf9b10772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18450245fc431c2305dfe2d37399da10773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938834d2a7a75dbd99f9b775b7d8d858774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35053f095f2e798e4b95978e2b4d148b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d605facfaa90e95b607ec09d14187b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f5a3c409c272e761aafde16519814777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7511a354d53748b9ff52af8f4a5b63e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be51409f84fc55e67cbebbf64627edf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefe83c0a4fecf8531d3a1c7f6e245e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86db09d9b4b2b9d4e764c62ae8e834781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df6a51da07428edf6991f45f18b6ad782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91c7f2b4ef6c50a6bd0e52dd54f3ec783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac826e9eb99d8c1339497177d4fcf9b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1c5db6a4fa4c430eff8c926c78f2c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3158e759b5ec1ff4439b298441553786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ff7daacb6b8b0a5ef7fc4d6094317787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5b4f7735762b6de53e8b257e7c712788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb0055f00232045be10641ca148417789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a2cdd68ede97533ff515a36af56e6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58502ffc2abbdf9d4231cbcc431c6d1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c88459e975c2d0ac6a82be7b8a65de792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94b076908110be108c553f459ab944793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0ec8b5e7ec459f6b39881f6fc27ee794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdf197b0440616c9f727692f68d3cd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc2e4ee7d2aeecbf9089341558f574796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778b3db1e0da40de73ac3abffe1daa8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e4911adfb2ad07e89bd24024795b5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9619b769367833508f24ded95be7f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18e11bd404d3a1fd3b41eee0bf8718800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fcd6cce76cb866aad1eeabfff1d91801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab70c7d7c3df6952c045c55242a3de1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24420fa5b19042065523fe63959c489f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b25052178a959a0dcbfa89d3be7726804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a4ef0775f5913f72e8a8ffa26c25e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde5c5dbc333ee33860e810cb912c2b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59fdc1d10c2123468ea0774d5f58d9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cad8f5f0606c56b54505eedae127b8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d48de25f1a48678e89502b50fe900d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4b9e615fefa819e51cdbdff0211ef810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e5363279ac45eaa173bc4047c6672811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be613b5734776dca9581c84a25174afe812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79845b638c7571615c8e67409259add1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254afaeb22b12f41a844571169cb7f0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b29339cea33b2cac431ad43b153f3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604dfad5a457c7b3a2ad9e7d0a9b531816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4575bed2188f5d9d373e76888059b0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7be3c1345d7f13ae236f8e14d5857818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364a01b5aa58e689a7a1898954aeb17819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7b23c9576c8b2c5f34d94de19bb92820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198a189b7e0dbd7996b8ed098e4b563821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964e3b591988ea573c6786e124dd9091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7d63c1c1bc3a9a9f33dfb4f1505b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7531559cfeda41640b75d6521f5e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57900514f67688451a367bd90fc2505e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f522a0fbc8a1f09a910ed00088bc7215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b9e13ac19028da470b079515d78b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9e41f3dfca13db74c250e2cf368d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1933cd19d1f4efe59a04a2be9278e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0b78d35a870acf0072a1eac63cce69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d37dda050858bbcec4bf7642244ce810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca400b9d1681e90cce4ad998780b55d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a987aa11a83d786eeea1d871c9fddf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfb434d2bb194bce3e970d763ee6de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ce272ef197ea65eafa7d7e9a12dbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7a9585b648017f8a8599698f061d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a545668773eb225f4e8a970aaac4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ab25a8c43a086d2de60bf12811ede17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cf223d528a849b48061525b997e6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926176840b496bca24290e2a5ea26ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4370fc95fa1e6364529a6ad9f459e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8744c29d9bf3307c6fe7d6bd77d0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add9b41aaae3696e7f063fc88fc9d4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a006b9ce5e7c7ed9901a72bec12efd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da084f9ce1c5112905dc184e7598616924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfd094c0a9382eda26a7706edf66b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba045aa49dbcf30120fb537e1f4886f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17e55024c37f9effbc2ceaa98e7a5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850f598d8e4ddf38093a480414a7edf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4dd0fdf9a4a453696afce3df1dbe429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb253d452b838f351f7d10b0f796d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9449903ac5bd0754c296779b2652f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516358f31113499bb00d822ec44e31632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0461efec11660108070b2f7fba46d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10e572538d22de9591a39f99b4dc0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813ffa3e172fb45c7707116c1156e4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a1268878bd2a7af0cdce30dd421b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7b558c17ebb936a56fc08dd2f474c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c233986f0bf713e59dc586941f1a0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e2b1a97770c5483648c910d14b89439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ef155aaf9b63964038f52b60e835640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10530e4d07ba2e36578b32df26b2a3cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697a12fcf2cd3789ba4094168c51b9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e8d203c78058a2049ccf86460c55943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ffa2a02679e019436708cfb177d7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bf501bfe019d613d05236715c9b9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ad4ee593a159f3fe9d7f5369fe05546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c018f33883272e01d603ee50498af1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f5458c48decb3176bf51b1ad5a1d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05e2bba4cf517e992414d7e702718b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46860cd46988715b221b204bc77ec59650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451ba67e6aa1aadb3789404fb6bb99c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50a3d5436bd7e00dec108d18a50e2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4239f4d02e19e7b0fc7dd256dea4ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7b1f20ab7d4dcf0d843fe0ba9065154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cb83a6baedb6b374d77eab8c054f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195b19cb496047a613fc6ded330c03456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3a8476e60ed5bf35ba10785bd041357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65331d67e0114f2c31401a46b6eab258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d57b5b9e9bec821a27a503c39547e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a43e91456ff605390800424f9dbe260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863f347a722a1d0ed06870b850cf01161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25263c612d70f290598b35069fde6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d579bfb4304d21a8481341c371543163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e215d0c4057e30eab4210f6c678da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa13ffa12eef1c7117f710151992d6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995107bbb80ce96e29faf35d6bb03a5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d3a592b79bff7cf2948c3797d1cec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9828113a51b5f43e9d1dac732b006f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bee43d609a2f643f0f7b64dafa94f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31743dee233a3431e9f78e9e4fc69de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f18d74ab4821c438cb43a7903e08171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd98d3a7a4ae39d61c470fc8dbc8a0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8393b6f80e4c49458008c4820231973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150a8339e4197721a836a47ff4b839374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21209fd4ef79dfd70b124aeaf488656475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7061cbf8662749b82fca2c8d0392e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaab121c9e840c152135119d53b401877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c2d6d9434106100516f331307ddaf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f8f5923296211e36250af4f5ce90a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b964d97bc58870ac974cd7b428d06e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f5e90984ffde9243f8fdee1fc264b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edcd08a64ddbae3ad3a18fd43987d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a625a1a5db42f14574a784e99647783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c55dd7ab4a0ce9d05dcddc169aa54484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e1459c9865cd775560173afcf2e1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609927d440b608b963f259e1cfc66ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f7468c4e859ff684ce1d3cf64b34487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e008830fb1948957b76ff8004dae088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1696afa826e7c30c256c1fce699e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb187e364d876426a21f4c5353b9685090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27365b4f97309c9ec5b8d5c237e7c2e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6699f9d4dc2b06f155108637ca9cb6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a3271a7d430ffb87cc5672112375793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c6df7b910eeee794ea917ef7692e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca167ef14dc74af4e5c605ed9d345995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accd266e337f97b16baa40636f3ae5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78d0d520163e5db65f58e648f8b89f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074e2a640f7784ad835553d1bee087198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34eac3908b69c2cb302bc4c2abe6c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c03ec1ffccbedb63c2872597c24c9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cef6dc93292fbfe688aea9e996b527101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c03370dbd30d9ff65a8e22cea9862a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0dcda5bbb7ac6f0cd5093b2b2932c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713c42fdf11005fdec3c8f7adcfb728104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae92e89b5de1e47ff3f31dcb0ecb28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94260932899480412aec86b1eaaee001106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c687e37c747ecec7b0a19a41c14e56e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53809a8f40788f6afe22f89b65a1cb77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7d5261a7e799039bada6ce82c20dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19a7747c68c13d22c22a2c93ee5316110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a3c467e36447e14b4c8c2936f7767111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161258963bfe1484efe46141bca88ba0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccbdde101ddad06cc50b90e8510df8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177c20721d031c72bdeb810128bd266114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220dbfeaa31ae2e5982a8fed7aa5d3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef5bcc2c06cf073e521eae8ffca349116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac5200b62957afe151b1b5274d3d88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de012052349f8828385225b72af8c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b861115e8908cc9a489dc4a5fc2f98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e14f7b657c283597537e970372b420120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991784bbf6f4c2a13c0177d20942e37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad807ef9f2326060926a584f487c887122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9e5e0267c1c8c6b1e71ec1296a6ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45658d84ed9f3dd3cfecde7c270757ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a3f21d8dea3a98e35e38c59bf4e89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc2aa00702bf99d235111503b1f598126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dd10fa9fa3d2f80e4c30816dff919127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc42fe085b9c73855f9deec009cbb67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e64953167ae5bc1c149227d0d75ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03fa49d9cbef6e0c367a612f12ff25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50171de5b9ebe7e33dacbb6d59b0cdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d59eb2a2848a963c201fcdcf98a40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93c6b4b59b7d634e45af61f563165c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd590998b753815e87dcdc66c91adf54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aab3aeaf977ce94507fa0ef2ae3ad9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfc581732f5ed2401df5e664014a87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398ac2bc557210698d9689bd748452a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ea46f6c029955b750ce285f56e7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2fdecbc2c8a57d9bbabf45c9605fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b27a747e6dae51128d474ea97baef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e646765c567f4d99f5a21c91340464141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4201cfa7ed6fdd310ff08e20f069e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194f302a72c8657e743b3ed695335e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac254e4a7f34c548fe5539309903c02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49554fa6c8192044f126fda12c7f2037145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dd648ed9d31b36e19400f9477e922146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da89bbfb2e07a45614456a721d320f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa873b8095552e11dcc469817d58540148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d67cca942255b5dd2e6986531c004a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c049e1ff24201b0373056c9c45c50f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629ab2f44b19125c6fc9f2a86e911e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4b6ee7039d63de2b5f738f548eb94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee784bc589766dd91f7791b6f6c3cbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee4beb44cdb6a64d39c2f0e2b72c2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7ff384a30f1187e6a7e166eabd390155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf856c3b156c0b2de83b631a922d89c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202125b51c279dc4ac700769e4a263e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c7c160fb8bcb6b0c9d5b297c13263158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386a1fc03d0dd155761ab4fb31fa80e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7906ddead3dcf9c9b28e238cf99e143160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8150c1a71314cf6a156f816a17a9d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00183fb61330f98f3b27a0ff048aff16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075cee04c00ca21dafbb043a0167608163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3a8ac11b0ac38bfd066436b7125bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcb5bbaade77fd943b37790408e4cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f694a443967dbf95d0c2ff4a6ff7448166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfcaf42f42399a09462edd7eb60609167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead54e44f46095c425b880f3194401d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc986a483a56d98527ad9def9af873169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6c6344691c826adfbb9192b01582f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74859af1c8171be4e08a050fadf66cba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d76cc15defb267f90e25eeee9926f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544618c7f928e3a14ee342355761abb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee9c936c156375f585235c5089c917174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0381d9ee7ff944f715f54d83010fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4707bcbc7e4e99879e20c1084efa4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf210da9d33624e28e86a4f373c01bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c64c77a7d11abe529ac24659dacb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9336450644bf40653f2cc9f8ab2ae0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f11bd5928eb9eba31b589f913b4415180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b6f72d99ba7c27aa9df535f2e3d78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe01e44db4dd2fb43621ee651abf50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff8fa1aad948d034f3fe7c431ba5d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee4c13f5f5fd8b19dd6e55d68a577c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d1cc43b6443e92e4800c0bed66288185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be141dba60b483b322e24e58b36d1699186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155e2c1a8e1f918a7720d227cd84ab6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de85b28c3312cc02936bd855a7c719188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0806557162b13d47f116f7bf116a36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4ecaf3b1aa5dd7c83a3e7a50280e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484f61ddb49bf0a6f7b90674950bc6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970f17f12635b482067e6cc501f18ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab068db8ae19604e741dad639608582193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866ac4679314f2ee43eb7e7ebafeea4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598755cd581420f7831629b6b9d040e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbbbff00eef4afe8a5a80aba7cf852196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d61a13a164ab40e10f6cb054a6f36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55738e65795e681a8ab0295a89465642198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afa7ea535dbcbec03116846d5e18fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872908458e427ab3582467c49b57c29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d7a154dcab4b2e32975bf05f8bcc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93954a949f83940f8cdeacea2d0d1f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e72fefd73459943a6a4cd4fa78132203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdbe4e57b7e6950560cc8c22f93d37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d12774bc09c7b3dc5fa71ef27db8a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c413e814524351658935794750ae9be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39133660096c5990c149edbd15ba7b54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd8618cd2cf383d0f5db833f667c08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614e820490c3daa2078eb4a7e3ba343209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3c63f8040460df661e32823958846210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249cf3fc5e8e5a4573341c2037a261e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d21753e51dd1285055fe0f7d8608da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2dd7db38329f1892364b904b4ccba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627aef86e363706d98e6cb9128e6833d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50845c9bcb472f5d4ce1fd1150c2ba8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4f3a9a932c3637415c90df44905cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905574082b801bb091c6fa2e089ee169217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60ad6735aba04662ed885478bcc45e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168cc39c713826d3af265ec9a6c14c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25cf57fd4ebfe66d53226d2ec0d81a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b54a79a1ef44d8fa9b0a1690e2874221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4e80819fcc9053c5ef9cdcc9d8bd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711c37a57c608f9d03799518548294c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0167a043ee7bba42ef0ce89baf265d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c7082f7ff7fe87a79cb7a7d5160cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42af02cd8c2dff3b226077668777dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f321b8e92f69ff874ee9990fc3a5b7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a31e4b2a85b3b43f5f75a2184e2ed8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9493e1e91c9a151fc29a72dfff3da34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e35ff54137e25036d814faa0d539c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d85d5aa718d632debbfed6418f117231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9f09ecbbc99656fe905b4bf09227f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0222b28ee572870a0402094283311233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c90825fbefa593a2d9555e36f537e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42848fd71d39abea799932cbeb6f2922235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704dde1dec780a5f8e5df7189b8a80f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963583770b9db9e17409ca7d525edbaa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a576399b044b5281433624d202a7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22b2fde03719d265ee9832424b4a45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7164392173b6e8e2428cc2a1c1e9745240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6e5e5e5d674d4f84c438bc63b41e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e7c7ccc5164d2baee287d2e05c9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cd97ca67c5138c7b584d2b4f823cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d1e80c22286c28e9383bda77b712f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e552df1f9e65f69363f4c86f24cae3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e20c254938895c534d7768597edae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd0fcd376be7df4fa9bb36685d94a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f659dcc729eadbc185cc91d724999ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8415b1558daefaec5fec1d2b03eebf7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5c1d9325b8793fa03a0f93093c26a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819c35d234958136277e99e49bf0d99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728f7be0c20b3b0a0711f68e70fb9c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88286cdc1194288d0ce8cc9d1ac6c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f6df8972138e7c473925530bfff5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bb38814d32185d2cc02111f281369255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51cb1067fa10cd8ebf0372ad0e1ec8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2425351d1ab6b07c88f309ffc457e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58190fa9dd947ed0000f465b4209f39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8949db459772448dcd7cad42b9286259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a58262c4ac89982f7343471f0af1d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3554e138fdbb91305506b98212a663261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e39b64e63095d83168d8a4ebf967b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9fab31667390ecb263d80af8a7666263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70639048a4f603af5a3e40a3ad1463b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427793570bcdacfbf0d6a13612891b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26de46079cfe0ebfbdd4ae00a930c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e901954b775457e26a28c322012980267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765632142e1af3ac46baa276248f94c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5322a9ce178cb34f40731e9e4d2f947269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd6776f89618e3c65615eacf8207e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00152bcfa2dc114beb963ec921f604271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4097ccf2af6e82d4f2ad637f1b75a67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aefaa4416cf68c49f839919462d82c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb56edcc25484ebea4fa46c4bde959274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97265345505758f27fc715a2faf85be0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfcc0db2f71c221c72ef5aa160807f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dec508e40bc6f9bfefe0cd9bae87a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5ee81fb3e2b984e357e8cd9b93567278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc723ec48b44d0e1e170a6d21b7642279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c36e604643eb50ef8c5731f18d968280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714be1f1c856b0587105dd28c9775119281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226e8031c7e4f6edd097d5b531553ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbd07ea4683b737796f1614aec016a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ad0358ed87d6829e7b3f71fd7ec3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700df43f24d4a1add64501a61435d2f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f6d885fc725bba7b35343f0fdb695286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dc15364d56519108c1fad2a619c83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8483d6ccbebdb63d3c3ce6c49a1ec95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe82a7ba6c45091f890d57baf4b7251289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee270fcace742aa364b7b924b22b22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909721c4c3bd1053b067f03d601d20f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dd6fb685dafde48b0f2b362575f37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b747ba3fb40e9dd2f2842e6361c735293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c154491d58dfb98bc21f1970ef35ef3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288b0f7c3d736c5263420dce2627216295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6655bf79b4e04ade4bf2ea51b3587a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476dcb793494b9260af862e4f2881ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be712123c7157c90c87fdf61c3f9df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff895d2ae028077de3cd9b388c6028b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac06c986055bc6fbb8b37432f73fd59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfbfa78f89a6ab9393ed4b11651168301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067db5c2f321279cddca82fe24abfdc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add7bc6ac60beaf8d560e859619e7cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3d13edc79eea7738db23ea6b88b8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978f67d78f2c73ec40b41c0240bc1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4838b63f230850fb946b5fd8b654108306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b533052841a3aa8d6251926cf7393307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439b1adffc91b6b17fb31f935dacace308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a87318eba20cc8f51432cca17a821309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c59d503400e5850feae4af56a96de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb09dc2c901d6cf4eec729f4107673c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef37246443633a2845438cafddec92c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a736bb9b38f26d757652f0af5ec6899313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd8ddd6714dd494c35a7ec150bf72d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2b928f6ee6b8dd3a30e6cba449eac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b32734613c0da9d075ef0c4ea43bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c24f1f983189b1c527d5a4bf235811317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fad01f88269fc493879bf3b67545c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3133abab014e3e9dd0e1d028770dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bb5b55db771673f5151f04d5d2c15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c77f62b0c3ea8cc0d59407d9e3169321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e89ea5db8522257090a3e2f03a227322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29cf7636d268083b268aacf2e7acc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0699386727f3ea2e8bcb81982549df0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b673289e49e47710aeecaad8b20f763325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a72eefb4bd0cc400923cfa81d550a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34651d3e5042a39c3b00ffa5858be92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8a2bb975577d6121c075fcedfe629328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c857be2a95f180b410e4c84b3a73f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbff1d4a48cfa70cc972fdf5c4adb4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47a82a895c2b89c581280f6caf7f2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294e50771e8c66190121c90eda78016332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff94c34ff663ce5763c9afa9d9408f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445a90d572c06be6dd467e34554e361334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf47ddc2501cad0b0eebfa1e6741c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c0ad4fe370e323960f61f3c1f0ea0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77389d62359f32236d464e2e2dd9d8fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e75a9dabf1f00eb5778068bce458f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ffe84b77586eaf1bb5765cab28bbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f7b3b22040340c67cf167192f6493340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad2d7f7b515085083600d2c37b1c25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360c7977f1b20d0717a8482c7b9f271342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864e9156bce6dffde5ee686be4d21b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9aadc2d8f96ff0cfad587cc00cf71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be39c2bfd34422917330c1fbe5f747a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581465a45e466ea72ddd0686a73b8f2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e1f51ae80dc42c258a848acc10cef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0bd257471b624fdf382a147fd7e0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8c13eb1b5e71b4d6fc1fdc763525d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea210f310349c7a993ee8abcc0d4dc6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48c4d728733529e5fdf3a9924489b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7928e593efa26486fae7e320bc9efd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe691436ccaa4c14ef3961651935a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8d64fc10f50915986ae4f9ef608b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e412bfba700b363bc65b2a81328a624355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0a107b869d4efae84b2641ebc3389356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b328da523930520a0f8e5d212a5af37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b607518e10e2fc7b903574c8fe68725358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a06978d9a8989c7fccd6d4d7bd2fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e4b1a08aa8fff1826698e3fc5dea0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364411224eb27a6b3abd2c277909ff2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a2a03c83c0dbe9be3ffc0221c654e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a643eff72b72a78bd0acdc0065b32b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20038bd208e55f35753d15bea3f6361f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6d5d8d731006f3b2b3092d1e0cd16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404b9e7d30a1d39c1da09fc8567af88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebca8d6e3c632f368437fbb6112a805367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc34704c64bb38cb21997f9c58cac8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c4b242273c12fb3601bd1e453ae4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82296f31821a17109aadf130901687e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bf5ae468afb902e8abc08bd6491a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e23b68b351ddd956db27fadd56f490372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec4fea1aa7798b187a195fdf8d4eab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1875dee8be37e357fd85cb38640d8ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7c10e3bdc65fb73471ab515ca0d1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895e59095be2505618a78d3810d4527376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc47c248587318c7baf68d34eaf524377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004019ef8c164eab8975d8b901c5a2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea087c8a35bb97bb924d03be319e0b78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2e289095f67cd124d87438a80149c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73848ed6dfcecac0ca8b33753dcf5808381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce49dea49e0a89d8ba58abcaf5fb007382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113e64ab7e50065e282adf645e99f9c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207e21514f8ed99af7f1589428d71d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ec68be9906d73ac1bda37d90e2919385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7af3631b5b9600ed2842192d06d4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1a44089f30e862f148d90a2b30f2d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c9fae1cbdeaba6822847610a3e632388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59600a45a40179983dd854bd43aa6919389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedc544c5a581f13c116548a564a745390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942a7e00b02ad429a62923c372299ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17387139337c5c99a38e5e2730051fc8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f7a59894e4dcdfadae5a67750fd7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adc6a7bec61b108e640647d4bcae0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d05d9995ddfbd840836a57a67dbd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b351704de44514b2d28b3edef6dbb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeffbe43ae11cce4b9b582c259dfc3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a15e93fbc4b4ac87fb1bed9a4c4226398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac753ae3fe38257b0e94596140c1527399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa16c28490554fdfcdf36953ba3390f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf979fa14250236a61e9c2e6244d60401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb93a73f8b41aa18b4c2220ba3bda8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69c6e2e4ff0b97b58dabab721c3655403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cfae3869ed8bae7caccf4c4527dd1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a06f1bb1a1515bf484f9fbff070026405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ede26b3d54bbd24abf65c4cc824574406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36b7edb449cec3e441cef6893e9266407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8c6024aa1bff7387e0ac41371a5ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e344225e73e1e0ec0b44ed88167ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bff03be8305b4e1d38150c395c8dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff050878df569184b1f9ea0194921fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f419c3ac65b53f6b3d465493d84c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8495ac729f716973ee18d2839eb42c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb16260f0da3df5102413e97c6b203a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc440a947e9a0ae2008e309aae8d8aa1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9443cc1d580c92fd58d495cf9cf80c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a9bf14564b4185a8e64255813d874417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b682458a63ac88698616e4df84c90f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587da28a72ca5892a8840a2d6caf585419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220297ae708e1ae696511c7b1d1f6128420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556909e0b0e65766572939c0030847fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de41e9e92bfcd474d0743ae8b9880e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92ceccf77a66241995cd82a99978e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96b4cd96df6342b376209f95faa7e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54316b3e2a22f104a5925f5ce29fe2b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f38c33dccd5a25200594d071295e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5956f6c089783474a0e7a9e79e0f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc746e0f9f20bcb262c718605afe4aa3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b0b9ae50f095837eebe90ec26a776429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37431f108ba1a6e85ef9acf143ddfbbd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c582141c2bcba1875cdc32c6d1d1b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66e2e0f1cbfa049efdc8e9bfd45572432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d3bb95fb6d93007563733bc9eb03b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758119cda86bf48b1d4eecbef7be4e21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7a5a3eee3566a2575a7ae2ae20b59435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9fc15c42192ed54dced5e3334b428436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4369c98dd28d405286fe29ff6a784437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66abfa142fca1cd46f769794548ca9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825242fea690cfca6b7084edfc686c4b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42f43d19b01d3a9ba83356bcca3995440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a8429216b12b9dcbb23f77a31cfa4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d230febfbe51c37e0865b542abf8c3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b9534400413391073f19efbd55dea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49b871be675c5483f3aca4fedbd5a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d35e66fe6a48aa70d96be0a3c08a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7199a2d20758f21d295a5d1831c757446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9e64823258908dc72ebcb84872506447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d789f9954b73562a47a659af470826f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3888c222cf750135ae74e0a0bfaa7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185fa73f0653d4c5718035a56f01719450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de5a2924225e0f0690a66df5cd9088451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2057a6d87b0f35d5394da55c84c81e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4b5dd5b738111ab2b0f95bb10a8d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9e4d889f699fb96d205b85f40cdc0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138b2cd1e1b57c6935cdcbb651a1774455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b485b0698bc3a3cdc43845e918f02b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cde10d1a19ebb985958932927d852457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a28a1af6249712d15fd06ba03235a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56717ef4ae8d6785af69805dae65d3a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b1ec9a54e5e9e78d191ab7965d15b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c0ca495a7ace6d4fcc85aa57ef8b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b276a92cf810293499f25e5de538f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99452a9f82cd58ed41b184aa346af3f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f4fdabb589b13f38b492b2a540568464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce848102c7d4297a448a0a170ea58d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2d87b4d72b4280c3b655f4c590d0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22ac9970fe5751c56c6259c54a4f42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeedb65f85840315123d183f4c937e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a35dad0f18e8d3c611b53e23300e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1cd828b04aeb78b5c522d1ca0485d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aab2cf83670725ceb6fb8ac58628f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48846cba3f0f0e1054f9971d0992e118472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236121bcfd2070ca85ebfa198d70adbf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1da546611a98577b82499bd38bcab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38706b9cf792f376a5d9ce60ffba0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e530b6fc516ce3d02d02b36d85119476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6278701f52cb5f55e65e1c2a7b7fdef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38393fb920a03dc6aec72ac63d7c5473478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa619f1f1a36c53e35a44bdb70d25da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31abbaf447c670cbf611585ccb6cc3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e467938b8452509f47fb251d2af48e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af51e80e42013c754ecd74103d2ba02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667d06b4b01f53d54b9a660593b5ea2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f359bf2904ad1050e459ec1e36fac79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90e5c0a6e279846534f6d7cc2836df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dec47d57fdba5446f1ffe437db161486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec0a26f2126c2ea10d90bff4c2356a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579059b937b051ee4300d8b6c9527c18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc9c0f68e23d9f62c6ab190849e5aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c79be81bb598336d1ecdd8e2c39ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a92bf4bf9363c0917dbdcc055328b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd42a27adf17cfe8971448011a16d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d3948ff0f3d5096b84dc9747c1b53493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaef1512193ed9cebdb54a6955a8ce8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f019d2e0fd18db5129dfd563bd11b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d511e99390c5fecbf897d5492795e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c385324f891bd02b046eef29ead7ceb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd419ff9f9f52dfb06bde6af9e00e9b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b325b20a952b57a89b38eb08500e5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710985f779425f76f5c169cb4b99b7d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb1e4f17e524ae331bc1c21373a799501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ab6daae4a98acfb48c5ba7c61bebe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1ca1509c593faade0380972aa7fad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179afae09d3ad18c06e5361558b33cc7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b3a048b0429405d4c88930b935c90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162c18d7701087bc69b36ba8357fff0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b2fc3bdee93594b1e4f89b088ae56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98224c37a4f08bfb86f4ea4cc3593fb6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549525eb940e2ccf9d567b0459373dcf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db9898e23513424e61d7107f0e9d99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85477a6b3d82673f7b808851ff15db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c07ec91b02f47a6e863bd91511d886512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bf8537cf125946d6261eafd6925c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60919dfed98d1aa2c76b4a8f8b4cd6b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba63079eb21066bece6b18dc73ea50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649af86ed7bd8afe948cb728a833eb9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee90825f0271e6ca82bdb259baed5b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d425967c13897e9037e0fe605ad7a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6288606abafef2f95903717b3ac86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa718d270c40508be268b4714d460f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7159b1b4fa674d5194951177d47a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b8a0224ab2edc78b481878ee76a8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5299ef31264a713aa1bb34ddea7d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fb35c809a630f9bd17f6276e5ac1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4365e68d14b6c8d79711d2618acab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc542c4327db237be338428d681777526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6c0948bedb9650252310e309b84f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36529240e520f542202a6ffc120ee9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003193a3bf3a3a76c946ed90c728504529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fd71dac11b0f9b8affb5e1eda8948530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a3ccaca4d9c461255c5d593f47608531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d03a69d876d43b758b8f8e840aa09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e742ca4b2f7d5c2d9a67577e89a63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903fb7c8ca3670817f0d588e85097a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a19e7768d51de1b2bd36a7a7e9313535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b4f0648ba6c5a6a98c449dd50dd11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99496f804009fb537296f7776188ba4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2f0070c4d6f78482b6e385a73c868538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7edb2edf73b63de50a5f007c63969539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e905017d304ba7960c4046ada68321e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec3eb0f86796c4d21af6deccc4f8f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf0b4b7ee849c30dbaec9d7eb9bc68542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e7b6ca1beeaa6f9b2471a9401acf1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da584a4f2e2de023790de748876352d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f41337455d282861fed6b2bcecaeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423a0997ba42441171b79771fa19538546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d21890180819466bebcce987f9dd4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e284263062ab00aea54f0fd605b54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a35d069a50925b407b56cd7e396d50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880d0c6029b8eb446ede4ed80d753e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed1174da173850f69c6a7161f8cdd9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027547489a498000d219d98d9995d6f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300bf3663d6952d1387b75fd2753432553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c738c577c5cdfc4cf3de29ac786a1d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fafd927942b73b6f289ad583e73bb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02f47f3ab7b4004dc047f94a52c3cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2c157e6e6c7a59feb4ce3e0679944557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5d39472e13348cdae841d188a5852558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb7c07aea2b8846d40834b52c35469559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92e50763afbae26bdb7e9bcf11d8b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db157d9755a633102ab53f9f7c7970f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b8a07ae0f75df2bbe9512e77ffc31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510f05bc021742dedaedcd1818fa47e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077431029d28fddf1037c359e164e05564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed219cdf58457ecf42aa971ca4dc20b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab959a5fc8acfd061f3eb76e98cf2d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613124858543c35896d6d26294684e5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c63bc99e307a2072054ea79f9fba3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59acd2310517247e65f1abc170893f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be040eebb0523b57442e0aa9b137eb8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7301cc2e0b613d915407a80b2fa6a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d07654641c4844aa38e56f6f2c55a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f468b22b01977e7630b368c93fb6b1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff9b1191479956da3b694314474b60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6001cd0e9e8322d7635a376e15fb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea639a9ae95b02c45d55ebdd8569648576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b5979259f1cb9dfa5fa097cbd3050577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4d3147e53a3b4e4f38e5e71d4cf9c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30de212414a8fcf08876f465e51fd6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4a333312ed5a0927345c692ecd338580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec58a0b0dabe50414aa57b3d02d368581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3356e62e7729bb4fc2f68a63fd503e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ffe193db05b4ceddfdaf322fab2bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea52906ed12ca147d4c5d0976b10c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271b84fc69ba58374bb494ca1a5ccd0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928d5457c61b16cbc1506e789cd0ee0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d3542423f52a657377008fff66823587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf72823066fff23ec815f163ec2249588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3386b43e394dca971eeb4817fac3a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfe31fb97bf6b2edb29ae1825d181a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b7a5d89756260ad8b127e9f01a26d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c361833ceb1469dc127db4393260f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5d1e825d398c98a005fcb3bd30867593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd93abffe089e5edc05e5702b8fe02594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95b7866059f3b98e6345c6e48b55d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbba5fa0d8e66e9150b329f5271302a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63f089df2ceea1009b5636696ae195597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e091bf0d9f759e1c034730514b8fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472b3eee37163ea1b875292a67e2881599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c59ce19f2eb26a18b64a856bc561b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a3777b968713aba2dddfa2ae418a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed16e03a2ca3ed3e99dfa824ed8e43602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bc8eca5d4b583c871aab7e718e24b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365aa469d5a27c2cd81165df1b138d89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84b52d36d0d4ae3fd419c15c72e7ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a403eca2eb1c76d4988e64cb462635606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ef5dc5e04e5917edfc883001546b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9b22aa17a5c669db633a272f8dbe2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea645fbf4459f4cf5891ab1c8f999d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8d7d0a7cc444fd08de3cb21fbf812610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0262a11a235c07524dea2819f62759e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d015ab213c8d10059302f72e8a374c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e1fa9937e92465a4635a887fdd35c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c5a4bafdba64ae573968a52c0ab57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d41e283c1007a3fced308a18ec97f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419451ab2f9abcbb9ebcb51150721adb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32f1f3870186f0e6c485b297ba3efd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077e60948ea151aa8c25b3fa561588f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d4791de8bb97aa0d55c184971de5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5fbf98ece4fab83074ca172444ab6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4245a4bafbf1535e319a8ebe00c959621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060a2109fd54205213da3d326cf0871622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7544e156e4398a0bad01fe37b9b46f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4eb5b3d540917ffdc792846f835e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153a6a78b89efb1dfba502393bd1c9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfd77f6192816a46f593a2fe3728e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377809f43cb9370ed3bcd0a3a850cbc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84ee5aca72c94899ee95c09f006643628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6799aaf43d5e76edb61fd6a7342a0b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80002e4df534c080bd1f5bde31001268630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed85c5da2f80f1a33e2824d97f7a0c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da015e9352a492d732fc8c909764e108632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f6739e28d5b08806e1c25d0041203633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8667a32b8fe5f8410a6ccd182f52671634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7076e5ce01e64ca8d70ac6e3b90ddf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ee34929d8a7d6615166680e47d89e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19078fbf66c050056361f15e2421e34b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6d7b847ca8c7639cc5e0620675910638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb39b49d164fd61713006430c5f6bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc4c664f4043277ffa73d551df5b7a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19b1b1b5747bdfa37a43b650f5cd44641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526ca34b366f02a43e9fdbc224a047b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12d986e69e7f2bad0bfc1d968b53b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466fc683ab504b64c9d8aafb8054f19644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefcbe99495264be9e6b3869e4fede3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86340b1fd3c373607bface11b9c7a7c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0402a6f0678f0703f68b9d73efa9d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9174fb3273bc3338dec7834ed8d2685648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c976471d4b3bec18342cf3db89e10649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f68f906110b3e3436e706c57ddd127650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661604bb2e4fa84fd241adf512f8492651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59574e76a8be96e6230b123e12b208e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bb2205ef5114fca465e75c4c83ddb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67d169c57594fc771d0041089fd3ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e08ebafbc6c9def08afe5e4861d2d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c44df7c886a9a216d0d143ae1f63c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef67a5b5d0fabd93d3735f5412832e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c455ac523399941eed673532d8706eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb408fdd04da92c894e79085af3213659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a75dc08ba6b1155aa5a0d52fd63aea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387646d952b06ba154b87c84986bd1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4411f92f350354470553c4580fb4635662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c4689155912ded052bfdb3cec4446663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf68a6c4dd2948476e121148fba0233664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b289e56f5148e5d1b3089299cc22f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c071a01d7e2ab356ae187b6ea2ade666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7186a952a025f03be00ba8e7fae5af1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29b2a59e6acde67ae5fe62d08ab404668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56971ac5a3e6e650afcc62da054037f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132a34e1f83c5575b3c7624d252911a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6191f66c0f046214c33aedbae8206671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473c083ecea3ce2681f05da7561e575672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b99111704149a3d4dbe9fdd194ee07673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea21974e115c065847fae1b67bdb80f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8a3e239fbb4fb873e6ccf0ddce127675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974562776798e42d830b3b09777d7b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ec39521257b2a8a2a522376d4d57f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ea2f76ea3b2c1c37957d70d56bfec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcc0901c9ffed109edd499563a76cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e7f1d2b15f5cba79a5c11a61ad84c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a2b36b4e6c22ee019f7b059f98207681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0fa34fdf432af7d086b487effce40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f2800193385c6e135f07700376ec7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4283aaa8e96ec9308155cbfadac7dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6d4172e353e15b1fb20b6a8c0ce65685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0b48b926db294fa3ed1644d45fa9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e522fbbeacceb9e5981d5d63019ad6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320cf26d779eff2eb434062243d1f6c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9255d7dd66be327954567e3a94a1fd6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c082840cf28f640af4c74118edecd2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b90273c4f9d469683a754fe87450d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0184d8667e5ba88748bbd23d66584692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32871614a957e8d4f7e4aa9f73253432693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2f965e0cda1686939ce3218be3cdd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c6ea9a89de9f8b79643709d22a33c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c7c8cb34def32026a67869bda98b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946b170e418b9e3a58b86052125bbb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d4d036a52025e8b17d2012a8ed067698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dfd676bb7f0c42efffcc49ac685b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f622376336501873a4b3f41f9fdd3d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3ad99227b5296d0e6f7b16a5941e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23623221378c6dd65437c7b2ad8dd4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8ebe7c870480dc94cdffbba9afbdd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c55b0967d6cad697ef999b3663423e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaabae4a53e0cc31c0cb4daff4dff0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e5f8b3b28ad4774555b84c01ad97f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107fe5229116b7ce0a97c1a00d44cd8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa25330414dc27663364757a8ba68d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932872f5e6b6c41667ed0240d909f79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eeb12af860fc749d73c9209193a53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22092c98c947604a2f0bcee7998004f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9b44b3eacc81d258b0fa0c4b7060c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e892926b7302fc67a98c9a0fb3a95713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a216ffb361b93fdeba93d46d83a18aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea62818ebc8f3c39903d1a4e81f6b03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb425c59c5380dead133d0ff0421d676716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8973ab9c4cf7f41356d43bedd66f3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d617c98e8129835d6e777224ff63a99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ff415a2afb5861ced46d7ff9a8d98719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd67228ea8a4e44401ca95dee83d239720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ca2745d22454c347092499c88dc81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9c0f6cdd9c7d7be6967a138b57498722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316dbefb659e914cec55aacb924a080723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9461fffd45ebab046afe5324a5d8c94724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d856dab0e2b846aaf96243fed32172f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bed99aac6616b88306166841731da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfe9e2a08fda788af1e22d55e8659a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1cec8c7f2230ce9358ef0027c372e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87405ddd36b2bfc65d23e8dbf8572607729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fc6785408bb9c51908f03580766af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86764ea4e53ec1b4841a5f0d4786af49731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65723acd409fd09563d48682daa57bad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520486490fb25990fbab86ad4d57acfa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd7e7770a85cc87d8f233940e1702f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bf874769b3ce107964446b5007b6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4157c0553c77eaee18d63578b7b339736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588012000893eb8b4a8c6537ecdb271737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f014ecbb721a03324f53a9114143a27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c248182f7fd0f7c958311d47adbeaff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6484a2baf7d5b24fec7260b1bd623a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53514c492210cf9f8c866a7ee2f90a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdf6a9756590c953211cada188f8a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808315a68605e368a3c9b073be19703743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7dbcfa069c0394982b5b5b52ed28f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51d607ff13d8ac7e8988c1d9fb4a2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329d0f554983ee240f91fc35170b930746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adbd2aba534d39126dc15339f1c3ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322ac4c414d8bc8a06885acff3ffce7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbef5946eb083fb7f912452d15d2be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4746154b99e4688768ab252782ae501750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7438a24224fe48c9a5bad49c6255e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dc34bb61f1ec370d8efa8606d5cd5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65a4cb205f0e4b81b4641c3896eaed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153879b38410db7930adeca56748b073754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e53fc4b9a8dfdcdfe0a9b67138b4b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77854e2d88999406e5243151f5a9529d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87105fb74b6a806dd18eb092bc74ffe7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eefecbb68b0ec41efd241eb699c7c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e494982b5be1af7e7be3a5be06eeaf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63223b0ddc08170051a0ffc5121d4dc9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf1892e013c174ba811357e5c732fb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca47c087413cce124f3d9c44f5f683762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6ddde454916a69151c033c7bb719e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28399ee26f2a214a03717c0e6370f86f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319f795db8076bc1307f12610c4f1eb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd14d33b31b75b94d462c8a1299ef9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653988e09904b43014d821058c3f24b9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66ecea02a06a76104bdee005b6d4ae768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d05d9f1221bc3cb524a79848385fa6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda360cc3e125beb3bf811c2d28ae08d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc405450223178b9a2f9c8586cbe6914771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a73d881aed404a92fe589096cd2e99772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f01d446eebf571c464983e54d42ef7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3762d7b2635d6194880c487fb81ef2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9557cb8236a57ed909947241ffc2676775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64833d2681a4fa6022e6499d62e05211776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a5c26d99f3a5104967c3def17e887777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f7d8a0397f419f19d2fabe6ec77ed778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c7988e2b5011c7d7d165830aa91f9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04e02efd25fe8d56dce02987073371780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649f15884600a6bba6043bc5bcc048a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670d00f3a71a9b99e4334dc94a76e99782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce41167218cbfb42516ca5803f276fe783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c4fe34b5e7f7ba880b79b42f9b38c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c7bad09cf15571f557235582438ca785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05719b5a727332684940aef3bfb870786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a039812459ff5d4b0092e294996c0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd0bf2b54733ec16540bf8632dacf3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144cc4f37014cade23b2ebddfd33e9c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b4621c6ee505f7f118c49eb1b6a9c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dfae69317c2359bde8943b8cf9d29791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa91bb285aa5e048528208956692493792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c454d829d27ef43d59cd7cdd128f5e7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f379e22ac05f3f93134ae0abe5ecf9e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d3a62ce6b9cb78acf7d90338e76f6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60a2df683b4ab09ff3641d4162a21c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b890d5c764cd735173d1a6074bfe9a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55c7b1635fe7b5feb3e7fb62ae92f4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997eaf04aae10d58b25d0744cd2e4f4d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10528d74342b0a5f7d19feae75c55f0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe5cc4a512f9bda3ca1345f702cb3d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9e9db86a857cf37cd780598644b0d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf7b03942ff0fbca304e017af7e419803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80670efde919a192a0e99e827e08c04a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcceb7d06420d0d740ae2cd497ef982e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50dd7ea8ac92c647a3dc04be987487806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beeb93d4d3360cd4f0dcd8ce569713807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c4566b8b1ab8fa27391a59463834a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91bfe21e5065e7b2911cb43369f83e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d5737d72ef43e83d03e1d3b09af6f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72fb2cd8e97b482cd5f7d67d48e570811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896d58c0904a7f55998301121713244812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2c65af855ec5e9e6c9396d1afccd5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcebcd957c7f2e24b452939a68a16c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8fb964856d0b4d8caa6eb04cf5ab5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf767c03e98a6796bb6b35b532049b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d1b9f9aa087ce3ff40ff3bfcc776a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38785e24db34cb81d867703ba0fd2649818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658901fe402b0f3c477d4f82c007f3a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f03e4e44dae11f26f762509449250a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e209fef3217adb3d5d421f9a4a14ed7821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>