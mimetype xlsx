--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611303f30fa2b5978ad3b541c1bc2681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcea0f7bb8401b12e4acacdf955af32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f80abe74829c0a6ec185b5b3aafbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdb9459e07876f0c452b17d9a203854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebac9829c79681cefb530bca7f2dfed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e3afad19b0462c74c77476ab302ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1c76dbea8624cf42f516a9fd098b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae45f45f4581f48e56a1d405d246d8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d16a7fb09734574c1dc11befb11819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d347e397e33d47718afe2944be7dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd37eae877c8765c56567339fede7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dc84aa2d87bcbe096f3fd21bf03bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7ec0340cf6ac6957724d2097acbb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471a70215d0910fdf06c63cddacf74714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd10eb8ad83b297dc0dbda18b00d1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2a67ed7da909b517fe620009f940616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc8962520a838ca4ed9d4f1aa79fa617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a173a1c5865b976f5601b1edf448fb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e911302ceedc734648e6aba16f9959819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b828cde47284813e8492216004a83220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bcb78db039b1b18f6fd6de30b89eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb555bc3dde958f77f23de81b4368da222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906931927297eeb027ff3e99a78ea7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693be0310be9e2da83c6b6d62f7fdf5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fc0ce0651debdcac74fc7381244eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f5e2dce3f255358790f4f169d640826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf7da6bbb8f852946b1de99bb285ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5478537fb32724c76f794c7d677c68328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28057454de6f669e8a231a9e8d752ad029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6736ee2c6cd5874bbacfc0be85c09eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4a553a2353766b28749dc1abf828731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f20e9077d93bb7216799de3a3774c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa468729719abff0fdfd4d09f852ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d155e2aaf143a97ca0dc96b1a92d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9056e371d6488e7cef1d965729e6b1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2c99632cbb2cd08d96e8f721e6de136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197976d1e0cfc876568a2d4cd29b58937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb91182cb009a50a43922c8fef2108e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2bad660de9215da0a65d58dda12d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886259d8b0d6f0393b285ef6793056540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2926d52acae4581627d30448f521241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de6c2cb373a9b439c835ac6720a02c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837d94508be450f65bfe6c97b4a3ba143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b387a6a59efed05e52f42a05220cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6de628f1ec3bc9747cb163a00758045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faf73955e940a0a80e22b8d2f5765146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a1e3b1787c1dfb994deb3d79a5a6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76880f4e67824912ecb7ce1064cc1cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9a8a503728b82f81edb332dfa478b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cc05cbc4b4f7b1fe6bed4a349b0d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ab31374255dc0acde910529df54ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd34529a60868a0f87f6ee80331168952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dc64f33a1a62a5c2c95565fc3c39953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b961e7982bc75d927da89d2fecf6b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067a8907080baa24820878c0f6fb55655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17de204f97a3b4ec7705c73d55028156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409262a7baad638bee6e136fef8cc86257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d59116409622ea853a37c084c82bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fcd3e6de5cf873e0d4260b8793fcd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6e338b4ad18ce9c55c0c1bead0d9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138c246d159c41748fa7d1c923ff4db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519ad63b76884a232da878c533e0cee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48dad6cd034bad012d7dc21ce76a5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457bd99f5e423a0803de9cfb36bb0a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34070f15385b4651ee4b80d9b7e92465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c5388c4fd9efb497c24347b14ad3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509f959e2d9225cf7677d6d60b944fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40767a7f208e1f150ba2a85256aa7abc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97084bc606765fcf48f0637b9d01bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c322f0bc1cf5fd3dd3e70f6f0ec8b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a734f46eb0eabde6b26c24c82c0ada71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce701b8309e5a693921357e23a7024072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae05a9d487904da8d4071a33038e6d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3746da893c09af6df017305242c790974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7361fc7d771d662c1e0b504aef4bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5e767f5baa018a8a0e095b44a039576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb8b4dbf1f782aac80f5e069b61a4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13efcaa02304eb970a590408b95ecd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154ba637edcc88ff747a7bb08ba90f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9545b0178d93dddca3a88ce6835c68880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f80b6fc88c6e7b7ac0eace4ceabac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515aec34fc65ea83ed7e4d2778d6c7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1a0fe60eedef64571c05567ed687183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cc36f7809fe5a7c348d2bc44512e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d484d0bfc7f2d258c9f72bc9c389fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade16ff3cb41ae88eae51a2f5486bb7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c980e5214296ea28baa45ecab7a8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66934fbe33b723dfbc1110b008bf832a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6858844a3a62b69a6616a6ca5994fac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0cd3b9016f1d84769173bf0ce46aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea961286927435073a5ded2ce403c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239665698ab12e761d40cd2585b41af392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd49ee477f835a9cb762f2a31eaed793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab13f0391c876be1590d848b658474d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16381114346382523ffd413ffb84b3fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a251151363272c00091c8fedef1c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66b5b02cd106f7d918ffba03b93a6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dd804019812594a718f8a599b6d0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ff3ee646af18a82a803dae73b5bd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82eb23e8bfb4e74d99a6523460e617100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f60d29e805a929061cec62768055d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aa92beedf2b40f91b2d4e70074e06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed99a7942c798b2e4a1a9edc186bc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedd000c1551ae3133bdb6418252dd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068d610b60d6ecea3c280b2ccd85dc4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21f65f80fd26aa0981f4946eb51cd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc63cd028f275302cc218fdc9f16995107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c4b7fcf0e86deee73a7f09d2d5454108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589008dc84a3bd23a760f4f34577df44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b266f91617a3eda4899f44a0b2f8fd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cd66266f40531da6ac9b5d1c4fd28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666b9cd1ccae82e2c7ef1504ba211ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3febedb694cfeb92cadd00f117fc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6877b63cd98a2d7c116effeaccde6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fc168537b106cc86f7886a28d0da7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91029ecf8e7aa9138cab7ac6e15517fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430656ef6e54bed7a7636254f03d5c5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9c706644f16d6867bad40a99282aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1135b7a554206ffb5083d105094eaf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400e12dcf20c1e94aa491e0f3a53bff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9cfc19b6b9b96cb132f4c6950743b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87f63d4d0e7a0d2a29bf44800246d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b774a71e6d83de5797bac28fe1c9aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48596c7f3085dd7fe53a623cc1a682e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3defe732569f90cc7c1e5387f3f9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44420236c8ef6a2522891bc3a8d55ae9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11400cba9811cfe0d0e7330e7e65c500127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87ceaf2056695e680136c28b63279f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bf9363b97244e7bd96a07987e7d47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9ecb84afbf2fb3b11a05e10b375fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452e7fb13d33954262f618d45fa291f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925d2f3b0cc267412b97fa7c9207bf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1beb33762636ec0c05f0f5ba7aad84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee183c0045b0429235bb71d6b02f36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bb1e62ea17563b42aef5346629591135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784af28624cadcdde2757ba6c24668b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faa08567b525270d08ad5d462dec60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb617110a60055c758bd0215e317a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e6c31a2e908c55d01dfdc8d897e20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079d4e078b71073a0d1a8c9f2c2d4e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288355c5c8354500f227e701d2a6c252141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eacbfaf9d85e2c0f68746cc3c7926a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac898d3657c2ec0902c760d891cc90f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2be123e5084c9fd91b5c6879c2e3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad940f88050a9f68757a95bf0076b59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0596f26ef6dd67eba16a2cdcc36e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea415eb2e1a6f579539d2761944c1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05fc6e0df23d04709d54ad76cc2141148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ebf1663e8bf66d78b4dc429125a2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a13c82f5d39092a953d67cd339ea6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96f2de4f4b826e022adc0cf876d317151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b053977f843fc5e248612e795f39f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887c4bd4f65df1546eb63fc149682d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b03fb45deed3a7559bf2d54dee580154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c64dfce6e7287b879773ab7c76a05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61432f694ffe03a9c9ce239eb3f0f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4de4618dd64e1d27499702f9f17fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0dd510b42c7fe9ffcfc47526f2165158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363871b1df95b3f7ad7c0bf2d7f3d3b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78707a02f01e43f7e81f551df033c5c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d18294b3ef54f8be02b99b02eb45c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7891cc4a6d714e7ff780b3b167ff83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcd3e35099c8004ae690b3883c95f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b309ac3fa6be891058bc9d11b5df55a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2d84ca449fc27530344ac36181a3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89b78bd7a54c231d7077fa0e47e03e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb3ab901903ae07d36f56e5d7cc31f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea1f77d6bd1c5ca131aa3f974b0e75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acfb3a7c259144835fd0f80f01fca7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1a94aa99d792235ef16d63b20f24a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10f55c0a45323db82d1887d352e540171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe0c93016e7538f366722308dc50a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b22d38be93e8fe433c56faa19523e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fc363569b57f0cfac4996da010643174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883065b34b227857fb3cc5b2116532b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9863f8115cc0ccf47e3124ebafbe33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353041f6f42957ae4ac8b5a932f51660177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d57c1d31c42246809341a74634ac6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff205e239ffee7181e57d2d2e4457955179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e0f2d4ab240162724ed96d3a32608180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa9420be97e4e73957d556c37adbce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a344ab7ed4ec1f056eb60af162c9bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cda220cd31994c06ab136845ca8bd3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e144dca3345326c89ddf3083c8358184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a887b2813b50c18b93968180dea71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44efe1ebb94cdb8b0dd054c9cc1679186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a7e90cb9c3c9f032c393dd26c6198187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18839d9652abae9ad6dd686cf7741d3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f8f90a9fff14fc01f2c6834c1e0c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c0aba68c099ad4fdaa44e4bb745f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b036fce59c951d525a2efdde097e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861d30543a437bc4faaa2052d4a8ec3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dee841c7252474c7ddc6e86c03d81193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566e1bb7707172bd610bf87adc0b56a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00620960bf9485b14b1889d5e1ff9b55195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6b6d4f42b57bec3b3198c7b50ae94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d288f32d80568e17fa58705a824232197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1d8e5e2cdb19ff9454221413e6969198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b86182fe6a58f63c574f592cf699b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a843b926aae679ec7d5acb0bcb0eb3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7282c6bbd57057013dfa14e4f3ecd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191d0d09db14ba632fb0fc09b6be7b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f558bc63a84c83d91ccc01b5361ec5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538eb326ebcf22ad7cc2a68f93e4be03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00b4641909b0712568c684b7b29d21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b77e8b79c42799299a7308d004beb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d175560143052390e72059ed17413c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3e006f824a6c99a53d14d7cdf2abb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e668598017d9766eef0910b3d67e2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9078db7d32ac86797df538116d3c0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5601a1d24f24744c2d81d7e8623bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2a866c35bb9b4a408474c2897ccb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7116c7809d88feee6be58dcc62622f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d562c911d612234a9e22b16dd5045214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371455822c4f7a4e9b811e05949d8b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111b94cb06e390cc1eade1350eff09e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b4748226f737ac4b9918ff877fe80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f13cd853e28ebab0c50c8d50d3ebc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9b21a7b33b6598c4b8ee2d53a7adc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d617e7ec0dcb43255933bddb4e64a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78dab4fdeaee82b036114426d690cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88b5c02f0d11d20d8b4e584c267bb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8d78f16e4d1796550b68b0f8ab6cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99407f67a76fbbb4f247ef5cb989d065224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe192327ab3f58f53190e9d8e94010ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81143a3231a4b9b76c343d33fd61c69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a3958f1d08cab67ccb0af56543e2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403528b7676bc95059b9406d6af34495228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a61e66b08c46f9de26af878e1f2a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b156d982ccfb497a658fd5cc5525634230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d91f6f1bb5bf0441a2ea3ee513a87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e328cb0e3dc44c1b03cdc15072f66232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de5d6a63f50938cb9d3b2244f830c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43395f91dc0084aee8f61f81c100d4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9981613e3b3ecb213abfad11cdd02e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4225c53a9f3719e7d780d295664640236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9097b49920ffc0b88820619ec64710237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42ceb99d37fb00f81625613e4b47f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4231e783fd64fd3e8660608ca1531239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4713a1592ad7b068afa6481c332517240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10a28c629cc4c0edda81028945c445241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2a8620784166a0b7c41ab70eaa892242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123f1a09ee486d46fb06079cef968b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a8e9f9eee2bd940b680846932b7cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9859300aa9992b7751f5e41f70f7848245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaedef82ba4fb2b7badfc49f437dda246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e237119cb5422c18a7bdcc311d548f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723580e8571ffba24fa00bb80915cf7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3773fc895a37ae004120f38dfcd3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f059a712f070bbe9518cfdb00c1e91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960ed4ec26239053a8aba349c85f09a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79759c398c21cf0441a186dbeb6d4541252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f61aa80aebb6b1d58695ee5c7b7e15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0091194c3e5aa2fe3138b36e57c20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc48d8f0ca22445ac45a9214f2788cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420b1cce6600d698c13f1dc557da90b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600161082b5e7ecdbcc6b4f341548d76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4185361a3a018e5f84b42661f44daa4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4bfe3475404112646988121bca17c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0e868efef05cd68546f3b262daaf4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26347d052bcb5a01c5cc8400ba2dfcf2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506e1438eea736e68ebbf983f667830262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32587e923afc40fb3999c5dcf9002142263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0e5cbbceaeaca8adfd51b78b148b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06beed88a1c2a10a946efc4af3eccbb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9675d155f35b98392f78f4bedee90f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a3f2f06dd74448177b16b4599a034267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1199f363826f42c8e60789f9d755b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e327f1580eb538d80edf90b4b1857a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e628b13a5b75201e143d1ae17361da2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43749acbb18fa20d13c2813c94101bd2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31030775b5e18f5aa112e253e1c3e042272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5a0c3a51bc553a849a3e2c47a95cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c2ab91626e275f70918decedafad6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae220112523d3bfd3ff864c8f6128b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc509f798d42247822ab93dd910e604276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12ecf6011092c9680cf5a820ffa835277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25564e12707446b9e6cb1a998a0d8401278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67a33cac1fdc9d848659330a2f6797279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ffada9b731752d8a12f5b13591a77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61586a4b354653f4fbb0d8b850634e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5fa7f12f0f563340ce86c2df940a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7651658f4b73b29344d97e058473ac0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976d7881b014dc2cc2068a6ad8445b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5edff1b8bf6054169d9d59ebe4220285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0d151d24179ab589c3deeedbff565286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6ad18b0ba7089ba9242696e4fc7af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3870c6f2fca6ab90adb7e22536820e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812af3cb7c1427bb25265697d1237b09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91ff56f90b14bc97136ee002b0ccea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa806e31b0cb08ffaba994d509fb0ef7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006e42918c342fa8da04edc961ef23c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738883fd02cd12b460398cc6251d5cd4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3b4b5753b7ee50e7dab8c18e910d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28363836bd8abeb3fbff0c3ad4fa76b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9420584df7743c50234b49a741b84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c2c8cc10fa35f86ac757c623225c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cb6ffaa369e31a1c52f834fdb8c37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ede3fecc6f2fc720c94fa8bc92393299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf5e0e8a3f83e2da7697290b57daf1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c7fc95a9c91c51b785d9cbeccfe99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae7be57ebf49f4142f5815f2c0da6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624682c0fadcb1f42e06ff9bf6a869e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672156af6afc9654f80ece215569c00c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f67611ca1380bac77e73a3bbf1579e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7dec62dff75472e98af688a5381bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da718d16128928ba8e811a5baa61f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc123d4f3732e415e05b9d1a668ffd81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8924c4c4152e757890ed02601e1c53f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c028afb76ffb6c3efa68f9bb9ecdac4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92914721536e752e632ea335f085f03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07859e34e2a83cab664cae9f844fb9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256ac27b1880ba24bfbf6d5b827412d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c6b5276e472171f411b559cddfd0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87e093f177c96a147a7a8f5be8c850315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d2625bc461cb3aa06068b1d158fc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42392a195c5d24ad88e3e8d3842c1d2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44a76d2945f21e639fb5384613d466318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354b47d80e5aa4bff4d5aca46779391319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c9c55925c2422ec2a18354ef0665f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268e30507537460493cb791624a2bd8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c20178a99250ad34bc223d883e3e0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822f3a72c3b3d7502d16bc95242b168323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbf6236d4a95427567fb4d8cb8d829324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1d8f432880cd321bd631da486df28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56341b0fec8aa5756663ab5de651b91b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0c8afbc1b52afdbc1dce717b40574327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f748cc60a9decf95c6f33939419a475328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97dfa0ae20e18a259529967b26c843329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e719839a4a7c2be02fb137c36255851330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c7b482d16fc2cf33858b8c427dc7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0da03d979447917a3db560dad9843332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283c569d2d0556674e5aa483578aad9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ed8ea3c49632ba2e9c53b80da95a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9fbb5ad75d47337c90cddf99d9b48335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae375a42642c39af71de71923f68ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0bb526fdbddd0a09275946ac7f790337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220db667dc392e81d890079851c6781338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a327a83b77c4a8ff226b31d303b979339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340961e46b13a2aa6f7f88c6e0275bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c6bc60b7b0bc8b385122c92c5cff5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffb2406d82c8f92ab63a737fad9e99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4771f3975373a67a42f9d3e1a2dea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed5ea4ed48ccb8ef4f521173d0f7f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868f4fb1a033caddcf6d0cc349b1161345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a262ea78f9642ade30f0c96c8eb58fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b73a6f0e7cd1f997b2980911ae0d78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9640c0e10d2f533abf351e6f9a5f524348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c300d2bbadfb1839fd4054dfc9869c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1640c6cdb86820f6185a10e1f4b4a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e066965f544309e024b3a1f796897351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac99425a41aed2b408bbae29159dc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67d3fd3220ed6eb86ae86119a26a73353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1657e1a9adc33cb781d0409f6687ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788d816d831ab81be873da58f81b2e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf6da6c47f9621dfcd3cfc31a4602c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bad94d8a6a421087a7b0c6f060969357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3430eeaf4ebd7f5e38a9f4c1ea25a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042e292861cadc80cd662c85cdd85db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286f6121ee4b9cc14021e664ecf58aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d4436262d4eacb3c8cc510afd3211361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f2237754fabc52ab9a3f395cfef4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbb915bcdbaf2773af987282032dbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306f97f0a29214219c071e01d88dded364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93a179cf9d3e633a2a9254463585e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360406a677660d43d5bc24a1d569fbe7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72463e511a030403fd024a125e9c6481367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c2ef7c83b4f5a46cd9a98b2ed3488368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623459006e6507b5128b761a0200014f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bed76c41b85d457b25de6fe88b27ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dd17546eaa0aba93056fd032eb113371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ebeb6b92a4022b96d98166012c8c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1c5b7071773b05468e0b2b7ecad4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b12d2356051690de8a61e8f4444ff8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfec3d032a296ee030914b65e4b8b1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29983353436b39688c3ea3890457e287376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1425efe705a3fe854baeaf7197fd4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ba4c8aea33a92dea860499740a603378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d906e7dd41ef8f885c47bf1566c4ee7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49dfc62a37ed025ba2bf5752fae999380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef0682f4232566db8e0ad4ba7e3c90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daffa52b1f0b1a314f24e847f08d54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1141a38fa2b4006073f8a5418245b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c7378e911bf09080fd24b0745dc6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490c46916c50a76e8b65f681f5263c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc94bef035210b1e4e54ce75a7b034b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ef501fd77e25d5a233506f4596cae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2de2a98d29940152bf452993153636388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4763298f2eb5793583997d95dc05e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493108c87d87af11b23ec7b232d6387a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff605734320ade7e50fbe5d9e2ff6ba5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5defa3b2abd63e2632745ada964d32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851dc70100bc4005160a36d5b3ab655393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5f3fd72c57444cdd21bef3e1c40f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44801b6538e1f80a96da82def4b9e7e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cac3de6b072c27c5594a555f1316f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d81ef0224a8b4318cf388384d342b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada62dc2b3700d9d633009b44543e7f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afd3ee6dba0d53b9643fbc320f081f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe2ad7a55642894510d900563f7dd7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fbe134ae4eb8bc4a47cb4d50b6276401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f8e42f891ec3ed1fdfde160870e82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759b344041e1047bcf978248ec16316403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ab190acf380c9a544e7cdee088f34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddc9909d3420e9318c8ca209a93c8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47275c64364f6a0f81dda931f8b9e22406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be157dc8db9004c253bdc883f1334f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5d5c6fdf27fcee531f7b7f0c58ba9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c779f71004288e9082e95e7359f16e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bee3a8d2cd40a4a79c09450745e352410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8cfa04d8b1ac965f170994e7a4a28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23260f35b8ac1c4d3d4e147533d13222412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c659af6a62433024e6d13a5e0d95d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4fa9ba29237b84b8f033611d9e972414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead01d548328bf1be6d963d1ef87859c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511c0cf6435804b0281475162255443416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824e7f37105cbaf13d9284f0c94468e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4050c5cb672e27e59401cc9803b1bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d58bc9752c388738dc672ace0999ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea544e9a1b89b11a4afb5635f106619420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cafcbe2d751cc55b523b346248f0e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452c6ee8f625e91ba80f57971feb1eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b4fa7a990d264353393a440320ee1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2b74b0a58a1c928d24f56702879ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46ed777e7cf4c9b7523f182e18be82425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad719df6bb0e7fa09cbfdac1b348756426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66749a7195d577ae7b068a4a0319b7d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de880550fd1a2d5b153fa6bdefcd18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5bbd0bb6d0f725dd45ab895c6eabe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1b66a6568d95576af810fa8548774430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0080d451fd625a222082e720397d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249296b40eb910a9104fe3fe87ce4fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5ebde5c6002882c6beaffbd1e7916433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0c05bf6af2c90d49d1cd0a996dc34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eda3c85dbed020e34c2e3dd185fee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38852859f0afe560e72246e04faf4275436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a198208c633bbddbabf7142afacd5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dd4ab47839cd61c95c1b21280e764438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6866077a39c649e42bb6415a189575439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea09259b6f4ac19bd3dc034c19d8219440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1dc1b12886127772a884b32bbf230441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec7cedc57f14c045836e137e3ae738442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57629d74cf10eeee3359d4d6eaca974a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592b6dba8db6ee63185a132ae0aa02f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bafb6ba354fbee18ddaf90d4782031445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8b87633375e3fbda1dab5f5b60104446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2199a42af3ed6896b2bbf4b13afb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedfc50cf2d034ff24aee29b4897cb4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8146af6a75deb65d32c29c56967c8f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb753c06766e094b665153ddc7d7fd3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed315938a59c5dfd8032c21aab834d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630215b6f5806814d8fe7aff1737befb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77663b17b52ecc3214dcfb8e49ff27453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e95926a3a5a9462b44b95f578d2501454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33305e557ad70343ea4178848f1b1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221752229df4d3217e9e19048fa96a3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b7f5cb7af4d4b73a1b9a37b0b2a5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c3d1bba0d50edc8cf6aaaa9b6b2d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323c7b4b6746d4a3c61648171bdf5ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29f937c5f365694f3969d30e1bbbaa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7d334b1d1e620ed0156f7a3fa58eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65ed6ae22d2b6fd97a3c0496e9d023462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddb7891b90f751cc86c29596e592ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798946fdf2c02da8ff6271c3791869c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd271a724996b7cea11f183c93a67cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fe8444bf96929dfd9d8862b09e02a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3367bed369bea49941c9a2e7d7685e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6f9d60cbdda341d14ce0df565c6a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff688d4340141893d09515ef0df4c44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313061e7c385982eaa9cc9879c84a188470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14089e87a4abc74b24981506932d1b5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600b297483cf79b60d93c6555d2edaf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72a4b7894ce9e5ae87c6d4aab29b13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595468e5d58468b0f3de1bdef003123c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acf1ca460bf472964d8f381a68dadd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da55775ab891a9148f2fe36d15750b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674ad7830e2856a8d66b5a2d8129288477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aff98218bfdc93014c7ae232fd97c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb5d8699c6224d658c9237585c6c83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c167c114d6af7067025b65b82b0bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c6fc5f7000fcf86104c44aea0d051481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da545547ef779dc9135d43576c3333c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50494de0cc6bd6be23ad8a9c755127a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05857f9c44237e3fc5c2075671db88484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e6f0a7f2ceb520b0d2dd0125513cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3542db00445e0c9210f82faaa714897486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066af2f1adff37858b3d75f41b553c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162e4eade89d6dbd85687cf9c50fb7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7915b995ea3da7b0bef1606b5c15f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661cd4d23e8b5d93ecded7327920cf1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d6f10c7534f35ca6a6203c48da8ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07ab3012f4669d945d9e238ba219f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ba666861ec25a359a43f7b311383e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3b8ad20c223acdf5f6d652033a606494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc01ccd97f1c45e0d30dc572672e246495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ab167c3dd0850582867d94295de35496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293bc502525733e1fb7b1c3c5f57822497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73b5ad752b3d8883aea1241a6ad3f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bc9098d9f2c21d57fc6e4af3d07bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92880b229957f2517bf003147c9bb734500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60206899964dcb7dded8ce8dd5f9482501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c0f835aafd8f4831c3883d7236591502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f9d1e736d1ce31ad9598b44393d57503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55553313596ea181b707790cc6dc48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafbcda4ba07c25c33593d919d34fe0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c5677820727f9e9cfbfdb6f1b5a18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c7b7bcd5035f5aef8a709377b9fc9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6275ef34d2e2703440e063ae8a58c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a0dd169daecb4f7192e7ffa5d060a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18643afea626b7e230215b95512f43b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e4fe81f39f2bbb636d71b2ff1b82c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1069c997921ebb07f1c63fc84ddedf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275ef39ffaf92a33c96601e506e2feb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cfd5256b9977034f6fafaa8a6a4c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32b38275535e6fd3681e70f13affa0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810397b5f577c290ef9cb791fe1ece61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610aaf7dda5ca004a96c95dea4d05a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbec7b81005c98f3fac81c19664335b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afb385fd5c3e3ecb46e8591a3d5ff4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efba7f67c98294d1208e469f9f6cb7b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285f5b818890037c75aeafdbae076c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6d39b553bcf0216f5299598131a2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134197fef9ebbf81d9dcca34b253504523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286df8b2098f4d42794be8de2dcfb77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669c79113c2d2d5d9924032e05f3ad3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5e81d0b53a5a31f3bcd02d8e3310a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ca4780bfb847c03d6108ebc9329b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603baacbc7900bcbca438dcb9cc7f85528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72954d0429ff5cb4e7ce580cc18bda529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca9495ae38b9ff77bbfdbb70163b74530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac961b2f3d6b873cc4079cc6be4d5fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f9108f8b3d5e8a42a4e2f52fd764e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42162f9d553ca25288ebb36de17b0e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18abe7188eec5fce90393eaf19d5670534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58423cea02ba5ce13e367fd5a5e6d8c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c023b92b14517c046d0883b656dba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1a027683d12ec5d9c538d337133c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd470d73ec9effa65a188551c83e3cdb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d0bd46dc531901f52e64317678fa4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024aea8d8ea40293f86a487159d8e212540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4db34228eb710c602bcbf0cdd4a15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aa1292c912ff4e88274dc37b9ab68542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee142aeccd8c890914a13126a65094543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d3ce26d8c027025029e245a75e316544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c7675b02ba9b32ad0fc23faeaf907545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b11076924e4fccf906df7b336b289546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f474c3179d11fee1a9d32cfce4de9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fedb8c4f17561c4b49be3b4d39cdf5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fa4ee8047b8c13f713417e6703281549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502e440d381b849a6721128fa2cdadc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607869b59db4b44d49e1f6783675c11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44af63b4a6f966e1a652b1c3cc2283552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb709fe9527ed2b0e15f43a44e5e22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f346f1d393ffdc5b6e84f28d2b5450f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7878de80b3e32e366147f05322818555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa690c083c29219c6f1202e63d23d72e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75d7a9516194fc75069e4af3a84087557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431f55d4915f690277da4fcc04c40a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc9ff6df06a49e40f27cf92e93a591559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5065eeb5c3f4b582495b44dba9b98f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb96de93e5452e400ba1fbe51f9fb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe715c1a678a73de60caa80da8b107562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5db33a6c0ea462b184cd22be3dc00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dd7e4a0663177548ead3e7a591fea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e756db20e8817227c2cc796e087731b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57f95f77edd0664cf1bde0bd08ff56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd0b9a0532b1fc54b932998e09f770567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b316306c1695caba51ba6a8aefa6c4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea2c523d39f66b275f76678fce6aae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f52f08de04a95fb782db41986c32e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc62ec3536db4be38cd6d82d623b54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145f5dee54e4761c18239f2d34291cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f0d63fa677562b20611df5464331e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8337f9d6f784ac307f069e212a8a5b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6b3c5bd635ca06915910f837d37cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabc2fec1617570588065c90de255df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c310e461f397b5a8cc3a136e709351577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087c8d8bb89775e88437752d203e9ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636152bfd698ec70b34546750049b73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afae8592e1c18e57a6b8e6f8c85a7c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96ab40e432ab46f3860cab5ccaf9e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05075dfea5917483eae106aafcb1016582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6cbed2f541fc4506a374d8dbf35f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6207b7d790f4ce8d6e38e123d7bb9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b767ea126d78f24400f14c664f22c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071cc11522189cc222b7cd8a54e0446586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d20b0c4c82104070f5b86675808ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf76bdf372d9cdbccc94f66abe0d92588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c39faf1ca70f69a8890c55b942f0a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569000435bfcb08069afb5dd48155a20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eba6d267457720ec133ceae1716395591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a3d9651b9b6c3f274787bb31f06a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3402620966e7e9fe3dcbe4ffff982593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c255baa804f5a3fa50965f1a681dbf4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12713620e18ba7715eb2f0aa2a74721595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1f34e9a45f1de71208d61217c4a7d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0334855a64e4d327d77f19847126d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c28712eb5de21ee6b4fd24e6d783b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05e932aee4a1aa8c7b22d4c335e6c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f091ca8d30fe3eb1933cb59fae11db7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8360a17b7bb0116c13754d0caaaa4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b9f99619c98b30c881edfdd7e81c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd653c5a4388218b1fcd86909d35227603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480c14260ca1ca733a501ef96858e5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c87d9d4630101731b7e9e994ca7d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2fffdc851fc4b0bf2a79690391b3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5317d96af17e9eb5d3ea89bee8131607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5580d6fae864d481ce5a694814607fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663a650b01f48c0473380da2e829fdc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c7ec3d1071f088bce2d6017ce44ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0892267af86e26185011e145a64c784611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013daa47f0bba795a90f344044074443612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77d48a31a989b120612c5efebfc2d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73fd244cbecfcff78c3d72112d0f03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab884d56473f83a690714c866e69d37e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f095682942e1137fc0805062345bab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2439462da8888c14a12398d72f1bc0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bd1e64e2b76c584eaa798482e3c9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8739be8cebb2eb6038a455110524f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf39693dc786cb80ca18b9c5e129d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757a122b21ac3fcc74c77726b7b112c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3726b252ea4985c0c814833b25210622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449de621024169b2c37a8f009e6fd55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966d1d13254d328baf042cabcb5dfc5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f50421b3be22d719aa3ff921f38a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481362f5e6015298aecb600825449a30626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885592928a2939b05f723b9520908a26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7594588f2273f65d4290322440bad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6e3149425db88cbb2ba01fb070859629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75dc2c24c83dfa299073b7a0a045d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458d74fd6104ccb9e523793e6f6f77d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f376407f778de8b3be94b63925f73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af8b3aad7e14675fc7389be050e887633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a231d995ad568040d72fa89cb6d87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4be32eb2c1154c23dd42fdff760e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ce48e6cf5502b4d54cf6d81f06db3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed85ecfe1da7844a7e956c436184a3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe75e79f5ca53c55bfd27e99dc0b17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbafa87ce6ae81b9492e9ac3beb3e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0506dc3c09bcedbab8acfe30d75c34640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566cb9fd2af13699f067e1caff53cf4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d52d3c208c429aa42a934e55b88eba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364aa37a992691d53160ae6617c1bd5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54921aa0fecd6fb0b560f2e09f998cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103cb7443a420404e8c3f99557f4993645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c0bb16790a497738dbc5361f4cd64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f30b048888365167ab266a8edf437f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f455b3aa3d938de831726924aed5d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbf2af2f9e42fbb07d74e5edf1535e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea1aaa0821f6aa646d3092c1385c51650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8b1339bd4564237932f83f98bcc09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb9e96de1d176f8c00e9e420eb2895652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a428251f05fe5f38c2a5178a9baa0e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44222376f219480784361bdbcdc3e2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25458ace9b74d85fc6f70cc67102325655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec865d64720628a7fb7095c99f521d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b713c050e3b0e6966e4fce05f96bfe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bbf9397a994cd78de190fc1330239658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ca6af1da91e1d5be0edcd9dc14a83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d695922f1ad8d3f20a09dd9192bbac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d599cdf99af2eb907f951e0ad84f7e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca856e08971eef8cee6abfc0e9eee8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79164d2954172737a1136f66d8e94e45663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81456e4de62cb4b0257779ad64fb9d66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67f3779897f894a5ae7f686afe00b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4beba3dcd82dda91440d0e07a956c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7778e45e314e6b2fbabe285325647667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f5b73f6a017f45f7f658ba8bc0d66668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76ef96b49a3d838c23c0f4f5144848669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c9c4da535d71c29035c6ba1d8e035670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c664c76ebe6939a8335ba5863e5da7b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b46ddac961c8adb8c0c5efdcf53668672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f726015af4a109b3e0d8e47cde76d86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd07afe0250a29c35ecfb18c0193783674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce15763e6c6d1c0f8cc7926f4fd6645675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545255900d86e71e5869c282bae4f917676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00200710446cf0d4423c70f1a5ef813c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de468e6ef8eb2bd6bd6636b3474dbe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a91315b87d0569d8315b332bca141679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af5a836fcb0fdf94e48e6f8bd116b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2b6e152eedebfcc740c215d24cae8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3cc74859fda4d532199e0c76aaf32682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8265ae06924aeb93495fb9545669b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a871a5f85abd769ad5ca0017c0632a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cb7f1b7e4945282dc65dc27bdf236685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e564e0b86b697080bfadb669c7ad5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec9db3719b70f2ff0b2d50e29b630e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad180bafbea13165440c7b264e7906688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaec46409943bf8d8c3349bc17d86c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da81766d53e8bfd1fe654602d4fed1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13233d0440fb38c9aad64d84a7c2437c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e9c4b308d696f9132681c477dee8b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0abd5d07e55329d89f7b97b981708693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaffae13e61f6131d15312ac979050b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece04cdb08cbd000e99b5cc278c2cd3f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6e974c0886c120d90a149f4adec9b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78040438360025d6372f4711bd80b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685654d04abfa1fae80ba9eb5d7280ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbf915b86a4d9829e48cb990470c03699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640374b29d24584a5a64144405e9dcb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d24899e82a46ff453c00e7a15521e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbef12e7a855069792cab2764689b62702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07887c8d38b36fbe0b042fa79945fc12703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f692349268fa41cbf3cb3793253c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a44761b84853967bcbe4899ea10695705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8205ca73bb05ae87752c11fe929d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c904b5cb7ff857d28e9eb88e8fbfd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a75a581be0d3e7cf4eed66f817216708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bed90b18eae54d48e24b108afcbcf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ba4b5303d6a0419704e0e9166ed71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70715a709a38cfd7f59a043f4aae098711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f07b4d1679bc84740d6cc04d7dfeb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae0b3a5b070038927c95dc99c301c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3259d3f001a742e1b694fbf9bf4985d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b181f660ad34341f52bdc3488e5c82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86978bbf4357e8fa838353790139022716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447efcc1aa9bea38979dfbbc4ed1b174717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc41f3207fb27c8b323d21e671eca5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79aed30e996f6d1b2c0efcf42d82646719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04292c773b95e6e7df21c5139284cc6e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1b2647430574286e8e917d968ff3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ae527d95784f43b1653d5abe91b82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d02a0428cdce336d2a326b4c5b7586723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320b782eff05af67ed1f4e3ca571aec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7acf79fc413cf624691a96ff151a05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4d611cf5c886629f4d29146e98eb5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c8c9898358b921ffe66aa9de50bcc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634725913d66704ffd908bf084afb7b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d13b213a4fe4efe2f0ece37802708729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e668555aceb3b9f4843f38c8a740081730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93954595d3901fdf6d7d2b431d96151731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8e4d5dbea7c5ebe4177a6915a081e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dabc768a32cb3e898ece2685032148733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c45a59838610088d7e46b49cc4eedc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72124cb09f33b2e8f95bb0cd1c36523c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c920543072b4add7fad91a306a5e454736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed326874e87d3d0a2c23f89e757fcff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837039087c05cb1481f6973c7bc50aff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf9b5c2c4317f3ca6bd01c401c7995739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3444e4acba6529336f8aa53a1b07d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46658e0e5584a998157ffd86b7073c3e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef982756393f8722a482053236d70cda742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72969038f09ba5551c124b925795417743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed61290466d4574fc4e45fd99aceb4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366c1b87b4ac6be8e59b9d358153e77745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a22410c35597ba9a3701a7da572744746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fc21c664e1bc6f55fe6762c1c41f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fee8ce9ae852e433c0db6dba8d3f2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7f43fc50ef275247c17ed7963b89e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506b46e5f0e7516f4620743cf8f01f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab41112c14072b16c0a729e1bc8c13751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68469939dc3ab932489a36d61794f208752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cab09c27129edf0786002b37371478753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cac9a99cd034e892fb1be4c2b6a79754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da941f7a06b184ea738e53582d07f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91693ba4676256599fcddc03c043374756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815711f6aa18a1e1cde25a0717b15ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36c25c21f70beb5bf2c561c674b365758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171b6f988f8457407d5292cbe77c8ad759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb86327beb58c4b96035c933fcfc631760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474299a2508f554602c6c71470b468a1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a74aed3525ddf981278da0c3f0f17b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3079c2dc0bd5ad1668df212dd39c8be763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700706289eb1911be42ad08b1701e59764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b285da660e7f5adf251b4f4029cbb4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54484a7e1ffb0b3c915ecfbae8f0b83f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58a74e86a85fb66be3f8f6c3205f04767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44534bda98f40c4a497b70cef666ceef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fe12dbdf0dcf305770751d7827e7e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e52800660ad810e6307cb8b389e5e9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8573ce40dcf2d0efc6d7cb0eb694f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c024bceec0a38bffd625189671dc2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a6043daa1239010eb4df1ba37b0c6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec93f079388ee8321ae9f667c89621774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3529174d17892c6b3fa9173f4ef2e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc07aeec4f9a5ae4ee9130bc125b75776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dfd18de497ffe68bd8ef89ed97dae777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e49fea1eeade2a9f558279717f6e49778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bbf4b7745c35b526220c4c8da4eb3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff67e2492f1ba85f2eb1fb38e96b3a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c8c26af20d727b53ad8f6d4b17277781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7139c09bbbda985ea0b395113f1c2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e5633bc327755478b0aa13ca9e540783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4ac75190130b0f4a7d2782cc36cfd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d0374964dc1645b8ab5e900d5480c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6897c6065eac854955dcba3993ca30786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f82a0a38487e4db0c45da114eee8f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982637557499ec959244ebf02428efc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902aadb09420b759dcdb2eecce1e59b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaacacd944898be38787a5d820ab1b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeff57f3142ace940270f07b188b40791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeee7785c57e6aae7f34b36e18a2dc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36333741e74c213720595963fcfea26793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edaddaee79b523d2bf59f117b6ff3a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d31847eb03799898d5765b521898d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92956a65b0ab7db01e31baa50d7a1075796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065eff6a9457624c23ad24842852477797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fe2449ef68b8c3e2cb973579237b3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182d671180c681d385efee25d48c1e2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ac96b0e791ddab1599c4cfd20779a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c44e3dde8379897868722c79506bc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf4ecffebc8deb412ba96e962dd8a7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624b79f9fb898ed4f813030286d453a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21162f3f36cd450634222798731ecaa7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87e78c66f70d57928e7b0689bf95e6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0890b7b34ec4571597c661a9c94563806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2fa553803472d36473d3aa40e255e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7e0d121e100c3b34cd90fc59c8bb7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ea81c6bd91704b61251225e502804809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604228ca76bf6c7ff65abbed126a016810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad11deee7cfc1206ca6cd8125d8f72811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62db48bd2d3dcf7ff99473d39637747812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d1294988ba4d8783006fd83358150813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb25e3ca44ef14df4e1adae44277cc4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddde16a028dc2f026d491244deee7a5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4c2fe3ab77addb482c4fdb35212fe816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c1d4c0ef21c2fd7ab2f15eb0a1dda817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c70194bf5a12eb3a4ceed755efb50818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cad33ffd16ec2d7c6fd175df126174819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eb583e0d843a12ecb3f0f9eab5651820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed8d753fe966970362c002ec1a96fc821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58bd18cf453f64b79965beb93fd3611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bead1449282544093e445473e911f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4bf5b1b8a03d0bf9a8aac91c0deb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e2e0bce637b7266a2454e351dcdf54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985e0433e108daa5f1fe6deb38527515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73d90330bb504405049ef624748ab06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e32db4726bf93244e10d2e4fd351c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce699d8179f0929ec94c2cf5da2bf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003e73f2ab7762663e7728828ebb4a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e73d44f1f9151c82b358d421e6b6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f0292ca7a4d495410ddac023735ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c8f0ae0dd5996e34fed15990f66bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d742b42aedeabe1e67fc0dd9d38b6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2c960e7f1ac4b91fa6b80d8fd501314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bfafadb0406c926bcd908573f44b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66666eb38bed58b9a86b04d6cc285d9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a011a4aab6688263c0fa2f89b97c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd504df34f30c45b35e787ee25a6f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb23fa966f77483ea2a6d438d43c8bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f0c185bfa4f60778212f4a79c05a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b332c50134ed4ba053f9a0a731301b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc164bf037f1525480322a26bf256722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e837c6092525733de05c073def360623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6879c26e3a271cadd3eadc8a05ec824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c738f2d6ce88ba707af3201b84b1c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928bf5dc7c237c4e967bf8e89378d0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36397e8641e510c9bd27cd9f3bc08fa427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f13881bbc61e0e38739c53af88daf528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bd5412670178662c466c63ce9f9b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe82b1b26a0d19dd6a978207518309230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34922e2d2f7f2775403c5e83b0f7522831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503252af05cfa46ce467fe241e826cf132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a49b4cf9c77bdbfd083dc091add99733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0d38814147578c512ef9c19ce106834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bd4e972115bd9d1cdbc6483b357d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b756fb01acc2b22807c5d4027806ce836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1576e27a1eb9366c48040910a880237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f814dad03dc90304df09217be5c7d3138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a4c5135ea994b1fb28acef963370a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ee7f65eac20f546b614be384c628f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec371d64dfc60ed3f9b1ce15c93831641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19bb6a50c6d4eed5b9f0ebf8e3993142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e08f02382d245309101723ec1573443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f217efa775fdd3f93f788e1031be8ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618c7b3ad067d985f5e13855b80646545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255112dd81a3d17ca30ad4d889eade7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a8a394bf3f0ade42152ad7466355047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44529889f497ce6b20d55462f12e612648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc3be0294d481233ed25552b6cd95149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41d0096b1302a34ac791a07223941350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96828346e83e87906c19e2d4bc235d0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4619bfd452d355c01178b68a1d26a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff859e678cc03237005d0f968cdde053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f6ebbe2eab123222b43f438c46f8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027dfe6d2f39283feb5d4745f200a3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce557ae4416d4bc2ee9fcd35a72089356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563af73f3c05effacc301358c30a2a5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553b401d49ea11150ba89cec057ba8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced47d5aca7357d9d4c62b0964ae14259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e13512e7be0d948848188fcec57e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf238732b005fb3a3e01d30cdc9a29c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40fdb96121d6255460e328aa625a9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdc182680507ce691c52787eb0e15563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e74a570662e22c6b12a8ca944dcdd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83c528eacf1aba9be2d3a1ecdcfe1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6ca4c2dea70140e90af1a71ddad0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48df5e1f83e3fab48c93f0ce6dd673d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2d4a07c18d710448c9484c100894b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031ce28ca1b16b9a11e2ad9641516bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304132513d854c233a5ef9fbae4c17b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b45453a746434aa4860249bbb622071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7cd906f49850d26d85fe97a7deafa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa1ded8a98933fdb2ffce7bf670a9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02adaf99a50803b7ff70f3e8e2691174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca3d0f8a2639a6fa025f8d482f902575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27e47a8f3468ca94080e3625ffbaf576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c411b8f82d2f591d10b03aa9178295077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14854632f1168f3f3b819aba1f9005fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683efb1120b284eafde1f7f9187ae8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af290dc5237dcf1ddf1b2fa1f11e6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256b510d077082592fcddabaeb4673a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f93e3fd5dd67f118252331907737582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542149df5e93a7c4623ba25f8c9c3b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fc21918924f3310ffa519271f981384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1c93c675e4430aa5f895dbb76968b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b2bb663ba12f2498451767fbf335486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370872bb3a595c52371a3e18eaa4cbb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbf0cb30a9085455e6841a4571ae1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace2f93d1979c96206bd40f6f01b91989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a21db1177a456312f1b46fbf401d2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb49fb6aa93e3a6d2c6eab309c3724091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846e23c1fd77ace899e786c5a3418e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cec94272feb120c281df76c27d1f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac1a3f9cd49e416231c4d29486518094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69259382939f214515fdd548676270f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb787e659d40e50bfa375b8119b651eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75733d59497c34e5cd397146adf4645997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625960b342e3d1a58d48b2d5f429e7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff3b71ffa096d90f31b19d2e6f5fcc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4645e4d73ee037da5c8ad6592db0fd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edca954a1fe531a1d835d31045db806101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000e1a26bdf655a3e09d7f7913182a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf49c3daf1322df8f510f7f50e9e41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a467e76d105bb2f8f86eca9a32519104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56239cbd0d1855aee1582e0e2637df89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714b382bc81d3864495bd30583317e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc74012a1a349463846de6a857d31b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427fa7470ca2182ee25bdb08b3cba26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dbae5d4681bf73dceb23914f715ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ab81df70f4f15b5060d9bf116dc21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc240472e7590928eb57c5fbc8dda004111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f2af4acb2823dd2a17716b3d68f25112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194d66ccd8805dd7b786d2c02fc72a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5085ec8ff587f340b108e16fc846484114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815bd60cc8c2c8946207418c20c9975115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eb705f76960b832cbfd772eb044b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf256526506d73c8e3d6aabe6399a2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefe733f39e081a5a9f4e8b87e3f6aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9478ae5cda1fcca4957b40c8c8abbd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b9972867766f07c842579d3e39beb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4f15a053e72791623b4819d42ff2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198bfac6bf5116855b2d1185db436f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23980ae74c90eef9cb62590572fb36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb48f9ca6b502d038e0e41d929fd13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414f9b63827ecc77eabcae0b1e3ecee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddec9dcdf5964f61807ecd3bb434ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaeefb141c1791d5071d668a753687127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdf81fdf506daed483d425299b3428128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cfb66817b1f4670ba6a53f1dbdd4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1393380fb5fc53a8a9cdaaeeb544d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5f62bed313d3a98a92c1ed42e9f4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa6edbac6d2457c0607d0227739821132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e757af734cec068d4c7705041f38a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc89970a059f817bfb9e63d32bfe6a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacf533c9af1fe74b9059263c189a0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651d4b53b37dfcfe8f05913c3d60cf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e79f09d12f48c2974905d5814ed6d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d43ff2f57f61ffb049fb1a1386137138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d37295d84f256c24bdeb5ce8508ee3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd6b30a658ff6d042d4b0908c87ac9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2b5a20e112cb0343a4b2e23958813141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc3d7219fcea15ace0640c0d869108142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927954731407421e41524f11afcdb20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440f0cd3ec3bb917671bb1ab909fc51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0f380fa0f8b524ca85c316d71e476145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2d1dbb141dc50e1b3d122d4791852146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4c8e8669c6727bbbdec642fc00454147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669db3759b585594f238362b0963722148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e050f44860475ede81039c7915845d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b39e43120103ec9e5f2cc7dd72978150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57dbcbbea9f0ae53cc3c18deb1bbdc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41386aa23c2cee036361224d23552532152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4f8b0e91f76c21dde980e93cde112153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a6f80941814eb32bd2df60066ea9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a3242246210d56ef01c23486baf30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abf62d2152ae83717e58c2e7cd7a70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261b150ddfb79e449e132c2ce1c568e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1885d8ea29723b4aae1cb73a22ef1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8470bddee06a5c198a0a3c77716d5fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b308350c3bccf07baf69541a7f6ad1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830111c0da2c205290e3961f2f015bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6c84a7089bc442e9f6af9bf47e0cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d263abe327fc702d2baec1185064a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0a12e9afaf89998214d5ef7da5ba6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dc3d48f6bdd8883c9ee16cb4b72b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efced58483abe4548a809c893e58ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139085a976e9bc9e14f129cb45b028ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4f4e40c29169cacbc5fade16eeb28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe71eef87df702594d4228e99deb0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d44830c104c6d92c7b7e7382075dce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f49feb9904c90d1fd42c7b1cbb1fa0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57f7853ebb62c511d8bbb97bc84881172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bb8c5f013e37db82e2a533297bbf4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5498afccc60ab553641b76e4faf57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d18c08cdc32ae2d3c6de35b45cf89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1940b9d141fc5e3881396802f0b8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d45d653be4bbbf9803d32f1c42b27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aeee9be5da4457c1c4161711e9c136178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c6a1c753b54329b258761e55684e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c1da953d594925874d9359cf8a02e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8f40560162ff8adffe54cbe1d29cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17173a3e64cf128d1106e55ed9dd6e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7b05d569b0e5fe14a4bc65da14c9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ccc59bd64d2a54ae2ae07b3238390184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1e1922d5443b0c20f8b768a6e04f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cc60c63a9109cac3cbaf3169b0bf6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b2070d50889ac5c347cc0d58bfe84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7bbc874e4436c10357a0f11111503188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b538b37c1e7be10813bf00e06ba6084189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a34efe74a1a1ab8ff0e709b4a296d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486b0d63310a0a4b2f0f28828c3ca9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfeaad92ea14b4c1bda10bd4e541c9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbf26aa6df04ca6e7ca88bdc4e9a12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f3b95fffaaf79033fd17d10332a10194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84117fcb84f5fd1ae80417cb97fd51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e77fd80229a02b034da638d799b5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f161952d0a7dcfd5b4e0e1068c0528197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f4cc35ee80024a24c593915c891e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42bcf67752bab74b94c41d24b283d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e5dedab3d27254baa69112a40d92a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8a6c26273e316a879b6b590141022201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883b8629e4f4217af96eb9cb3a119d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772abd42f7a5d3a5b6718c801bdff806203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bfc23f13190c78c633084e06646c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847039b7c72a60ee4344a9eeb9a541ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6452718d3f9857269110e2cd73decf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62a35c07ff4806a5d6d8c5fb9d3e98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf467edd86a7584aaa2aca64c380080e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5812213320777af9658a569bcb08a21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95524370a971cc782f8d85ca2eb5815b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cda583b3d5521eee2ca885043d68cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114d7377e3e3ce555da2ad20ab1ddd6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029c48579ae63a74a5c059b6b003d70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4a682a319bd73e783b3d89ff7c8f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f904305d29690fdcafa83981be78d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de5a0ff80f06e2a4d35178c7eda2b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872f2b98e9db58ee02ab21705e98193217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05889b3eab486a949a84fa4fe324f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1fdaad19f3f745b60b0fc43da8cef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346e3012972814da973934a22921504220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e521375202d4aad9ca4d09f96d779d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7e0ff21fde39effdc0141f925fc88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c869e121255b07b8d207b423c5d43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7b2ad064d57f4415a8efd08535176224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef13ded48c1499d650c5fdd6cf3c305225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409926a88b649c8741486e68693dfe8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f01fc4c279246f299dfac218cedc71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc05489260b306ba77b9911cf5d55b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fdfb2ce43c998cd2c21a9b61216ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f20f521edcd38281d9b3b1c9716e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f541835046942d50f4c6c1a385f1c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e570c8c78d1ac0c64a93f0c99aba575232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac70c1508b362d35312d9c6d317cd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee247fe3934a45a1d6bdb038ab791c2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effd713fbbcd8928b2b78588ec9d8b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1ff0ecabc7d219382c0025e2a71c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62944851c05b10214654e4d14d8dfdf7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0c8c7453a024caea9f40f206fb1c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4fbe5c40bf054ff30b6fe00ed5392239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3e70f09f6933bdaa6644e6af20ab6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235abec996563ff2d47d8d884bc1ea7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587f3b3e2363f365d0878016c97bdc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992070b87e95723bb0ac7855875cbfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c8e7da8521439f67a9bc51c70d3b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be834acd455e9c3b0fa73682b09e783245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14568f09503e34a55b5b7d8553ef2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ec89316cf83c1d8fd941dedf6698d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bc3b597da971f34e33f1606fcbae9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b05f987d6e29abfb8efd72b42916e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89512c019022a8c747f737b70d3cc03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b6365181b003be8c88a63759f634f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9bf26920751e4860e0ca20231dd49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddf787ff8d68478780d8a95b9a50a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619a27bc42ab721de82333266e96bb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c203cf8899d5cf4a7120be9712a074255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db9548871277d748a3cad9e97826fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276293f42445d8fdb0418a922ca75b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00978c976ab12d58fb462f73af125ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd53a4d9061cbcbe91fac823c7b8606259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c568ec15c35035ace850e7a03fb3622260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc7c0c9a0460d918acca1241dee7d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002eeecf52b098803f476ef4b640e11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaaf1a1d20564d1df45c8723b48eda263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ca7188b7b0106d1745a073500d691264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9173cfa45ce8c654939fd264169d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e0f4b59a9ee1c672fc271c77abe48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16a6de5e0143260d64ce6723888656267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac7bf355315a34a26feb1b23474ec1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22d7fe8ed8e226ca49e8e3c026c00f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32547334cd489f2e1cf7aad01b1c96b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83509756c364ffafabb5753d1b596611271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781c79b4dd9a8c0873f80d1c072d867272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed485d67a7a5f44e2801ea5a009085b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458981b87237982eabe36fe447cbd6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed114e04c1f9a5103503fb45a9497ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38c1ce2b191ccbdebe93a5e3938c58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06250d15954a6bbced88256a44ba6b14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf32d7cca35d4fd5e87483b72d4828278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a082e6d42bc22e5c01682b145957036279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f67668209babe5674057513036c7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ae91864f7423c0f4d9b752c4cbb6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c6847b380012593c2cda06f44eb39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c28904ca288f8b010fb9769377dcb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bfd5a4f665e65e8658d15819504af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a9057c624a24706e15764bb1976f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591649837c210a785f7cace71861ca2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2b161daff40c71abb00154d32867d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f974560f301b3fe553b7da6edb23f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c7b068fdcd167bd117cfc0246d0ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1222e3252f08055c59c9e85676cf2f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f367b95d3afa7a367e10ee0ab0571b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e1d6b577d7eeb265f0eecbbbdfc12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae79145d44f56c8cdb7360ed277ddbb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741c6781f03541409da3953e7dccf89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de758e82333b18948f3a506100f8174295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618724fbb9930bb47f0c01e91acca00d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db13fde26681bbc7032d1b13c09b96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f453604df734ae99df3d8cc9f9feb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f0d447c027aa9a75f11db6b57df97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b971eff6951873e86bccc7140cc28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c4d33da358cbd20691299608fd475301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cb2ea14b777a0f2ba1c6a4e2158ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b5f09c39f30e5602890dffcde9ec5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719c5fa4bdb73274dd985c6bb2b8f0f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3402ca25272d7a35b3bf0e0ae06df0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3eb89afde9d018ec925f2c413cb43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20035b778f2a183b4aab033ed6a7822307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b68ec2f510da7621b3137b0f2ce19a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9a11c50764be16e7429078cadef74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea1936e7828132ff2cac3be2e3c78c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b217f9ceedf50c3b1b33f4a6b3d902d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb7ce32d59d037eea479245eaef485312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02c2fb9a3b5e93acbd2dde9201c8ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d93408413071d06045805a24984734314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0a8da50cf1c26d80e312d03b0a0c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff814c26725a7f74bf6d86092e4691ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ed00e1c9cc9173f362b55e628a0b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c05df1c56fd0160ae99cdb61dea72e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f19b0967b2a306943ebeff7ddefcb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910e6baed0596ca49d400c28719827a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efad44a3f994a7fc02ff4dbeb2574d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89aa57e5e92fb116dbc217c1149e95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32122ff535bf93d3ad86f28b5b1c4e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c38a00d0f719386a892401bf0887a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeefc1a852798e472411d9a15b9aab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741027bd0e64945df0ec97bf075c66b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89ad7c3ab027a60ee0f69a177150c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b3f32a3c9f8efb97faa08237b2e4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c197fe506c303a96e6f5bf0605920d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a97617eb53b4e3d95a5fbe2114ce6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff826cac7beb20c50bf78b6afc3666331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e659c64e2847542bb15537211a6663332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e1a67f067bf9c68c263b69a792dee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df31387a211e1f80bd0d2342262cf5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c24ec563b80fd5bb20b83647ffaff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4c0e5fbf71ce856eea29ad1700370336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28a3a3c53e3eb43043eeeeb7a73fed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047292f05f977f159db1a747bbcfeee4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189274fbf2e1c43c9e794b61e48d12e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759e3121f953b175dd4289bc548119c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b3b44be7b61e1b694306c70c1dedf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe5af47a05c9f275961bdfb6202177342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90477f27d1fc0f6e8927f3d519f13a39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d021a084ab80fd9ca0e227bb7215f55344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c682eae8e4719ebc90f881fba2343345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb666c8a13fa7f413af580a87eeb31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a02ab11aa81d2f0765c557916eebab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204792a2cba2061ac65b63ec3a2c9577348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f760b38df4ea5a619afa70a37e9f87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd6ad80aed0ac06f1edf6c900112b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1fd63c7cb4f3d0dc84a74c03cbb29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e0d6d3e7f9ca0a924e0cd04db3bd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d518aab4c642a830747136a8c2f1d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f81a1a4d4fb9bdbeb2e649ef1a8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a58b793e0e34b03cf605e19e3ae6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e31281b23b63127e52bffd3b72f9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060d9e0bb096847ddfe2a6d34ba358a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d248233d339423748e78d124d1e40d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e278c5c8b0741bec78f2a85ea05b3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa01dc15a09f4d3202512cbeb7f5ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278bc0af3ed6f4e1b9fb85451934017361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ebfb56843cec4ea90dbdd76451fb2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92d951d056324da848a51b2e861759363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418749170aa53a7400f3b1f2c522eb2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa1bd5dd8e392723453e2cd5a66559365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3da26ece4dcbc244faa50832f67131366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bc8e5036e9452f7b60fa8e1060f82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268d5605e377e1f612c46e7a8b93f12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c9dfaeb5f8d74b313463d046fbf79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033bb6b245a002b609925fe0e2a8110370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a21ac0077a59b25ea2a8230169698371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeb3bef75d1f62e03848c00fbe0cd3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992b00e057510d762391261551336a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4828b47d17a4a04506be8f42406b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df613462a5bd33f0fd379c48e3092e7b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf501511a4577a57b5646a268634599376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cfca6f7a9148ed597edce4786dbca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec1a97797c354ce385c7fe5214fc14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75436cc53b2554be17729bf61472ee77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5ab18e5fd1bea3ac039d605197f83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46060c98416b01506ef4289cb25b68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656341ca4411d2f21830ebafc34a75f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fe35d0b2ad24c1faf34f7162e71f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635317e85bcd0d469edeed44e6b85c59384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d465892638bc32b6ddf9287a662c16385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0678647592680ae34e343fee269cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c8eb4af71aa71e3aba903daac92e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753a159d47e7c0292ae04161f0a9ec6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0ccab5696354ee9c96fbf106aabc3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744954d402f69efffe9222b4746e4c6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b7b386a29eb437a3ae491f19ed38b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eac2e1faaf4972f0c0bf24da8bd05d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0c26699e086230c933bfb233fd69c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34244c2409a0eb4c16e84d44b8b775394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd14d0df0aefee5c39a58cdbcb88d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dc9d65e2516ffbe700b11dc1bbd27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc8865aa3cc20cf0958c9d2729f9b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c912f01ee8cc07bc5634fcdb708f955398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c565e1114c30992dd36b37e395b88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07c171aaaf700278992f14c17386cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fff3b6afa66fa44d9a6437d9ddcd74401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb9b41e740572de3f90bb2c3f2a248402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5b45075b53747b286457db2ef1269403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dabdf08a76346c963f8bcca5e1180b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a093b93ec7322d6d8660600a54f20f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d509ad4afa968c4c7da468577db094406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19c956b6d73f60442139eff8940fa3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064ad474a39ff0d58a65ad532e594b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40532f48fe49680c9e9ef28a36bc87bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47aa9faf107aee6c41da68448f6c13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e3765d2b1783876f32385ad9fedab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf966ac43c478491644f253bf0a752412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d8a402ae7b6d2ca181ea08190f9e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff8253f25fc2305c0b4f513b41cc05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583301c35be86cec9c6c32dd1c16ee8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42201ee33d9174ea1a53a7395a57b61f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14e05c81ebeb188fe58cba5cc317e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2465e86afda9a2e90d6633ad054772418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73e038bf4d7fd9374be3ce787194f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f692c3a046c9a85488710c5946ec928420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbc54d389112dfb320ccbcee0a92a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2234024de6e2c37ad37bb98b4a8b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d53a05b0936e2c5b2743eebaa9e84423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179e0060b12878652d73922333f1bbd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c6db7290d47e1699872e087d373e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beed257fa0b83b658fe299ed221341c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de3a539433dbf25380e6158e701f81427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719091564eeab626dd3a3f048c97952428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbd818585fc31b1d7837c73b334262429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b16990ba972d4c828560d163097a63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb56b2f809aeef6f185d79776fd6f41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9e9728ec2e84bad47dddac22fd883432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7165f6da43b17014afbee2cf2bad2f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7c7e08e9291fbedf50277ba1508d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1bb7fd280b0aba88b9a3a38dc308c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21d5765279dade9128c530b672baa8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faeebc43e9df121f1444ee3440dde2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca4684024d5b89debd4bd90d75dc2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4af5cc31c3c6e12a1327e633a7d976439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ecce20352b80b0da62a11e632ceca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6261558b36739abcd77e7d7236cc7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1327f120e113a40dfecb0aa89fc07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3038859c6fed7ebfb7d16c37b9d405443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fe35065228e66f129b274e23be49b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09c6f5b1fe2afde584e6ac3fb9a73d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000db3b4ad38be238b52500fa34f9fb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744244f124339f6e63392b36686b2663447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fd8d67a25eda0089f4881288f8239448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0cba65fb8445efb1569b220c71743449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d374bc186c0ecaaa869d18e928a922d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560f0223a268a4dda1a67f943081851451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332b6c6e521917a5cc05fef61613553452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5adc06fbf6624b44f021b07267af4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a3e728f15ca3e7428f4b555ac974b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16700a6850a034e6e33cab98b7ad673c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b838d14837e4135a1f030156398060456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13033eb972f0fb758ff91876bdbeace457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fc0ee98cee445c5b7307935c78e8c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213b2e88b42deba7c94c0ddbecfa318459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b29a361cfefba7c7d5a18aa58f341a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0e89ba074a1c4e599ba904ca73130461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08563007ad954a6ade84f46ddd6b6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71081b15e3a5ebd9ec9d7cf698cd5791463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fcd15a8ef7b9581be46a2fd6d11a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa200c2813c9dea074c82ce981a1dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c1b602a7492aabe73b114c6cf0754466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48f0311f30fe1b34d7f2c1b827b1a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdac09d3e3f76d13044a1de78e8f65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c835d6306f63162fbcc1e4d5a2b0f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cde9326d87547d873aa55662affb9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9275cb388bb228c34e4267bec12330471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2dc84302251a689a68c6c02bf26bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0bff84fd2be33ecc5ba6ca477a59d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c95236fd005d3e7d2d65d1c96b0a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d6bb202a36655cf823a720bc5b7ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02205a121ff2b1cf6533f6a6e630b170476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd06d6f1702295e269547a86a7b755477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55da32b559951816168f440317799a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331a4936a10f4281acfb0818febd75a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be40274f5483a47d4f3cbb30d76e3f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69febf2b83d5f50c48907ebbf70bc1d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d7e523c026a7b15226ac536cc42de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51190b1c43ebcb24516c8b346fa070483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df51835efe0efe03a8a19f94c394cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdc30f8938bba4c391ac6a661d9159485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339c70cc879d1d57fff99493c8e3669486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7667a74a5c2f1b9a8f02e1d17d55e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df1790a8e6fe2f4cc96586d42e6e37488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a44a1f643166b6a3d969d7516fb1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff83feddf8672d798147f40eb376ebf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49c0cce4b36ad1e1cd92e0a9541554491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b18624b3021caf4e47685a0d9f678a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee87258b703af1a3346bf009d1ee59493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f51cdbf350b6339597d5ac09e9d2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc984bf244f757f12a38e1a961fa45a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f76f7395b3c817af2938734177943f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c27c622806174db3de5d60a0d6ebc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fb5ac00dcc68b848352481dc39c60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade2b3bae67f0e16432b0d884b3b43a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297bd9ae07b093cccb9035c8d620f71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edd867a81c8680690ce6e16511b66e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1cc9954f719fd6a24383d77f07850502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703356debebfd8b695a3e65958173f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82253313d9993a81185b87e5511622504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eebda31793ad2cac652de87623f173505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bc39f29a5f18616516aceecf92bac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7355c3ebd48f19b72fb1f51742568507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70d8b6083c6dc4fd074bff4da0e5df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9cc0aad08c0bd7d83069fc295f247509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d99a3572adc278684dbc00cdbd0b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddec2503512ffabf6f0df33e3e3017511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc16ebbd983d182644bbc36efddb9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48631ffdb97dcd2a405633e0f2db8e6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33372e50688ba1626a6bb27a8c45a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382c02014d1216746243a88383751c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c37dffa092319ceb41acda0e824fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ee4b23dfa19f04710d6587baa4e26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad144a958ba602b44079d210c7d586518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8382b16a2453c6dcbd071c5ecf4aafe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5df76dbd1c782af7963ff9df53cce3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb14d594d54d2e16e4ae9fbd42e787521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f8278d9e72ad2e1c37f1e47c74d2f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf81aa91a3e9812b5c2691507b4ae6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b385544cbbd1091b38212eef1949579524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97853fe04266567823d6569720c714b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4a149728d7ea0ba62fcbe3b59dc2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782f29ee0d91d9d08fcd9e012ef8af0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56585be81e86082c233e8a4b01c2dc0f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076c3c6bcaed75e629e3a81af2d6dbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8e91e1ffa58ce6b2a0d59733a95f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5a41285b9e742482f408673a8c5f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109f83d06877cbe475c29e864610346532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff74dd8c0187173e4809440b1b2f9f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b3edcc51fa883c1f2365c83b83bdb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfbc6dcfa6ba4072814ce59700bcca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b721b97c6fa689a3194d7806b322c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33ab1e2d943ea8405b5c8f9fdae4f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97d50c23b53b92442882330ffe9c0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38d85341463ff45cead30c490490f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fddea8b51601c6e8eec278774494a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff133a52083d5f465aa9f9bcf240a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cf8c670a2a7b2eed931a7c5edd9a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf408488b1a472a868ea0cb80a716d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d860a12664f84bf0a03143c0171601544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42874bd4fc7a5ff1de7259920343958f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67990fdf9afe2af6e61e1a2fa3cb5b81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73561c5fb0a0a38fa65ff32816f604da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884c510d2b6ee75e641fd4dc4895056548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57604de285158c1d3dd3293fcebfdf4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7008d8dc4d3530462752febe1ca7f41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444094a0eff683fd2fb5e08b4f2af38a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1577d6d30a9ff2944ca0e2b7b39be2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee0bba44faa9c3d5e3889141ff68c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e048f99020496c711554473252037554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7ffcd83f3420cc1632b8e099e736d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a90e17ce58e182958d27b21cc0b17e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07530a48e358d6f166fd94a89fb11a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b71c1dc6d9058a0f8279594672cfee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d21aa58476ce1c0b9e2c85bb1b8d3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a391cd137133cd962124fbf25683a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d83afd7e9310d76cfdecebfb77bae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe281a62f3660a30c1d4c18ebd8e31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6074d18b00105556dd0d15315d8bcbb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2092e88451b0aa88e1e1935a996ebab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7a0372c8d34f9f31a608555fdd1fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc721fb6836d55b10d67fc8db4fbf2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6fabbb02b9a12dcf57b4bc5898c62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4336432db70ac52197235921ad3b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0479172290e3679282bbeade05aabd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeb6f10b379893a0069615cc606757570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a87c8bf5c0c9ac6eb2157b67645e44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65694daf1dd75c675f3c8d97dab3e09572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188d9f2f98e050fb758f6600c455e9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034633fa23cda485ae5afdf43e76be8e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bca79eb21c7e48dc36a3f63c2011b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef342e0b19e537505e95886c1ee47cfa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a20399cc6f3adc2f4d33694c170af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4d4462c3dd2758c22459229183ad7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6804305579f9c7724eaf943a2d87e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58dcf5acf40d942d269f121808465b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e40e23622edf21dd33e081b373858581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b9b98e50a5774a1deb378bd35c247582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4e9e98d532d8ddbbbbf6ccb1de853583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b4848682e712d743e0ad33d319fe0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870e5a284ccf29c7f5585bd811ed0a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244550e771a5ad199016389ba6762620586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfc37510bb44249ff099ca1996027e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9dbe46d994e47643d173d8e2c32cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3db1f24f4130c0fd941b17c62ec1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552ab86df1a4140c7488924c6cf7b08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9156071bf9cd4802e0987c8abd00fae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2914b187c8a89bc2db1f78c840c3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba13cb0626b624541ce27e7642a7c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cf8db2cc5eedade8ab7ab29df83a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50145f8c42891ca32334990e01a4e9bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119b7bf58e5803cf6f7d7e4a96a83b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6e44de03cdab955c1cd9617434cd2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f7a756660f839a1e0d30629f18b11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb977e801e3f7220342978bdd27debc7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b8a8494e56b4d6aee10326ce963e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f236f5baa0811f1c842cb7035fc3d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5f25377d5dc755495d00bd6c668b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66aa2de6f9a8e1e1ae9049188edcaf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758ee8ac63936e53477d5d9e044218c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1bf097651b7726f6bb4fcccc7e02d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf707fc59949d0ebee3b45174da552a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbac7ebdf89668ece75c9810c3863e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1b1e8642cf19f0092c1d9e9c7f6ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd53af8bfe11b936f434adcb127d147609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11791012cdbc31892935cdc6f133261610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f5a67bf8a1c926579748710d73d58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d451beac60704b0a8caeae3c084ff8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e7dd992063a2cb10ab4eb64b0cf08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc25224023d7cd7eca47b9bc65b2ebc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e8081b8fbcede8ead9656831b51a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4529cabe66f288e79d7ceb38c9d40b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146f893365b1607415aec52e3bec103617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bc3a10e9c306de1c2ff13cbff1f7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d90a8ae2174e66c6d9c3ead8dddbc9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb024a9d92b25d5d769a22c8c1bab9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6d96e3e1a6c1e2bca206423d72373621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39381cf5c15d52c3c1fc2a96b17a3cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c446626bea8fe93ddecd8bed1a5f1f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efd93c5e2383b04116d47ffaff9776624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36359ae1dc4c4a0d825ca21d3d32ce0b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1e83d24673f2df2cddd6d1abf507c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29c24fe02187b0d9b03f101d54081a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfb95858805977ae8afff5dc63cc2a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c8563887265b17bbe27a4cf4c6827629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d24bc96ab8561781ea7a491120d65630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f27436d49264b78440432cd1ae472a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d247141a2eb4964a41a6382c83df162632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb405a69962079d1d32fb733fbff2e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1f563aa7c5130ee44476173d85cf2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd46428917c44d4c8cd313eae17d48635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121a09d33a10debf3089026073febe6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e944229d22d5d561355c6d16973f672637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76f16000bedba8c803b8508257a236638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af5f068222a991a7d1eabd3dccf88e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59bfb46a9e1c1e36720f24a18d897a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198da6efb1df15c78c0b025160ab0b26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71987a43b77bfb60f19314c31eb2dd24642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b30805132ac7618079dbe1352e3cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcaaa29744fe9827f7157440987d80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31613c3a00d01f1820500a317db2717645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be03c864e58a2ff4f241afd860aaaa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e669f8d47d6e28095680711b3f630647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37076ac92a55e4a210509e3e625511648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967447a0564df0649f954eeebd066063649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e390fd2e4d9296ec811ae75c6f4d2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ab2f642b7b777140c82517f09e5b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313520d492f1c3e719771b2b69df507652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8b99797009f73d85de5654fac7ab7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aede461cf7b5fe78c27f3b74b3db1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205386ac7282a904735e9b5f03d12ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdce1a8285e5a8a7b1c1c78144aa6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78132592b2ede1d0473832bf3362f062657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acbc0026cf25e7c62adfaf0070ed77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81504959201820fe227ab5e82488a116659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffeb0ce308570fe0aca76a4eabdb4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18128f7ac370874f08e5985a79f97f01661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1446d4996b0c4238e4438aa8a1f37e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b9dbb4127013652f1305eafc006e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dc8c63bd3ec5bb9bc9b8fbfa71bb4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80864a4416f630e42dc9d913e014bf29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d07f932d1d810577740637ce81c5d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11ec1a2c8ddc4c71f3aeb0bd18327d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd158da8f594e3f2507ff249872d26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f218110f6b151788717f0524e11453c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6a3ff81ae44aefa057ecab2f3a252670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8098557bb5a7e478c8f9ddf726da4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bfee807f6bbd9d0a47356f1412482672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36254e48f7ab107444ae5e36da350ef4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934fa88622b7c61684c7953efb40e74674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2e26f4e91c62d05bdb3869e2537b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77481fcadea610da134c9ca118ddd769676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bda26cd24a2709d311070c78b78170677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05534e7ece93bba9af0f1f8643e0f76e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f6019c60473494ba8929405b0808f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444eeed1086c5b4fa5c6c9a022ac5c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6ddd0240bc50c1f37f27d82364eca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570d4152e3c023df39fa4c29d73f299682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da31cddaf7b1da430d15ee80826572683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a13afbcb6e9e65ab750846816b8eed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a8f2acd15ec06021f556cda87b1c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16878f6ed54328d045ca62929c5a2f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba5973f6d083e9c70618098e98fd55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d415967ef6d9c8fd4ce6edb1e61688688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a13abd58c165c85c7b903e183be84689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bd5d3a193ea8fd35a5a90dba9f59e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223263e6e7e31a41c4c58e541f2b15cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393b7a79a0ad7b921fa4e93db3b15cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20761131f1f83ba10906ea7a4f8b355d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccb4e71be0b4e50af9cddd996f192e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ef2dca87f0d42d2cb077e99967cef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9279244a00017b9372ba8b4f8feb65d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4ce695f9181ff31a60647e23503e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b13fa71cf94e8789e1483949dcf17698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b270f55cb0a7eb01bf456bd5cb94b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878c30529b6e5c57e688ea29bc945f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0b28333955f85151343323743ea03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d65f0fb2390cd3092889da4fc195a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7ed548f2a7691f8f8210440caa202703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36af3ba73bffd4492168e2fbf3fdad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1577198a18c0d888c576e0af159474705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f156807e829ab1cfe4eb26413aab655706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090d7a4fa64fb309a77cb87f1b55f7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69f699b09becab1a57f0ec80b1149e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1f52396270be64d136ec1e9fe0007709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db244ab85f0abf35febe3175540ef3ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de63ec1a007d365b16f9ce9d526942711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9931d4fa3e4f71ea37b7a35eebd25712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d04fbd42e531b16f63a06a9a71778f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685881de2d69a3c9df839556e11c301c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b0c73420b8f9b1887cca2475e7a94715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2898be135338066409aedb0a8eaa80716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1ef4176790cdadea02d8094ba196e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324424271b14327790ba12284f353727718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c21239b2d6b5a4f9d962820c09e1c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611669faf8a1a34bf947ee80910d948f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ebd198623cddf6d04405ccb307d74721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00610bfca754206e7f268d7faaa8388722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ed9058f478d281ac05d040e6ec551723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02a6a842cc47d996ec55cc41376eb2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce816a4a817ad7a4126ba01366ff724725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916b6cc18baa9451ef5fedce06991c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81148241518fc63de1ac2cf40c65aaa4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2103329e53c9b0e91efbd369173f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4b30c9d8e97c56bfa22f1c3351e38729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0bce8e0394217847a97114ddfe024730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964a64a6e53c4fd309d099a08dc12d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320eaa643054942e046b92c384a1bae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5894be8913ea74d71ab9199209aa852733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa482de03b03a51b1cdd17f4aed0319b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9c9efd0ab4e01398169da0d95cc05735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f696ad9901f9e58caa46bfd463d3c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cd76d2360d99bd4d84453bc0a28aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853bcb12b38a52a0de2109eeaf9aa96738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82090b5e150ab8a37767c088e70cfd82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42c343c6f4fa14d810a551e26cdc11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a738bff1536ab3424e9b6b3f744b414741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9dbe49f2bae4bdf70192e3ca88e79742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adf0060e414130797ee4fa1d94048f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea8a12288361049973bf23648ff528744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e103e461512930d25f4b607230af5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdceb63868209a228a38a4dba4aadb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b05240d2c38121c805f3dc80c04e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdec658afdda2e05119a5fbc11a90f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17019f4042a3c291e0dc6dff0d429d49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1ddaa147656608404395036ec6222750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b4ebccb8b3800d4149e6039e524fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1624cd98ec12c3b7fb72b9305ad058752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7896e1429f0775df38b73f95189fc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4f94186410157f2b2055eb207fd53754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2855e1aa2551e34937597b1b24e0b11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15e9f8a7b34f773366b974d2ef3cda756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e0ad19699a825c52c17ac0947d655757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9af16eeb3c2815aadacc414902707758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e4060a92f43b85e431318b65d4ae9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c473988d435022f27acbe519358da7f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f67fe862a61c37ed490bcc4853e3ec761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd21bd36b993e340c71f22777e3028f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d4aea496896ea6f8079e2a1b7c921763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf6ed7c1a2d8c5c6ecb93768b29f2d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43c25bddc943bd597a918cc733a1cd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72840ef46143e8afcea01ab7cff09e07766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a23d2623edf6712ba4ea35026eabe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2e7d9c1b3df3e65a627fc4ef61b3e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29781a3a15c3df30bdc130c6dba9a32769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdfe13abfaba00b3871db6c6662de2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c184f5f186fe05c57a4d4681a35bed771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3749c68a8294a63d60c6d83d8a777772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744012eabe72805804b23f239dad9de773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac980fa801eb84d1d544b2ea3ed30c3a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bf348b506b5ac24b26da7ab118ca8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e040d3d234f8be6fc23dc46342fa28d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8832cf64e5bbf2161404687e935a76777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26e5077cbf310c21eef0aeb68246a2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bf18b166e9090ccdc9a294c175ea0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eda2fb06cc49e88be2b21fa9c9ace5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3469c106ba9e10136206a238e37bb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e808087f6b302b29b84533c1671593782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99335a05b40b13b6673d6b30e7e9fe783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff86815cecb7d51e5e91930d9b62d19784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af874686946a24738cdba45bfe0c7c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05811a9f40932a4591c14a8dcbad52786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9fbf02a81078327cccf06dd5e112d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ba4eb960ff205d387afa42ea01f40788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af01df3680a2f0218e3cb1152c0ffcc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e28773a72c015f95a8f748da0808a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d2a15a8d77a36e87052a735a2b2a7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ba0f8f246844f498702fd450d6ca0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23c3156a26c9413e016c3f04e88e63793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b05df2987b16f87c8c1e1f208c5a5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9b8fb2560729ec77cc14df0944565795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e4e377343d57e910a82da8703ec3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a735c603930dd5a87f066ba284f49797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bccb8daf2bedbd12beb92f8140e11798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898fdab3954a7af0607153a658f77e8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98969dcbea6c99e6ed76fbc86b09d8f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881c83c67b2f553307b1afef581f9f0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cae33afeab37a6ffb23fbc58aebb24802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d20a17284da84a55db7c6af3c9649b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc551c3a13fcf91bac9bbf0a01ff045804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd94322d667b28cfc04ae044f328630805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290254b3e2ac57264f232cea6ad676f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56138bacd31f4f67cdea9abb6a4f8532807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea9ed5de6078d6c36d10826b2fafb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff259b1b7e3b509224f6e33093236dc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203af9e2c809c90b1d7c3478fc614b70810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd1ade1910dc9a0792a514fd5ab194811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84362e4913bf4f1e1132aa3a43f9dfd0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c04d3c7c34df8ca1c806f9a87aebb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f0ec39301563ee35efe65a640ab4f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aa68b61b02b7d35950e10bd25ba38815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6815e1332d70e00fc823785403fca3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a217507d8b346c35cc0ab5bdd9f121817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049b08be4d89f222c537fae1a7bf030818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a291aa2c077629478d168425ec0cf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb679397258e10783af96b5969ba1e1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89904a599652821eaf9891c11bb2c1821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>