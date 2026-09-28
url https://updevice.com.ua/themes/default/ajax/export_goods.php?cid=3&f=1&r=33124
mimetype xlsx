--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e808311713c95c89439f412a02ff6ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7358140887d9354b5da4fbaa968a222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac87f3f85a05edc8eae4ad2780a3aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c00d581cec9b68441e8c359f359b704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a870087dbd34a1048f5e5e14c97ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35865e5cd5490da9462ceb6d456c0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007552de424b05b2b3d724e28b2f3deb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902ba98f82174b48ef027f5c683e3518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e33160607dc4d157f1b888af9fddb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb7783ff9a6c22751b7e2c6331d8e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6aa97da445503e40c16263970452611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a598e8f8335f2f723826a1e15ff97412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde31d555738eabff00223e47f4e81613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f617f6beaf0a935bf577740e4093b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226f9ca46e86ca1d13d81e22551df6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66005dd5f9cface465211c388cfb3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b6054c287d441471ad09064a3a94b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff74ef8106bc4feddbe2470096e43c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f78d326b440c49df71af4455c1fee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522d8c561c6b8d7d1e968e035eb364d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657e4e5c158c80ca13336403e057f1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54353badafbdfd08a2f191db6f0b07a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5ad27dcc02926d1e63b2db0d1640b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d0e3f4533215914445ac7b6226d7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0818f8dc44ef176dbc84304ea9113125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a476eeb495bc211e4bc40015d23b9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbd68ecc261ee3b47433d92adbcf1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55e1397502568513e76cfe578c435728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e06114f3f30300506b2bf8b69e76129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfed110060874358838daf940d8baa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03405062ef7b0410ce283387d8c40df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c0eaeb332ccb7eb920cee3e78cae632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992a72e6a8e80730883de09508cda7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a2b09ec383c268bdc5ba8f3c9474d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620f85b99422e7c8c65bd26254503d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3e4d0f6ced7e717153093333287d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00028d7127037294cb2003bb35884afd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b98fb2a1bd56a4224c694fa795269938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d47b95ec30b96137716831303e64139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9018ada73b570baa0bc0531d0a40340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b7bbbe74c60d5e142ef1bd02b024041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e7bb42a4cf45a8a02a41071e41c2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c55f9e0027c427a8cedf53517221243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8ee2ce2c67758e22749bd4298fe5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d623522e7f18e997f119992d48a35f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bbfa577aa26e8b8672e61700d3aad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552178cd840cdb370051c61e0d8a397447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0810377374114c0f7b64852f6cf5d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb092b8a1877fbba49555f2c5d4e27c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd774783cfa20a8fef5185ce363da0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de26fd9365daca52ccf2ef46bf8f2b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc6aba3d2e71d261e6c944b4a8f26c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616955da3588414d69ba6da825907ac853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cebd1355e677fced90f0a7f2f7d2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c4a6860aaebb214212150cd1654ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435621e09000f1c897b802658ca5838356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708453e28f2879bdbc5d9240b453da957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32a42dcde8b2603098a894a2df1bdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe90bc692cb1a7ec2358c77dc4f8e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eead1b0e5ac351f748326568a1f31060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194df4cdc9a848644b3e15a3eec894e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf4a4c62513d13f1c06e3d6ade711162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460acbb9e88802f03c302c1fc80484b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be670f530f7be4900ce83d25363eb47564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3648c680ebeb2b0dc5d3fc2e8f8b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca6cc36f5c315f8dca903888de6e1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d005fcb24404ef79da720af9af158b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4787a48268866a65586612ccf0ffd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09ca243323da4da8a56f6445f954e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71055e16b12b446435941f4cd90ad870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad2576ce2f5414464576a20cc877a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027861badf296ec0f586b031ad60f9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527223f1d1e7a10e837611a043369e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cfa4c39ff8687a50915d97747481774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6304cf89eb86d62027aeb00e017cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f4d71c88fe4ac7d5a6906a246968f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca916e1262f58d314a4d3f5c8b9ab58177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3c332b975d0898aaa63e70b1993b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478816739f42a1dd3eb8fae6e30b3d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3789f6729cd6203347ad1393a5bfecb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ea176939930f5bffaf16d471e71fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8d04e5706bdcec9521b2d07a0a27882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a5b371e0953fc54aa52f5cec8775583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd5e2078fded68a8c77ef7f3d1e85e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c329c6a2798de4fd832697f4c5f7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a1fa5e695a82149f7d9f58e2ee3dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014471cfce13f15abd600a850a4888387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af0eca1e3fd02fadd721940ef2656f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c82a9df099ed22ef441962e6ff1a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1884f2da4a50475c2f4c6ca256dfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489c5908622a422b625002109dfacbd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb82fcb7f909155faa5169522954f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894b155eba4e10ef6fb57cd5a69357c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c43821bc49aafe0df4743d88fbfea994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b792b1408ad6c47f043d0ba22bd88e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764ffa7d24b6a786d36ca74d743126b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e91bfa92931138e07ca8648ecc83e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91f63c7a639240fe570a30ccd2561598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20b1d35ef55444f13ccd526d5fb8a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec9af6d4d48fd3e1c7c31118097678100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a64110701f4c360e44d33101bd0a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bd84faf70069f09cbb08cd5bfb677102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a5ce3cdc77eb80ca334ba97ec4f26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716840eddbfbce122a8aab1b03e4951104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e8d30c04403d0fe5c21786e1e7250105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065aa3466376a23a81c2071af5bd35b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef590aee7b3435d8a1be3a6b724efe92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929652244d64792be03446efa0cdf43a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60bc039463bbe2a10f82c6639da255109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d414b11e31c6f06d49965ed19b58e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb707f1de6f087cac89878da5e7098b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7365708e62c8fd45234d28f8056af28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd6113b2569fe16908e4c8ad6f5fb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab9ceca2d4ed77fda00ee04b07c28e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1201d029dac44fad4843dd29151e901115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54404b939ed68bf1c31b6c59167ffe19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e1204a2757d64393be39157613ccf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedf747e5ccff6e82075e02468625e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafaf8fbd303c0a8842878a9665d9dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c01ffb01a1616c9cb480a66a4ed010120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfdc0893b32023a7d0400543ec055d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ea6bdffa878dbc1d7d78c700a8fcf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fb24e2636f16f081f47f8e5b77856123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d75076127849a983eecd1e21423f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d17ead87c871a2803bf9c9b30cfb30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6f82d7462c00c42b18136ace931b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d9774d3f2d5f3e8ed81677d7f4642127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5ef4065856d5c7ae5a7281c08efe2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e447214cc298bfcca2e43a5c23f89c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99533a920163749013b302b51dbba42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542edab2830f6ff31deff66d2be0e29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c8bb972cbe0a1eee9b6f65e35af17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b858fa7549a1b3d53be97e33333824133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cb8d2c832cb126d250ac7fc49d253134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b61d0fd4f1326b07c65479a4f7e0b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74088e2111d4be047cd0cbb8941d07cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9814aadac242fba184d07fa999ed0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349975bba0d321e4f447cd953082a70c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e016147dc1136dd16612d77f5d0b3fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab3d74d2dba18b84036b126314ed99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001a1d50550b66876d65dbd3970d1f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdec62842865580064fe552493c452142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2babf8dd723fe12a555507cf3a100db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683bd0de325fb9c09059dec5413aaa2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfe2593022ed29bd25a0abde3c0dc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d501f3d37b9511bd4fd4311bfcfb86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122903d862e0bdc68486771658cab648147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6c741cd123e74caa0865d29f26944148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f9a9f27e63a21d51b2d309d9eeec4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d834c74c99b38905e7fcf03f672e32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806551b596bf044aeb43c121ec43c6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9ac386ca08bb5ab1e357763ddd969152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590ebb7f9a1b8e9c5d648371a07e859153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a13cc2787e995d4b2d8407a90cd42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87a9bac5f0e6803ceee639d4a434ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fb2f071af2b7ba121c30b65ebd34f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d03aedbe433c830d104c39aba6e07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cc86690a1a41d43845f632000e13d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e595606bb9e176843ccf3697a4e43d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dfbc37ce9415098877c4dd92297d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecf1d87aa86f653a00d9c06b87c4ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfac75e7284c81e0ce408a522c0eaa3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0878ad4ca22c04d8f1af534b6894966163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ef3f01a93d510c05ca9047c65307a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a70989df275f90f9cb256eea70db68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63d9e72ca85d2a9471ac1bd8f32c0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeecec76f9a8a6028a11bd1d0a3b39e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3d01dd99a1df5ec2b23eae5c01a50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d205ff9bc1cdd4a8d50da51d737a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928b94643d65982c13dec47f784a2e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91183a78183ffd1fa6a716ea06886d37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340951735e0d9df47ddf4f3cb0a63c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142f25d49faace60a46978a3a5fd3ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9baf87930c5597894c8e54c90177f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a654fa2fd7f75a993b997fe6d1384175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35107d4d1fbef654672257c341681a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f059125176dee64bf2e93910d63bad4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513eab4f212e4478a4b76537912086c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ffff06007f5cf8916b36325edcac7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cf27386839695a877117091409a3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c90b84e976faaeaa5c56e20a8fc69a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863c9cd3782357e16fd6e7e6fcaa726182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cfb40773ce0df8257ecad7c7c87c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c87ccfdbbfb8c50d19337287f5995184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb64fdd3999789d6d4eec5a2163f69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c69d0ed9c3d0ebe3e9ace9d53f02a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e392a066e48cb56d79d954dfd04ce9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bc635c4d934d22de73352cb9bc80d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ec486081aa574dada944f49163394189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609eea7f275244cf18caa43e327cf18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887bf0d6f12012b02a1973955d4c59c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865e4b22a662410dfe210c318bb7cde192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e46e19e822cdcb5911cfd0b04d19c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b20a18c1d37b054db0de636976a452194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cc17baf92265e9349edc329475c16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804ba78da0b8373182f11193103d9da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f792eb8bc645ae31e3f5258fe95b29d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b239710a13fb68a7f440b856544a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4315459d4aa303bc1202307ddf6c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6978df58d623e490b76e11e79f0d4e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409646c45eb4e55538e489dfc05430d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e1f8a2f73900327d125ea6366693c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9608e56036be8e2d5cfa854f106ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eabe9c798e3c310305c04a479de67f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44ed80070f29b4af2d54a01b6f4f1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d380aacffa951c5b42c53ddce832254206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e1dfaa96442e8adc3eea5a3012646207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554482520a0366108c952c50542a040f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afeb8f4c4eca825218dedde65a2269209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31958bc0d9919717101e356147798ab5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d283c1e0106c251f81aec2d4acafb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46068d5a9d58339c57bfd1c2bc44996f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d806c87eb39797ea4b10c96082d26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd7351456b0e3486efc0e67d7f6a1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa00bf14de2d41feda12d32537429be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd664badd6f4bc5d6da440953c60b4a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a88200fb07a7d891c7572d8632548217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e40ec74213c8dfa9c85bbe8465358218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b370e9f96c43209409b869d09a7676219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7495b9587b4c4032d2b1e45fbea84c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1a8534042ec570567685298401f80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf5e592a3355f1f3d5c7496e3cae8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ea6536c2b4d05b08ce4ad5ed2030b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c83f9f1a1865567ceea2dabab8a662224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5242679cbf5e9f77040a827316e0dcb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c8ea25e25419d0419b58607d394d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4fe7f742fecd532e8e54c4ae2e66f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5a020fdaddd4749dee3b0e6d632d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249f5bfa711b6227c9acc5d5a3737db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f5262e4ed8fedf20c28e3ec036c16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc173fc42b39254431b8a2f3f2127d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ea5042315dd8e1d1e4906f4d3ddc0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01487ad69b076a7f0941684ea7ad16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2437a3b7aba9cf6d4eeafb97ea843234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34498925d4a626d1c8053f9ccf1a96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0474195eb66c827072bcbaabfa7d8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19e177dbce9480a6d2cf3e1094545e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf863d3eacde3e5bccb12c9d0ac5b3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8d380f36ac911a33982a0f6fffa8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c8338c1ccb971b204850364aa9254240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7384b19660a3ed5ad3b1a1eb05292a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401262ef6703a3fe568c52f62c374e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79beddfa1fdb8977973f8494db810d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabada1884a55863eafc2a3f98bef31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d94ec81dce6a81b66628a50497c2bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d8c7da4bf33adcb0c36091c81d55e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1d8ff8b49ba2c87e0a7654d88cac0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129c831aa4b08ee4cb94bc8e21db8a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57602357162282066dc2b44c5dd115249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36252905bcf92e0d502d1ddd46cfbc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fb5e05627c42884d30f69ceea367e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d041587884738b75a6209b6e206a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41562888f29a0f167ac4ee76abdb2fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a8dbd414890dd7de7099ec53ffa07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfbd85c165a8b98430c21a66b1ef84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84f0a915623415edb0f3482048e590256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bc85238c65f16c8c41e6a87ef67d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b648c196fa7c6e4d2b4e4e7ba72c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fc51ebdfcc5d8c3f4890e3916ff98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c9299db78c1f9735446d00e29f88c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb635e9ccb3965a7ff47bf21201043261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12becca2c69a302570c0f3c966bef4e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2392fa13fdaab89b5bd13321668c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d8eeb209be4fb6a4dfa295b3e4aa5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eadb5c7f8fb19334618a5bf00d018265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2d4e65db319c41cfe61d503e32965266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd91268b2b101b4b0ba7f3874b47d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe67316edee10399fd8a25e7b97bfb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f9a1999c30acbb88a52d33bb9e247269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a93075f5db191cbc51008118b7b9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42031e74bdbed4a1c540fbf6230ed5ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e47b5feb64a7843ea41414549a5da3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabb76ff16e06dca23df37ee6e3f71f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea98bb426b4d69a349325725543d85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8a5a5464a7b80fb8c7d7f302cb856275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7bba2c1b2f544ab90c9a67d193876276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7078a4971c1f8dc42b77276f95d1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f1e0a86081a37bcd020fb62093909278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8de125a518ed2e724b8275a140684279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed530d5f1703a80dfe9fbabeb52a01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44017e6e25c8148913ee969c6364405281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aab5cc6507983ec6cbd7b7f1c68145282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c85f6fd8bee4dbcd27a408b63c839283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5dae58a4f4f21acfa0262a3e539e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524f763cf2df2e696a2b2a452349f42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d3528dc0527e8eca68275c6224151286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844074d2ad3c8f8f3a0a2081950be1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924128b39290adbddf8f6ca5f7d7b6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9460d90d9b3747bcad2ee74d69cdc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b30bead6e158dfa90940391e1bff4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3184aada3686a587185e01d3c69021a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfb01f6e2848d5ccd73e6237027d6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28103c004401d1999b2ba5b99171db4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331edef2236107beebfa7b9263ac46e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2c5e743a05ec874c38b81f4e98033295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827f1fce93aebc31008a45ab7559c87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78646529bfebe080aa2fe02ca2ed002297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba4295786c3dbc7458ca7d59b9ddfb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553ce3b5e7eef3aaeb07ed5ca042082299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe271d2581d2d7967bbb96137378ca3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373f677d3da230a822c9b8b54716625301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f9addaf10250bd88c87666a72b321302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748613db1c9f28268e0f2110afe6049303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01734a915ecc9c51733cb098dc70061304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9731b3f710374418ad2ebe2861d7f93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4067ad968720932010a65610ae22cfb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb657faa396162438bcff7876dc02d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a162aeaa17a323b2202c7183dbba83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e338972fb11d1cd5cd526ef1f27145309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e646fb6b5281c1555da70bb085f4de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11fdef930eb656e12c39c4f37e08cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa28d0a72c7c833ba2f2b77e72fb69a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6de21022f36063d02f2f7a6be93d4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d749bae0419fea8889d3e82eb24b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bbb7bbb320745059cad998cd1b3ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3ac20b4e1c8e0b6e220e87f57a7cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8d64164019ca19de783fb28836d5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318555d8f2a55c23920460cb74f33c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f7f554df0245848e6b98a1dcc5faf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f28419dd64b766dbe38f37f22b3e30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f45aa00fbee09e078e12c7f937990c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8459c0a1ca4939cf84d1c4aec7ab0d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d55f18ff4b77df5adaef549101c4af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21351640861f7d0da5cd39785a811330324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076637bd0768450ed8a58028371ea71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00fe8275a3eaa69692d61f16568031326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826dd327fc94e4439098e137707e749327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c039e310c6caee4f21c9c4dcc39fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee6e7f383111e89fab02737b62e9b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d0df26a0109383176fb00e0f6334e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8adc3b8959ae95bd1fb1f4f06f7b9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaf9db8f94026e19e298ddb00c7b92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf46a3db2064fd4b50ac9be0a24be0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e43878bb138cab292778f2bb133c59334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71a1ba3a9b4ce8729b0fcc60c9a3d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c71e76b6148cce0ede02530ad65c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17979777734ca65f4b21d97b0b16e5e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e23e31c69567c4544cd211b75e047338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64964b19f950aca2646b9029458f974e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b9dc7edc17eb80552b7e244f8f75a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16076231ebb7b8f382bdcd544c5834bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68758c66149f504f41e72895e0ae7e88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2df89acb1c80884175c195cef8181343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798e39952936fa9f29172199eaab56d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9d3500f6860625bf8c120ea5251c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224506d868424506815cb28a2c73e4a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a60bbbf04c1b117dbbf15675075d17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe887df8d74e7709c2e4e94d6f68b3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a54625568ca44f425a1e85f8ede1e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513b8807a4ecdfeef081a1a544b8b0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df834e537578befb87f37b88f718e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b054e55b137f5b5c7ad6cfc2453c40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8755b72f9d3916359b2941569c6f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9cc07a8fb4f5dd81fe71bacb136af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539982e3d1bb55a706bfbe2f8c4e9c0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701fabb0edb9681017012ef1e2d32ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb828709f86a57b587fb484d2777a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11d73213911fba88d17914961558d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cfdb6cad73dd2f1276d2baab22c31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af44fcaf21ed94f0c6772c2b370fef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f26921bc0ae1ffeb74e5b85ee3845361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7056789693fdb4806a97ca8adcb60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43729bdc513ae9fad8faab4a6c554c83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b2a3b5b7f1c02d72db5b328c8b98e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeddf6b68871849248bcd01ec0c1f64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dfb56ee914e4e6caf32122b705380366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce65411f11a7c70cf4175560eb9136367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f767b8e84302d2d1b172643bb606f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2dad2dd40f00de9bd549c66bfe8b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e599fdfa1773d4e05b22effd29edbcc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1b851fc20da65a4f6e85c26aab4b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e807cd51785e69988704972883fafc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364d8ae32299aeb407b12a2d3617428373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75a0af3f648ed353499042bc1baca1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a37223ed359488ebb885a64bfa96c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e1a074a2377a0fd9a8addb489c6be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4134f94227dc53dc2e3c5a2b7c535d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40be399cc1b18fe6e380888ff3a276f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfdcb21d697391a420037f4dc5b309379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9632d4b1fdb34705fc8c3e35b43ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af471af7a41ea7070d09db5579ea94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d69f47b18cadcba9f576d62be79c13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b89724b36127a0bb77bf8323d99585383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38dbfae68f5c95f7e3289525c43ddb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995f2e05e8d3c9829505fa944521b9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053281e0b03c6eebf89f0c066bb479d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e0eab05f04888df724ccbd0c21459387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8f6ca0f33a9c41ef9f3b62da0a53f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec9058250fa3c3a99d0bc6e4ccdcb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ee0d81f60af6cda870fcc1a010e27390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4060cd476f67c355d99856452d81ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9d034ae237f534ff1bb0c9bad5d7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6853d019eb37091b35ae9cef3f2902a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49508a190d877b1393f53547c7f779f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08972b910d0f1e3c44a0fa130d3dd8cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f4b19928f44c2224015e6aa76f55b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05462e395a626bc77abf81167b4288af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b1a7fe8717ff120e06e31acdf4c15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaec6cca75f3b0c8df09504d8baf828399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed6b34ca5a5b96ac24d8e0952ddfb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56822ca90783552755261717a47414401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe150f2d3025d58cd2f77e8fde9e07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c0bd5064b765136f442e3cb63236c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7a64d28b8f114124d9365a029b2b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2a3ad27b5dddb818dc284abdb4e0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb44718bab5b8d2dea48b45c0e15e54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2997f818503e7056d34f843338105a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fe6e666591ae0c6b46e3cdf48198e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7f4705130f57d82934ba0be611dce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd9aff197c94238ac10cee05108fc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d0365b6e54e16ab877413cc7fc717411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b208df8f6e26b8e85d249cf55f93116412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d2626345d0d168569dfb7af7e0161413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1a6f2028797b0e79475f7fdc7c4cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523829a2e1e946c798f34cab0a36254415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee965d9162d52503938ebdc59e1d86416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbae4c9c02ac745708beec9eff3b15d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5acba807f4c1a568b8a27754087aff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34cb8eadfbc89ca20ce22cd3714ca4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a710b00897cbba46cb8aaa0c86e57420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bb923145c8ad280a9a45dbd694df9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfee7e0ffcd164d14541e7e0b93bbf3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11b17d00df6a0d3d7c902f114c7809423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b0444d9336199710c7368f6a2a814424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2f8d5e20a7804af7afe585ecb941d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ca38d7f718e928c5f8348dc635479426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ba2a8d5e6adffb7f4ac0e36aaa75a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fe3ec646432db4e7ea6397226798d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566f16ddbb1bfbeee1b010a19498696429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbedd890cb453faa71d872cdd746d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49118c13a15b57dabac9357cfafbfa07431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b702e3f2cf222204dcdc7a687278e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8582c539d39f4af8a2e2e3a0176b01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6446d9263eb2bd16719961ce06fa8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7593457142ea0f93e7dce57ed06a86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db6accc3910c00d2870434c2a5add5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250ba323e69fc4d1b670fdeadf95cff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27806f5f663b2f9b0d9677eded227dbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647caa8d9641f0cd1859fef439680405439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00b88f5db2084af451d6f32a2141d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab357f14b66eb096613ca0013bf328c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13da4e7a477aa174aaea82bbf81ec7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735e17f0beb50575c40754f59d8bf35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1d5a3e891571ca16b346fa46e9012444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bb56cc754137800638711550322e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b75b7dec009810d09f8fa0b0ff79e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90f536ba703886953055412ab6a6d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74accd2745015854841132224c2b0d85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5210c9a516bf29610e61822bbeef1f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fb83fb8db2294aefdc2f31061dfda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee7fe04ead6751ac2fbb4a95b9e801451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fd93d9ba22fa4b641aea228c17a06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bb08d9ce5912ca66359c5ec7ff0c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868380d0f50a8ee17bae2caff941ceba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba4a381c9eb76c16484cee60ae3549455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131560faff3c33a5748cc2ef9fd0852456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5e646896d7ea673cb6a32f7213b63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e79653469111ef999a3d93a29b9093458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ef4bfc08aa2a0798c1c1e40ec9d22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984823fe6b009e12c0b8a009c24bc76460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4b5feae5d4062328a9ad18e234ede461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52731880ccac289d79eba89b3037b5c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974e0555384fcc29451521745ab8aa2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163c3302b5d57bf4066f5d741809b4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007340bb9dbdb71d056d572f075bed81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e6fdcb9c5961d0fd0c9843cb4148c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e64c732e81d46fb8785704b4b2456f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe44c3cd6345c66c7e8730a4c5740f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bc52dd4fbd532471361393f9b6cfd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76838a2c1bdc8c97b72280eb30b5542c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1565b00c7ddd4d4525692d78d82342471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c71760e5a4bc109cc29429ea1061cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5022871f842cfca5df227bf0343675473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d15baf49f7bbd838586ebbca5d3ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a64b92b6ad2a0870103cffa11976f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ea5a2a834d47001ba31539c7570cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98571191b29df6f6af0b56b884baed68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad66aa84e231ec679e1b47a0e644fbf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb8003e718daa01a4a83bf61dc5141479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e32dffdfbb2c4172382b80ca3e0016480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22fa00726dcff0d6d8bfc530525d68481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082e900d6c5480d2a4743423f7056d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03938eca87d73e8ddf89a94823bf482483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83646a4b01dc079d318c177e804a0241484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add209f5bc99e3756862486334f5c511485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e4c21650f55739a5a32a8ed0eeb20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cb0eabe3d6b45723f53aef53bb003487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3968db2f3f84a08ed96d2c34b0579488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5e88ac4bcb35a52f8b91845038425489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bb1c9cf7c3b279847fd2ff3d1da0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a005f33350f016acc5b5cc86994d92491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e22c6ecd05227012c09e2ce92103a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ba4c1916be96188dc588b1eaf1566493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21602de2e935c75ae67fd464c3167a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e4feaa3198791f5f992239b2a8733495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8614f6f4b5c96e1925adba12a539c2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5156ab28feda707b701d6d53525bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1642b5f255c04cdb1bc9f9fdd7b77b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeac81d3dada1f593a5f2556449afa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f4b260e1a6514d68155b9239f661a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ccd94d8770e5917c635fd5b8409e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aabda6a14d17077fa9f3d78caa0315502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9712872c55563daddce62543b55b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c541a9d11ee7de653d2ee3e6ad190504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80246753e1c011ada6eef862cd44749a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464993204688bfb3bf8218450d3a506a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ffdcbf1d1efb4b2cb9cb5d99d36d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7af404bb4505efc838b0f78f1af1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97553c7d04f58a8c56bf394bc99185509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28ed9ec5f84aa6b443481e72879dc7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd47fd46720088b052c86472d70b995511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de959275ee9ce617af1ca241eccd34a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382615ff52fc95d1460bf290230e6c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161094562e8ec2f75f7bccc692df7c50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cb746841ae9d359aec5c3e5339a6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faec2438ddc70a2ffe0f0fe1e68c2a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147a3c3dd1496ee562e56dc3219d5fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b35d5ad034c65e8ee8dab19ab43942518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b529bdfe806ce844d2bb89e65aadc95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2d09fbe9287c3bda2cb2732d5736e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0880d7005af1cd78c833ccb3e62ebf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152659ccede44a4ebfaafaff2cf11180522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a9f1b6aa1c96f0344caad1e793138523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a72eb50a890f7503ff43b2e6000f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a6196a59933417443c6ad74c2144d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4ccf4865c67e7711430fd52ab29fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327068bf08ae76a79e05a317ed91819527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baa845be18b9d552223e0d38fb81c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facff39cd1da63e9104f4502064ab42c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6351d2657c9990c34a1be031da6a64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b8f91918c18b5994c04936da2eafb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eba95c19eb11ae5153e31635bfceb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3857623c5e0d878bfa96cda8228769533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3d78258cdbd119e4ec46932018ea2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe0e29ff35712184eb25c6e88b09b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0a6c5ff3296ddf007c9fc3922f5f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d5f7e05c0ef75ccf994c29fd75293537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca228e1f5c2acbfbd35fa8b8054e6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fae290a932ffc962a4822770408f54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e51108e85ec6990db0cc7e500776e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab2ced259a2651ebf105b801c4b644541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463ce0cb98594400ed9c46b6f4561bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f240eadec6da01f369c7b19b2af661543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0d2138a1356ed40fc2bed9cbcf743544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6051a62fd05f6fa478c74bf696c38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c324d1877a5be7b56f6a129e03b0e72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc69a9a93ff42412d4c085a2b73befe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482ae0dbd6b17978ac03c3346bf979f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cba4d90692a6a73b5f68146b302f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d34f802225736e63bdcfeb0858d3e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac39a52b52d52ab38ba1bbd3199e97a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d909ee0a99d29f510e18b010aa67d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53358e2c816b6eec7e253f5aa974627553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea6b0cf396591415e8e5c033e7ea0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a53e3086dde290c06935e10884621555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62467410cce975c1d3c5f028ac2e9235556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe12e49f52c4e0c1cda45953a13d46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40bc6dd2402398481298c29031e54c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfa8fb1b0c6c9ab76fca55fc5c01be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864f5c62a6a0bb026bf11022905e357560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3a2727370176d8af250b5f190369c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0e90588366d647fa242a48b6ddbaa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2806eba1f82bbe914741ad03cfbad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278d244621f842519959057d61027f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ae4eb42cb5d4f4b639217d02f0296565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f4ca086f58ad6ae270f6c61dabd19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479103bbe67f8dea9e2d36077c6a0b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5823cc2a42e9123c18e29969342d7f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7b04549a490af6a66aee5a9e00bf6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa468188c664238e85dc216a2b1fd08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f63c483eb41d3e1d4a8441ce7c31a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d78482bdb766f5f679a754eed51059572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8d579585905e03ddc06d31f224a21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682162d5a739c64572722344b92eb3c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279766cdbdc9401bce3ef4dafdec6da5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985182629148614ecee1c8dfc06267dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b1753088ed48e94179ff104720dd9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca44a24cdd87045215f05cafb326ff6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c55271bbfd4d7cd3ffa35c21a97e89579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e79e85c376454bcdd8a4cc4af002c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738bbda3ff8b80852020569458451d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68322d48ef8555c55d41422df7108ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d164c4ce416e0bb3de1a263d35212f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119646112825b1c06438d60593200209584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85660ff3d256ce68bc9b204c65cfa70e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa710d821125948695de53d35663885586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8040da72e5a5afb877e6732ae8cec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0544ca749ade3d277223134eb2182588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629c882098501a5f575ad48330622c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fca50243f3731dbe51666555e6fc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72effe6a8221385fa2e4f4500e620a9a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9daede7bd82fd4c1d4037fdaa4d6a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c150734dbdaf4348d75ce8499b1ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820c501bbbf6cb9c7d43d8947f5a783594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f521badc3de9449e9a26a1594b721ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea4a61cc7a59d7ec69437acd1f1141596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7d2db5979fe4e2c868e8535ff79ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184590331503570819b115329fdc5a79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dc1ee9bc1ac08aa03fd574d24eba6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae4e6b1b6e36720686b7f5f70f654d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693b2dc007507d5ff4e9e7e5661405c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864530114009003cb27dce49725acd2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e14004c0c02238f65f1e3d87d82ee0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3da4943549fa4be82efe5cccf0503a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fa7721296f0b3301025abf74ee298605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98fb83fdca8965680b63e6bd8d31b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040644599b63685f0b6122b71d50ccb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e358ecd0ba0f1822b9c63363f679e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062a61c6c0f47649000d9be4260d413609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dbda70e51119bd324373614a09271610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5080713d460f850f003b9c0a7b471a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022b769ab3aa492a4a288a0b02d9e05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d531aea3ce3679aa206baadf7c55af1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525f4a2b8c225ce51c0a81406ae66c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774eca6cfcb52dfc158fe2e83df0597615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85f60c1a1d579814a6989d96f93147616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d2a1874d145c62426a3b31b8ee3d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd735a75b540c52302b231f64b6ca4ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67a7e3f26277663b5babbe336bc0b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a53ca9cf84f94e056254a4937b44e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461072f712f8ab78f961b7a6f5bf5d67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb75ecbd61105702f512754095f3f9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488cf361e6e93081e3b7243350c6c64623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dba3b541b7c0eeea12db365c351ca6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3d7042dec7bbbfc191c0a4216bb7d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a01f2d74dc1c52bd77acf47bdb3ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103747142473195b51e3b57b299f005627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6636d784ac52e60925ea551040479c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656d42b811bb69f87861ffd37020db6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b6105353a16e57dd81a48f52c9313630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734342a56298ec400990e8dcd31d771631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552884bbc1655e999119adcda6279c63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a08d33a6d57cd8f5db7791c300d99633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443d427764f5e522d0ab9f26c173dde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec455a25bfa6c378de4c120e81e76565635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766810aa02b43a679abf68de3daa6132636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786d36ff2e1b08d4bd55b93392f2564637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199aa698668efad51eee2d0b6edaa773638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bc1c998e92860f7de57c15af9d50a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb6d7acf00d0ca631d2c7223d0bf17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576a989b4dd053d9a306cb8d0e2e87a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8941edae674dbd9e6c2e195b49ddce5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edab337d150b5241f7f18b98d58aa99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a8bd86dbb9ebdaff1c70ed6beb4a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4b5e897b9f97cd74c68d8008f3fd0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71975d9d81bae00e60b56efbe8ecb3bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae214fdd4c7b0f7bb319489e633c47647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198f01c1f17cced61dedb8c683e9e80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e56ad2f168ee569fabe27dcea17397649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f444e641840f15602c7505a8547414c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01380c3737ce4d3126c4158528ca71e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beea12fa98f7726d7e5e834da4b714652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2f1ac5ba86b88ec9734252fb7ee9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195907602eae6a468f245c3161679a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71060e368bb1927592c411ec4d7d3260655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e54eb93c127a0d8f7a7d209caf90a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcee8250dac95cd3dc90b5ed597c04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df786dcb1eda33dc0da22af7b2b0daf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e820c837dbb6ba13eb8de4585deff1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b478c335ae1b4829aafc1bd0ce92a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f4e599f48671cef99e69f0e9bf411661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e21d9066645ffd9544bd80db91fa5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2081a58c79b867df014d3cd3519889663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380562b0f6e713c5e46bf0f844481909664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f8b6f129db43d8e475ea581f1b78c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293681a114c56bb4370c71494ae0096666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd7fa7673cfe4f64ed28d0221cf8cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339d6750efe139ddfba9060ec753112668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f87fa067967f3bc50b335c64050a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe53b22e897630452bf5135b6c5c793670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e0f017456ac34b8618b4011fb299f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1972d566d047d2cdda4c921b0c956672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f48d30c932f7c468fcb349b84381bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0085ac25a6af89937d98cd59473cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d0b8f492ec8adfbd389c0007b0d5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d7fbdd38e58db5cf30fde45dc98e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969a931b73b1ae6b26dffed6b7f2d05677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cf4acc87812b040a0551358118b43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abb54f7225e1b03edcfa7d8647385d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b098fa7bacbf73d29a1dbc59f5ab29680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854abebadc12cf2a9be01805095ad66681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05c458f3290989cca100336dba80ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8ec5afee0362a0845918bdf8d18a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3244644c60b73fdc2aeccdfa3da36e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e674b5fc665f39b1992cc37c7a6458d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226065159fb510adff22826d256258a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d330a1150fe356b1900668dfe7fec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec09c9950c2f596c10eece91a6c1c9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37eb8b803bc9f68c2c9770f5a1b420689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32899107f4983d438e8d33db390fc263690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51593b0844dee57b8db2c69c000d8eff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527c724e1abe5446ff6fa556621e7b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4684ac88191b25d924fc322f0cc5401693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c297f7ffc8a1600f4982a698dfbcbf7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1af74743ef0725e656f80ca6c38407695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499c56c6674b0b37ceafff78a997cca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f7e1cbe8bb76055911d2e5369153c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9181a1da927c41e0d026ba56ea3788d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec41ca89ed854c75b7a23f29bdb993699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d2158ce72fc8444be8926ea8c02cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af055c52b7315485756fe28b478f3ac3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f3567d048dab354f500c84978ad22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5fba0df9655553d258ffc6afe593e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca4e8f3eefa2ab561360947043af0a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0ac7e834e2e587993eaf5fe80cfba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0d354c1cb61e31698d9aa7394c2a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32991f3383ea712c2e26e4123bc180707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5636338ff150f20511f0bc0b5f4ab5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a7fe2cbdd3c032f86662c4abcc59b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7ae77d1d90703f886488cd7de795d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668e8801ea40be3cf1ad6110dbca62f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34113b984207d8d04b2fcb40924b31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933dbc87a87120bb6f50a02580b7952713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7006b22b9f95df74bb4d1553bf6ec7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c42a3bbd03d5e08ef748fee7b9b27715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6eac2ab3ddc1095ab265e09081ca07716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d5a22572692f906364111795baaaa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af6bb57ec7d0913bdf8bd01f40e2ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec5769eab0b54fbae753d47472e96a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a3ec63e4bd7e014e6cbdaafde346a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ae372c04c8dff75fef966c26c3b53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348ed71806531c68b26a5643bf089fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83671d6d5766f577204a66030eefb7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1023c57785b8e634782797836947a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b599d54e2a5134c76a65a425a1fe0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0de38bfd7b1952fe81aa4fb4a72114726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111aae36c2b6fd5f5a8d5cac129a5c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc26bdaf407d9573f6f63247d0e487728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b584fd2253daf5c43a37bee92464f31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956583025d868bd9f7490eda8dea28f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89c08a1a8ba95f5342fe2c1a7f96ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbdb60b62a8becf619c1c97e6f7f48732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42310ec39f4aaafff4143afb20f90f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54410affea28bb5a00cb4292e5f6f7c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a077b834c4bd40f25ced1305dace53f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cf4e259f7f8a4945380f061daa1dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac357b5887d98038d7c068fb7ddc35737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230c2594a0ca26d13ed22691afe7942738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4e2d089785388018c2e651ffe0306739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d784e4d19267fbb517fe9240d60f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2f0072e295c05b4a385b28abd0492741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16cf5ad9607ef1a5eee65d6f94a316742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4c0088e82fa2f1dc9c107860e2390743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ed68934962e65e3cb85c901e84e12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c904c8e9fae10955f45da961bb385e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5010b1398587314c0ce1f81c16ae8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0036346a2c877cb8c7f309ea19f086747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30984c82f63fcb3dade4dba9c98b7c53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745388b3202057c3cad77e74fa7ec18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d40e22e6a9f6d5f0a58a99bb0eacb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463f00064a37bee354b05394293e6bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b625f446093cb87e014857c6db6bb9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc587aab9eefb0c2714969c2e00ce686753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e95e6609fd68d5d9fa233585fe3dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a84ea1d4ec5c5532ed18b89bdd9e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef42be44ae7cd681d930f89c674f2e4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7501f06140e728494647e8272f722a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce0f4c541c343b3a835deedea4beb8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3489a254926320b98e1d6bbf32270759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f58efb9b45d4eb97612be4ffe62def760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b419f461005ad3b615fb711e3e08b7a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548586aebd07cf2e44e24db02cc19ccc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e26b0912056085816f5f08fad9461b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c885789d2875395082ba825a2a4e4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782c70396393561cce87952040ec72f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5acd4f313bb5c1f1f45f96c8e5741c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ca82271524f57163e802bfb62c20d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369ce4422566d5d84641f22da893cac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8c988982c539999dca6b31691e75b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faaeebf5fc509c992c2d8e187503cc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c5f322f00b9edfc0e388207c62429771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240c48580b36ffe54dba55cbc2d910f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5b90a7e71787c71211bcb0c21ce27773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3a3ad03d6d0aca941a37234f84478774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfa710aa99a21040a3aad77644724e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453b81bfdaed06ef8e7f04ba07a3f5e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21625ccf9b4ac475f95268050524a27b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc7029eaa8550f25451b7c6f5d980b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aac94ad48a063e5c3d91058d5c08b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575777f56447a75a4ba9538aafa42d54780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e329cf467ea50a80140d465753da968781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181055bcf75618ed8e52e72958ef7ee0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322b81f365b248ddee715158b37f89a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a65f4738498af090e25471aedc280784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ccc0ea9f20774a9c2f88936b50076785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2938141812ca50992c2a92a4d874f6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622ce593ba1467bc03938be9e7f976f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b41b6426e5422cecdcff772e66732788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444b3da3186b7fa848f5b325b19aaad789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffcbc3c74d422b4fad63cfdf1b6a13790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaa33ae956be2c3185349198fff79a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49463c840f54ed01d6d980b41268e3a2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f602b482e6f848ad7fdd5cd4750ce3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816a4b44ea8ebce242af1f67bb10c3a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb3f670b19cd85e78e8c0f56fa422d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cbcb9436154c29120c642ddf6c920796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441dd62bdb47699b60cf6974982c52c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e0cfedc958185a9d0a647c605a7c2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11ba8ca0c7159d3d69745efde5c06d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ab048fffac1ee743e3619ee0f0700800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddec37a0c76ec5cb8c52bab73ae993801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e33130432c020b6d0c0f6c2683550802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fb926cd6b1da5f045de477c077f03803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0adf0ff9c430e54e06584e91f7747804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577661a578c03c331fa68da8dcd52a95805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae6ff8ce2b8c420131478de9e3c521806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcbd848fe51bafe8e513b9da54557d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07ec3e0b62f5c4755ebb469be81f86808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915223b60262bb0dce4920cd83d26cd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092a01ec695f838f83e65b88a0568ea810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb5006915d9acd4b8684ed15013e8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2a0bedb5dc62fee6c52ba526a2d37812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80973f14347acbe68a3e8f71f225f4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6423f322337214807f03caa967de368814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbd3ae80df1df3a4a21f79315df6c0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa255ae8871f7e4b404349447251277816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fc6afa4b76706ed79b8d765021c43817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8027c06213405870af7b571a1a9ebc7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939a7b78bb2b09e63e0391efecb22dc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00e3254fe4488fbadeb7d7d143b61c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b797a16519e20d15994bb585bff7ed821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094907e2eec39ecd086a09639a62fdb01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee47769b53c1990729900fcf862f1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d966c636334ef2f488995050907763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b83b11ad7d9d48ca33184660e6c734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a610d88d40a2a17f6d57c07a12a1405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14041744b0dc3defd27aea47a869b19e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2571011febe2222b5c7d17901588e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ad2255da9b5309f7dd260cd8f0d328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c088209ee4ec777224fb4c693b82e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045aa67df11fc700a7b185107f7238a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768deb3bd45d3178a8bb2f4df3114e2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d8343c0c0541a1f66e667d623b3b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77f9ddb343bdc04f1e6cb68356394613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10439b0e1253fdf96939fcb75f08824a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3ffa14521279f24703025a644fd6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141ecc67159a8b158f7be0ec1d7285116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54588e84b4df5f14218adfd1d2168dcc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b6fb8e36e7c8853734533ab4a944518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bee19405c710fc213b9da62553ce2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8ac02cb3c7f50eebc0dd823ae94e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1de9fa078bbd31d8ae12e4c6c09e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999e561f4f3e0fdfe42448835d4c77622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053023432359ce29d8e69e3d66cb4e7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df94b665ebcab7afb6b12ca9e48da7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e9041d6700c96461b63cf3cc3ed1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637845940d41d51044211b40add9f7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa649347e317cbb3b6183263a8cac7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cbd0067e88b81189e82ae02c3d59e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6361d2b974196b0e974d6de0f982729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280821280cdd3b6a1bcf9908cbe5c2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be84976ff5f6c87c81dd8d73300ec431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984a18445185dff81c11ce34a794eaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc28f4c130d36465f1adf20600337733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282f632446d61f7a3a75731dc4a655034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a24ec78efb7efd047c7794012f5bd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84268f4d6235da219c0483d645ed9ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c630af3a8f4b0fa611b3cebfe7d09637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b86d81d4e1a8a965a4770a8640be438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da754446933d78ef5915df8043fc4baa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc77861f6a2a985ae52838ec0d2bda040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1793bf62d7b51e018eb70f50ca2c64341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9bd630d532458df3140b60fee20b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775de47ebd0e0e36cbdf57af5a09b79d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a329ffaa9366f311293d1dfbd9ef29c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017dcce1c78cb9e19d7dec05bd5a4b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9fea1f99a65764ae8ad76c1bd73e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b6e6164819f10344fbe5c8309cda847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4597ac671b4f416b6679f191dc3c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781d6ed202220de29440b2344d6cee049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c02fca9633e27c7a3dc4594f0439b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fe1f0016b5d16728166165e9d1d5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950feaac6165f19e81a882e2f93565252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daf8a7e3ad8523f6df58444aa6ce9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d093cf614277b2eddb6a4b23ed23554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee52b917db079bc2804c5fb8a43106755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580355bffa59bd2a6362d44cc8d25cf556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33508d5e5d7c5495c03a7e6efe14a27657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccac466d10742e5882b5670fa420b2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824bd371f0f94bb94d956d2739e3c7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86493f0fc79eba8e4b336fce30fcdf160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcdf773d1e292164d37240d275fd5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceb0a47d9df6c09f153a30541fbebd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46500e884ee31c1bed230964660be9bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb8a0b79cc0c1e25deeaad5689085864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d841290ca31a1791a0b1f956df7b0ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41e46517f6b6985759bc631955b41066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592285e6cf02077f233622964859b23d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c194c3410799f05109f6da0786fe868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ff1f605b0ee5d3415e8b83050748d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25c0806fb7857d4de455d8bd8413d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fc71b838d1c192db2b5a47aa9969571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4961faa5ebefc077c86eafe051216f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07c4495d2c4d8bf064de5b7abe543273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7580b68d7515c08f87e1dcb755d7de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f1ab22cf9bc147481926007da5d0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f5b9acb8efae573bfccb81096a9ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39090693356188c628c849b6beb87377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ac3068e884632a0fa477b320c94e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05356e1a2bc911fc851fce95aaa23e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77197c7db82ed3c098e41d49a77e11b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cd1032f2acb5c5f0833956a6e586181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a555bf5203d514a37b8779f746c41ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70d6fca2480b629a8eacd0d5e9d03583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa229b5f76f0639cabe864f4efb91784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761578d36d9653afbab304539543dcee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e5fcceaec7e23aac14393efca9d6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf4596d79a7e6b657cffff3864726187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e253c65389a3e6858496b2486b0d9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c071296d359f55524b091267288e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e33ac0929ec3422689a004531a019190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f4eccc37839fb2376b100e8ac059e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fefb7b0671fd7fc38abf63e4306b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925f03048b6777bd61cf9b21f394e0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f936e4754f0c7521c720a3aa8a383aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c275ca0df97ad2ba77ab52f17e92a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17b18b000ea9af9e97de6efc8eebc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26447f21688c7effc21c74124127bbc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d095a1e85c2add60c8a017d9aaeb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0869d022f5161673cb50c20fe345bab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dd1a8aaa28db2f37e8a2ece777edc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d248d17344d1ff0ae377e9e45ea6788101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2990db46e6e7dd419c3d2d50ebb3891102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075993b5ae268195882975037b6b24b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350662021f71efbd62d2a78e8aab136104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40c4a6a07f0e96d24d895f2461276a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96339133952cfb10f35780e604a3e02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028696e7ea7360025c69d6ae011f428107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868bb62d883b43899e5cd6f91aacf04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319210ddf595df326a8494b1f7c427b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65289802276c8e1c7b89ba4c30ffd6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094cfb132e37eecf87aa4dd59c4288d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fc3e59080f7059a2358dd5db27aeb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163fde2844b82bf81e4d5798bdde1ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f22381361758753b262e92ef5ef3bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05106f3153d7fda44c0a9e220316937e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f330fd2ca5da7aff7d49ee3803b8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a5f89a626b71ad87749375ec526a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfd2001664419d2569214711cac21e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfdc2caafdcc7f801c34328b173046119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93bb7f5ad41d1c8e11748b789ce89e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bdeb54a6a61860163c5ca2ac1f3da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ced3dd1fba9e3ab623c15b5b99800122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec325b701b75f866ff9d1367a481f14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35015a71ca71dc426bdf6d732c52f559124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c32364f4590622f14044090a8a8f66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcdf39032fa2d4786d83a8811ca4e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea8691ce3cfdb1233f314823fbdc86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739563c519137595a5d06d23d7c58ef6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d99e569f05e6fea9d4a58d74a61c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644663246d9f3757e20656adbfdee994130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184776908c933f7d7135a04e6de6341131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a3cae9d791ea0461660a63159de45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d821259e39093a1cd6dea2ce87b0c86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bfba6a169c01e94a1ecd0887cdb2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668ab4d8f6a39227703443249bc1ff6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87452f98afdd3b0e8dc405df0292bc9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4c724cfe0152b196e8553a6a8074b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747275b8f4e99cf222937dc559872a3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e15c90ec9a0817c89a66c8b4105f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87c73178ecc150473d5caf19f24ed0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20230820e6c3c25e48ee7bf1266d88b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd6625a576f532cc4e4b056556555d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5431a1699ff51a175c68b2557eee256143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad165ec2061e9533b99195845dd1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958a6bdd7e08b03499cf0938f08d198145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f56624ea482944e7710578eca2afd3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435c677ca108d4a6028d28e1c645958147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200f233a08103395f7833c50eb78575148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50aa4651b4ab6ea28bef359861cdd77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1765c7e37f54793374c87baa7f468150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606f755b843615fa06dcfd725c2261b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d57485def93212c49558913936fb76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f2ef2061ffa92a0b16c0e73feb1fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2691c942b01aaf641eadc4fc7dcec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e30953f88eb687eeb67cd86bc697e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bf1426592fbbd94c6c0800f662efa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2a3efaa4c1272dc5676865515d561157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e2d476edb8f2a4300862b4e9addf0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a63c667671c867d6be972663507954159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cd1b309d134af0419b28495d57b03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093821d0b4551659811ca27c75d10a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04e0dce1a875d59aaec4ddf2c9f2ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df395893ac716367df649505bab077163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28342e19b0a0f36727a5a367066dcfa3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18c224c2390b5a01d8654f9408b06c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec2a7518f13d9484d573d1ac7f53e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355248bc1a0f6d281b5afdd7cb42b87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc572854c0356644376d2b1f75255d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e735523e12891873c89b1522ef986169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb52da78109b5d66bed5f9d3e17502170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76b2330fca8de16966fe118aba5feb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb059032b453c7e519b69f33943a3d42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46da71270e596dcd9838c0ca0bad53b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36783d14e13583b7e3efdd127d276dfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11c013f4bb3d1a00d6dc4a38bd1ff5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dde9cbbb351f42374a4990e9acb33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c06bf7248d958a752347085fb7b974177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca6e1f5fd4ec8cba5857d6a4385969178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2c9c4420e8c0e6bbe80c73e3e1170179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158787a205512cccd3fb58449d8135ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c63d4db842273c4d013087a974a5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf20da9d442295126fdf1230662e28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db029ec000f24ca3ef64d696c2f478d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d841427f2c2e7aee6c3aa294acb3e83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2bdf89a2f95fe71c650333e64c3eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d74f1a11ce8cd595bdb3822d72c2a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309509e1ada860594761257e0d4ed082187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7369f83995b4dd532fa7c7f7adb78a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aae7ce21b41a4f0c8a278cd9c2596189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dfcf2d5e3fcfbab00fb321d6c0baa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c9c7cb790de7b12727803889da333191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7cfe7fd1a9b95a1f74a449b250c98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f34548f2e09a72fb8a545ee4ce70a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e6b0ad84374dfc398a50fef870432194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b614c2c9d910bc41ba43940bb777f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8af1b8680fdfcbab6fad9e10ae19cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60151413dd454b303d4f01db1e454c52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100872d31edb35d3f5e3d1d44e93d27b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394d7835c8ea50880dfdabdc1526bc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c39abf32700bfea30a380e7cbd57ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f21cf0ea192863c7065d3f821a3146201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11371a0d40b7486f7f8099d1883722db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2e80a1795c2e41e3d03297bbce3b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da9b60ecd21c23c46cb25f98ea7f8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceadd79933f735b9cce8d49044606b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29156c742294d3e8c0f0f350dbe0b6c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e388f1bde9e862ed6d93461d2b0b2a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9549e6de8467cee47093d772bfcdc4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8ff7cfc848af5f08c7ae5ffe60003209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1ff3de2e54035fff7d49d39b11176210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87ff6d1eae2362fff82f142075cdd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab83498fcff11de40752de300ec675212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9da085cc8ee88475d20855cc330565213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b176b449030c9d7a83100a2cbea1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe26331c30802e6e284dbab2c1cfd7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d86e834f8765a4c559c5192f8f636f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff37d9d2933f61c627d4b06ec6c17d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261b8c0d28091e919bc8d6c14779330218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6be7c638d7958cf4e3ef39c3b063a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0878f36f99871c3337b2ae8bbdb125d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b8ed026e8882ba3af350e084cb9e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d14189073d9c2b66b3625bee187bca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3c09c0ba80ded1cfe756241a95442223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e8aef3cda81933a98eb9c9812d2ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d813958d3db8182d5d59df0d2b6e5a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a06737bb96081f655e8fc99b3e53b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e9a19c5bc1c5e3cdb1ac72159ff60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd609a0bcb47e2e6c46db4ba1ab297228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccaf607354be0de75a88f10be98337229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca9e0f42248b0d37365b6d585d459c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e963c0b9b4744a0713d111abff9b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c50a4ac83446dd00befbf0b4742e44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625e36b85a9332b287f822dca24a98d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777ecd9ae1fb1e995682504bfb153a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e2e409dc2b0b1b7f14bdeed41094e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb0e11735586baa27d592d4e516bf9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c678ca9756091d110cb27edc65571237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945ebe026ed2d160ef870aa8f06bdba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf6767f4e93c5dc82cf257ccd15a44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2d39c82aa64bc9919318cd16df7d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c569e7409104e511c33ff1f06014d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290bfe89fe5eeb52de22974e5f4aa7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbde15f025e15cf557c695a6c5c5b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd9818a01f286fa4d37e570a686267244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b79305c6a403fc3c74b8f857e2994c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4608ae562b3e212e07ade637ed603a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac280bb645a99158fd85e1824055bc3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4db4cce0c72a2e550ac9451237353248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47e70c151215d1a182bae09a73c7be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b9810943ed46ac4f6803d3d2ef32c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02427ecba6725ec8f8d408d11e5ef8b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08814253e9ea0ecccb6821245d8efce0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769661fb632e9b86702d575c874f272253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dc8f2abed0ce4a7b4f5194d2d93d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0572d51f849b74cab447395da9e93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08c4373e2e851633610610759676d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef5322579691cb138657e2d3a748dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98c5a083f112d1ed9b23163cfba542258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de518f79d1258878e5dfa08e4d7d204b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc0ba282b42251f6a520f8da223cef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad11b16de77e4d44a6490e741babaf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd861e8afcb35da670eac8f5fd08e28c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d77c4a4dbfb2b167844230622729e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9644ff469d139859584499babbfc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc95e550c2758ee9c319cfe5bb0e89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a715787b1fcd84ed283ae500098ccb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e39def6bc3279ae0c755e6a737859267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ad68852b42769a9ca36ed6116398d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b63830e2946de45b66a437eed72502269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720541db55b4242342c7e45b55f686c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3696f622321381b36c544c4f49d127271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc001f1904ed0b2f51359a55705a531272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad77e100bafbdd1d837c5fe5ad0292d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298590c7730808c00af4efe72d7453b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3c5d1f786ee4ef07bebdf0c9c112a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2484903d4b847a9ad370ba497350ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5ce4b2d3b74b0b7b600c4ba925454277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4815f876f3308554d3cda2269d1edae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863633c16c246433a21b8181b5bd2c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dbdfdf857498ae9822ba4c8cb6c97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c917d5eb6f799668266a665a9308b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0f32fdcb8054b2d81c7130d59c4fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606bd71eb870239dbc5326582796f0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d838a2b2da0cce0c827685cd9a5f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bdbdffed38bc754b1cec369071767285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ac2fc1154845401e0706ec63336e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ce5b5b21d66c901d98a18e7ea9f9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5439d7329e7ae36336b9355ba3843288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167b3800590c5d6937a71329d64c385289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b8bbb9ed2367ddb1c899d4f3a7054290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ef2b7b363b6739de71522a6fcf2aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9491c6a7843726ad39823af2a635a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e34dc104fd3c55b764493b2d943f9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6655391aa992bca8efebd964b094f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe8a525375a92fc10115eab3ead1a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0968399786e516b708bc49c710007296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd33c7f1350a1951fbfb04e4438188297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a601938b3e57ef8c36abe1234660063298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5e7c5dd262d24d13ca78672424d48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc1092b1e5b4084f7650906a7cc367300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5b4e18f45199c7b80d832739a4241301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ebec3ef8bc1dc82929691bb49b381302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e470e5a91d777d9e09d8ca465cd8506303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6f500db00851c7b239aba4c0983d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55069fe443a5bd0e3a1b88d4f0402777305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0b7ee3b7ea7aae2436520051cf0c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04de44a545437ba8801eb0980b4a1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7d48036dd9e58b0ebe59d2aded390308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420d434ab084776373e52f0c16ead24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c219708ed71b4d4b736ca66b03987f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b89e1f43461388cceb4e0a57f5eee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e56a3d3be7293c2671d3e4a28df94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5ca5e9254b0fead0cb78fbade5b76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208bf834324b93eb8000b5a1f0a082f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9f3f200287e7b549d7dc3aa784480315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed34e8bd03ef5b6ea9e9100bcea9085316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca3e0fdd9bcb623fbd6ac3ad0bd9e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec54baa84cb5e75c103f1ab2e6b30f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa271a15619cc7fe7cb15bef6db528e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c21e1d24cfd758ab7c789a2a1a2ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ac6a3fb1c210e67046aed3fa483ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf564f4ecd87e93c982ef982711d126322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1c9cc22e058e00c66acdbdc9c6827323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82c51bc566adbb45297c6dfa8ba0c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7467c3d3b36a52e588ce17aa34196d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065c2cf19f2212caf27d47121f938c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1b9c28e40ce94f8ee01c00b089bf1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8893cbaf0cbfdf8c3fdd4975a6c31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba1cbbf67b3e7588c7e5c7b6e5f524329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e809b998f23356f8bc339450694cfe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ede83bd2a47d6d3173cab23c8b4b98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a98f81a9988cb8fe92a7b6ea68ef26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafbf93a8b4a35d688fdc1974d35fcc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf46a69d28d72c4afe1b126aa25bfb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46882c19cb78a05098cebebd2f1a7452335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78032feef0a0e1664a2f9cb097acf15c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cdd39aa6358e4d4606a4d9b107523337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f270277c246bde9c24cde36937644c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2d4ee3c09dfa50651d24d9e488639339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712f75e1ac59f0830254f2694ede4f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a133e641cd6bee39932d79fef2a62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0143bf1b17afe8782ea2c67d3be38fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112bd72cda70fdf59d8ce9da55e1120343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fbfe04c16f182b916097f2af6e45a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38d324dca225c37859f45b2f24fe93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502efb24d528d1a71a87afb821767d74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af9d66f2fab2d1643a38f275f74f8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5917c9aff1e3d158b09d508d657b69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ab287a5c68f8266bc4161e28e7759349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffd528b29713c7c31704b565698665350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ef4c45f58178af4dec8006f18b773351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f213940f1b748da19e7df3bd0b0387f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0922d3be645631c1ca78e6836ba66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a99128c997171520bc6e4efaccad03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9f1f5fdfa2317c1faff48ef21e350355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd43f64c0ab49c42be2f6e11f6cc6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc821c0e51a94554800e5b91f5e524b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbca0117a043e7882aa45deb748a8a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107c423b8ea87d794af1fa15ee79cad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f690a8a9fe89118dabe1ebabd3ef2ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75142d46e06e6dbe498a4a6b0e00ad9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8e59bb86ef43bbe184fa0c18d470c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dcc50f397b5acf238063dc0734295363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78e47dd9c63d0f970479f39646fe21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b14125ca90c5964d324d1aca691c67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e78383307d3afd763d337e8e062910366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccb648fb060e46ed7ca05d85ca3e41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0a90c5d0c854844edc4a3dfd6c79b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57d91efd2eb366ae9ca95078dfe8ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3d5af6631139ff513fc8709605bc1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a950410fad76e0ab680621991f61119371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c518c41929b6afb71e132f12ce785372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce1063c717244db78b7ae01075176c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2162cc5b0e87dabed06607680a4d425374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04acc5d80529f4c95245cb7b30ddcb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad33d7cf8d905bd7fecbae72eeeca43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745df36359d463e2b7cf88d770c6b836377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22045c8bececcc08324e198b4c2f8481378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a88acc285b3f26ffa984c800ef0359379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca312213bb4c059e63e776cd87bc28e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e24851ce26d1b0675aad047a5e56ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7f457422ddb72652531f3bd6b6b40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dec4294ef1afe9a782fa17606fdf76383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3479da8a74ea6d5ced704e1f709509384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eea5747683e50ec506bbb2eed931a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4611978455e9c2d5ab03e24628fc1be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ca99064b36f5247eca884d81f7497387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca8ead938b6decdef587ae2bf0b0e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73db590a1094bddd471feb8883e2d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f138a04d44f7c840a0e394276c4716390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4430e0961883e961199b1d86001426391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc13bb35e060da0d570ca214fe4cdf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee21f2798e9db440a295b050e0997d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e0e20e349c3d834667e411795b810394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf6a3d5475dc0796b951bcfc409f2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe5b8265f00e2ff848f737c4c02a01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648431a1420be5c1230f6764bd5b5bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70692b1032ab42dc1d54b8dfbed24a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b738a0dead911b50792919c98c9231399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30bf29f321e0c325f10222e954619c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba5e6c096c7150dd011437a9651c6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d24d229a9d5feb1bc23c6516787d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adc7c6efc7657ce0f6e40bcf2bc2f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd83503928453429eb6bb740a3a860404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dd26cd1bfe3056584adfa1865cf7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a4c1a5e4eb8e6a57ad113b7287d92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a355f6c9d1e2ebfbc532a0aaaed98a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b10c1d916db0cd2720c95b8bdab1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387424d9e2fa45284c593c9c57646ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52c3095cea0ba28c1851bd0921b513410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf77dccfb594c6976dead814375bb25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239280c67f2065ad744541bb0cd79a7a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e63f30c121c4c6cfb89835dc2ce70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252016df5ed5f576b22d431e55e2c60d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231a7e5e5b738c0e5863ff64ad02534415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480c44a61566b7732e0082e819ff25d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0a3b5e206847ecadd52c7a070f678417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1b9562411268ba16dc4aa0e2fefc9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78611e70d9e91149a40fda56cf49fa3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c96774f09f17b8a0327640046f848d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5c7ae5a223849a28d60757540713f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a01fee4afd1ff8444cb1f22b3493ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82df58e3412c5e5018557675b34a0ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ffd37d6374df66fa85279f472da6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c29aef0d8bd6c14d8a472ddc07d284425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9f03d0bdf0279e875d14245afecac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b79fb160d6660d814392b0eb2aa01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73513441c44b76fdf45cbc202f6c8935428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762e16da8a3cedf3a1ae59f85e819d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fab3866bf70a4bd08bdb0db00b038430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f501da0951eb3a0bbdc9048b154ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71be9802f59039c5dd7783ff9b6e2cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2035a1614546cd418b27a1778aac2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e1686c384d74bc862fcf15dc2e45e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafafca645b68f5d76c2f9cc34e7c94d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92be22c8697f93d7e2b264eddc9c9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe14b9ac8df49602f363a676e87f20d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5ee4f428cc2d47cca2e4b0ab214a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718239df7759b8d462b29c99b0dd960439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a56d14b403586834e1080fb876037440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69999a8055334fd6713fc50df147d737441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034dfda2a961b3e538cac463db07204442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd59777909de6f705258bd4c98c05d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517c03f922fa5a67ded20d2b91c26ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179773ec74040226cfed1cc91a6d639445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb756ad08bcfa4196a65751ae803e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b960ebcddc3b07ffc9a1e8327a377447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317af91d667b4a81987f8fd2be580447448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996729f7bcfa94c5144f94102b9f9f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d0e131d90384fbfb24c1e847d9cc5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6746d8fa7c22c171932cdd37590aa34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e19abc516a263d2f0019021fa31e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d48f18aff12958258777efc234516b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a89b7d5add630dc3bfb86875b7f3d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbf90fddb7d5cf3143506baa779f42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fb44fa9fc3c28699f58b4c1677b78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ec8794e228383436accdc669fc2e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1fe1dadc78865faca1a50fe13693b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38ac232a8255e01ab5ed850348bed3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef95f2a79ca38ba46b7309338c3a3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e8f58838cfa038ff83c5be3175a88461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b4d2ebec1c06075113fa7cc644fb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7851632dd9a4c0036f5e3b04328e3a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b53325c57c68c2990ff92bb20e814464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d22c45742b1715c78f1fd3a468a38d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ef35af8a7f2b1f020301bcdf24952466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bb587977b5376096906f9917d6dbd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738cf62e8e7354ab1e154d2c2321929468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adb3fb6022d640cff268a36f0c7e0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7a15457431ab0fd604e760046c014470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccfbac1f1b78db14bc87bdb87d8d2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c8b6e2f432b865dcb5524189e3e0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80020d72b32f9cb890d4dcc32667427d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3040e9283cc9cfcbee0bc1d8d63d21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433c73920d3763c344023fe67e73b73475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457e6668f0e3bd00d549bfa21375384476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9026f6b1bb82aa9176066e7786ee3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d28d29249975d2e153cc3d7961030478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fd307e2875dc9b594451ace797ca1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9755dcdc6c9111edf668fdc4bf2b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12294edfb8622305cb5d5bbfb071a42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26ca9f5c58769cb6e964733e1a6dc8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c1fb4443912f1f0018b90f45800ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02088436e05cd60b2320f65118dbcdb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d9fb8ec87d677135ad5afd6360772485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c9644c2d3421369d45622a28993c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fc3e076da4cd0decfb3cf7c2557b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d84f94a1e402d1f78ed4343010c8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90358ced99a47d2d9c6ffc995f1cf236489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b4ccfe9124d562d011da4bedeaea8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbbaa1f27098ddee9446e676389d31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f202f740b3dacf5363cc128680cde492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad124caebdf628c5e8799e3e4bdc39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26090bf57fe274629cbae1adbd5420a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e992f5be87f5dcef2be9178eb608d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f07967ec62c418590afe60cf4f8c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddfc0cdd42b830d8f60d42e27c449d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d6acd7e282a78f0f1f4cbbc1aa378498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36531416f7480e7a082a5937a803d6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18575037874887620045f9c966ce7320500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510c959a942d86046fd2ad4e72772f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1b6be8f03a7d745b9c04c10283b96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289cf38e9429341d6af1ed426af01de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1e9b4a5eea4f9f99870d057605ba7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8d9d7d7ef54a96578bb94366095f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5cfba0d525b6ffafc0c5a02431c1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9db29b7181bcec802d32bba49c6673507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be35ca26fb5b3cbd66eaff234d6591c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b65cc79327916aaa1b2dc1e817ee9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2746e2443ea9e0c627d9d2dd8966e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f4af0e9a81153ed55f26ae729605a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606fffed4781e74c15c910e13be9c61512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf08137b1c002391987d9888fd5b466513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ba0282edd8998db4c1c5ffd904c3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8555379abbc3a310a8e9662bafcfe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d72c6fbbba0a8270cda9dc5475d25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e815a9e06fde8a90aa80eb50e7fdd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63554d39275872e66bfa74b0cd170597518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff69989f8dea7015dc3d245588cfdc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b504166d0ae90e15c493ab11c2e1081520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeda934b56d5c2b5376ee9b07b4310521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b77ba4583bf6cf07216860287ec05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cc408774de4dbcbe283e990471085523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fa779057cfbe6bfb1d967882e6086524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0ae23e43e8ea784dc0395d334b871525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba52f03664b4fa7b500b6096275f08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ce7157f3c17fcb603e7cd85a68920527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b39cceb71f8aa18b3879cd1310828528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbed9c7fcecf97e60b7bc154d0f61a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8ba5e8bb8d5fb19d381b59b9f412a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e2c5240862c60bcf309da4b292d93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c0050048001d9cae2d6f68c88ecdd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb122f3d069610602bcf8389aa6b3738533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c79dcd94bd05f7d35d192129d4723534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495e1557e76d571ec1dd789cb1cccde535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70927ff5424ed396d65e22cb12bc3ce0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42257b9bd2b0f79f6649383365995ab8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a058a41706f1793626e2b6c262211c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61a8254b8816e49828a1481fda0733539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78e3a4f1bc0b37cae77f624b11dbf1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa384f8c2dd32cd0699fc28fa8840c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc389bb6e0f4b3365cbbd8e849968d04542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89351a71b0caa73191fb2e681289ac67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae5c9cd326e4dd05e14a28e52752dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a9840412f1e40f137d96563d6e977545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf95b08ac242955424ac4fa7fa1b64546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e040c1ea1b18aaee405ef1c40902f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d24cf4c30cb135afeacaf7689e845548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fd5adcb3607f5478d9855c741ffc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395cc14aa9eedcdf2dbdb3e1d94025b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb57eea81b30af60ac75e81c4f498e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616e2c6bf2e48a18329128234aa63b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393173ebc07e69515c9019484db585c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bb5f3adafc9e58220be65b887e2e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821786f3d75f4b499d85c3418cb2c3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1ed2eb199b96a1b7ba1a81104f495556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbd699e0a2020dc074f47721788103557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915694d9e30611957439b34a172b80f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644651129ceca9a452b0fb05b18a3e99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f874c3fa176364fe44d735b11fb94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88314ad3ee9703e84f3246a3728f4bd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ca275aaef1cb3eef10da01d3d705d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6f0f8ad256492c84b1103925356f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ffe1d0731b53ac76041792accb8f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3f021ed872a0fe9b2e458cb6440fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd550f6c67f0b7c0e9ffadbd7e97b44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebe313f4a99477f98bf0ecd785ef86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39be57591804edf6370347bb172a527568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed09bdd6cfc54f43325d20ded62eaa4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d531dad31840f0284967512144a5b64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3f8a660d4765f1bfa7723feeece79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb1b78a086fede81619723e8fd4ffb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73749e0f881c5753c0427c8416f6fff6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1ed58ae7b34bfcc1c86ddeab75fc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abecb92447559cd43df2f3f9b37663575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e03760b89e5694b17d4b2e8d59648e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297d76e06a4cc770afe5e2cf5feaf76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548693e30b2d03234593c1866efe1513578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35c1734374205972b62b230d117787579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7a578ccb00bbd96eba95b56dba32c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8a25f1dd209b568c0020e83a83f65581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d8e1aa0a26d4552e67c4e17ab5126582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327b29a565c10ea8f64ec27f06b776f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5a66f67dc64bf200a93afc2523ce6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b305d8ed734916efbdd3c74bea183585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b9d09dd129666467658b3f11a90af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ba76af61ece8b4cf4087eca210c89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904a75906a716a29551fe2e995c8a36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9fa16f13a197ec063a6a44d64ea8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6475ebd577c4b6b362e29feb1b1c4bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2f7fa224266079337410e2b88760e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c43517bc072a9b1f19097db6d04b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0a36554157cf9365bc6dbac6dd843593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98981d1c3ec4e589e4a6f4524c4c2115594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcfa9c86de1dc0c9f47c17d022bc11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fb8f76c663de711fe5d0623307870596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2b53c180cf841b1a04ad66a175858597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bed7b298cfac97939b79e7cc3dfc2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df6ec81c58b02540bdbe6d4f2a35f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cc0ca4fb74c3033857cd833e0511d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df29db019f5e80c585b6e2e8ad4538b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f874419cd8a2911f014160d7d8ae4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493b0c8d02b8aef4c8b2626eb328a93603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1228a8321fbbd4cb0ae4f09cdbe19604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb5759660aeff3b587b096dc7fbcf2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf49f5eb441a4cf6d8a6688443b6e5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdee501756f4fc07076ec4a73f2c00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af33b64e66ad05674e1e2d6aa1bff97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7767ad7bb4b7e7db66d5e6d0aa0541609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d62754cf24a69924e05f09a6aa3d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9412ba2dd19031d98ecba95a873a64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f39f84c642de880221b6308c129a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba57479074e5040a634a5ffdb92f89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c873cdb52aa294b9ea2f1f5e914f269614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f35e2748da75a5b63698c40c5e0ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd638d22a8e65037abd9d58b1024d46616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d0786fe3d7a16e6b2b7286463c2d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9add063d6e53c59dc6e2e0fd8e8b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7722e4fbc6320ea3e3b60760fbc70619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14429faa72e34219cfedf29d2c61ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f23e05cc39f0af3e5b03f026be8b08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6f3ef0dd6d2b6905b98c6877d49a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c4aaba1ddf5ec9efb1e6eb4ca986e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa1b58341a9e3e3530800d823083bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711e71ce41bd304be6918efaaeb2fe9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ea3ecd4ead81ba99a012d75e948ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d738a03cd99990a2442e7d1ce7b004627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cb42b4d1cb8101196d959fa5b4ca2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e03d466fa677c7c321712906ba0c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de22358eb393ef9d8d19cfb968e3359630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73a18b56f40aa56e5b4ad75c71d55b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c213ccd37ed07569c3fd7ead5a2cb2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85b0be87e3e7624ca0e32ae5932e18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c278adc00a947c64e8f75f24f52b06d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b3de54af2396ddbde97fbb2f2391c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b62b48ab79e1f817321d72a1818b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729c062ca57876a7c7e4ee30a3cfa99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2281da0297bb9f7ee4b73e60f8636638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353661b1c2cc2f46ac0e16caea4c1af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087db7082969553eb4fc282653a8cfc3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a412bb01682d0dd4cfeef01ac45d2ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2455606574e6992cd688d7a937db3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8640f25c24edc2cc87f9b91a941d7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f359a5a96a92923182bcc8707429c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4ad0181c61130c3b585d53d4ece64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaac1e8e9d8e30609697537492dff87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865503857d963251e9b3014aa018fbec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2f6e087a1c7064dea17367cbbb244648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7148f25c86b30378bbf8e95a86187b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f9aaa99d77b0434adf2ba1655627a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f974ba249fd90b1409a54a251aa8878651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c00bd219f513b88801ebbedafdbe1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0654ebe18d185ed4f1c3cf5905621cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a3517d0a445d2bde604bb630688ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bef8f50245f84b883d568e4b19f39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2e1eda5e615d364ae8e72b69bc0c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3938f0c09b7aa44c8b8cbdb938e1afc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6df0f92b3179e2968efb22731908eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67639685ae874859fdb360c5b9e3fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08549551772347a15e0f5d3b1cfff3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c374fe92295772cd848e2184a110f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4341f0fc495fd36a29f46e7124e4ac8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882d0cf8b5e79c49ba93d094e8336b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887e274642fde9ffe9b53aff5af3c1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db36b00420db425959cebabe6968eca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d688f72885561d48fba9c73e924727b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df5a38b442ae3cda94d69a8d6153a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd0786665580e233f9a14fa423dbf3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be5827f32399a8afd44e174b0af213669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc82e8e7ef18fdad91e70c242cb60d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459beec6382541068fb7fbb125448e5b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fe065d346020467720cd836d7db30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10bad38b001febc03bf0f237eab40b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a3cbda81f0a603730da63778e2c99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe139f3b2c291b57446ab6401528fe8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97816787265b8bce473d2274ca7cd154676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983e5caca72cde4ce1fa64fdcd50e94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d85702cd419ce1040886fd90642462678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d4c5fc7017e2d43e58e68517c8e78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1d6deedfd7f73cdadedfd658590c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99c45945324cb72cd6e0d894061400681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162825c5c5e65c27b49428eaa2654fe1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0bb66464788f45b77144d675606c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcafdfc9f0fe8340c44bf916837d682684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874aae5c971025038e5eb97fb1f01bcb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b10bda325c1d0b9d14cb1e285a944686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2d5f38d10872b56dd7ca79a59c9f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78866036d30ec846150fe6c692c2b0c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3d14d750ca7dc9d5976786b8c4198689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303fffad88f367bdcbb50dd17624822690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957681e704f548e37c710477fe72bdd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02af9c79dd3368d60fa34c195d6ab0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6297fe0c96756cf52a4de24dd2c834c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58da9dea6cef72e3c83bef47b12e1e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352130bee67aa5df835131c488738f6e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62886b70f22ae462d93608d6680824696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c33e7de9f58a6bf6f3bd449c6a646697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e71f973d9bc2ad2d01a9af24093b51698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d682a96938c06c60a3e0d64b645b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00467fe7a448fe91c0b003fb2d8b46eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c042c3596a71dc6c8b25e6cd16f14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f857f922f7253d39ee7e2c50c4a6c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff76716dafb3798991abaa9aeb45c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4b3a747bdd9f92f16dbd39e3557f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e737985c59b6209749e30b0c3d204b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d5006e2e9d5ea0bb1e70ce42169b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff948702d4f9e1e31e8cc69e705dd77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa4b68860875a8c83a9d4bc8a34ab4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6510884cb9fe5117dddf048e193238709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dc0dc06abdba83c3a090c5ae1a7c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cdc185d4ce7ca9d5c9bc4f44d2f29711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239690fa63542ef5e84812f1389f3b6e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db762de71f3d536aaef272ec8bb873713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0a5e6a68d8f00871af6e120ed60d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32496c88dae0b1d7b1e487611f2a3e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de30daa941c35bb34845f60d4a762d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926f109a392c599c83c67a5b329ccf4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73faa792e4b31bcb29283053ddb0b8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d5c6e7b46718e36e69f74d5eeefac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73be7cc91a3fb4099a9d35a6982acc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f6476e6d91ccdb1c970fb5c5e72c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86f60694652c441538d9f28db738ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1c39f29de8c2e0b50463ac30d449b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2eae569f506e81b6d94ce233316e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655a60c6b0a50250f9f71db1e0b3ae1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c33a4a7814fbdad5bf658b4cf1a174726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8310279059bf9a1cf251534e518ade727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dde3382e497a924d18245de613e228728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1a35b579ef70395effbbf15a0aeac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535e0645fd923652d5a87c2d1fbd001730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed6cb5109c9643fb0d31c6da8a2c0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fd5f452b42f2567e283b7d4fb281f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77b895be8ed850e5ae57d783de59e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b6851a3790d68d816bb16a2d39fd5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaccdc0ac4ca45ee4bd49f12bdc8c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c34ce03ea99652bf7b6043356ca16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf22f92502251a72b2fce0dc6a4a883737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7042caa5f98d7b4415f765fdb81d7c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7347916be23f46ed8b07c560c5c100e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3c96061928e24b842c8bf1098ddeb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099baeb1b4e46b3c0df5230f279269f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f1b4cf1fef0bf022115572ece1d09742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1bafe2de2609a10cdda20fc32439d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f4d401f61971d559fafcd876b5d98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df81b51eee51b178364fee6596bad4b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a03ae06580761767c4ece76729ed28746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2124a70ce51ba6f5846c4c0b57c7081747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0cd5b9c4ce8ad5e9b8eb3d56b6681748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381888694e7ccfc296dc1e141b85c8e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f01a0b9cbc43b6ed7a60729fd6145750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd637a7f9795818f21f63ff49144b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860a5f96bb4b9b621c5b13d7dbd3740752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5194c7b3072bd7315cc898bb4b873e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932b843a6d2c7f885c838d07e6c74b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d6ecc8389999207e68139f11e945d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073270b70b8cf494b181756046da39f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819331cfb582ecba2ef3695caa20d6fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a28668893c215ac6a4d0f0c1aee02758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b8b5d07703123e9796ccbb1a8300a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c495c2d45cb94526bf8e7df8fb429760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d373e9d517dba49e93312bf63b579761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371f39aca961695cdf99f0acded6164762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40f15c6de5a2d008da0f5089a25079763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f7616a4fbc1b74badd126a8dc1d71764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e39fda8c1717618bcc524efb33a89765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a15d85590d5e9eb86e9c26b9776841766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51505434e87de7aa5cf48409e95547767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55536a1475ff0a91d0b31f96dcd88b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa0e511b23504515f9a16be0104735769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf61718cd0ade50eb289c57aac1c4d2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b73206af8807f98a2d019ba1f2dd8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bb67ca54fc20fb6746c0fcdf536ce772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20efccb38bd10dbd128ecbd3efd8be6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6da82b37f455b0567799b83fa1832774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3f97e8b4f5bf3d653cb047ea36830775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c89abbaa3a3f31a7ed5a61b3f4fa2f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dd2e8a830294fd86eacbc20044851777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a55e5df748673758a43ef155d23c66778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fff66936e871ef4323243a3c4cb5c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f43192ba01b19a9ed613a8bb4d904a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde28636540f1b1208ee4562c87ff7cc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea835840cbf7f0b33d383f12cedca95782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0e9167a41d710b8852ad1e6c2182f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f6f3ca0f7a4860c9e9d8abae97690784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d29889df2cd489f6335a72e553303c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f384b20f058010c44cd06da239939ce786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f65aada1de28d852dcd3a222601518787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a44ba987aea80d6fac5a4fb590e98f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5060fca966877962dc4afcb7ac41624789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd2f3e7dc62e442168176b0956590a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e8c3f8709159304f8d5a46dd39b63791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61620b5be5e738ab57d186ac7692a72792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909edd4fac810e65f2f8516fb1967379793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15819f56af8eecaf014b580547e5a26794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd9c1cf08ee23c72f8d36f3f5b6a4e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862d04068751d14268be9d40ca92015796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c617314eb25b8e3422b6c054ad82fc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dd04ae9407309472914e6f401ff1d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b4afde6854d07da94152eabb88c51799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469bd0392243322e486359cb917479e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169c8d142d582f92783cdd1b8758d19801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72261d2bf76358e28d7f70991e73c98c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065528b8a179cae76a72eed9867ce285803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957bb5a442548c63990e49c68dc3dbf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2132c4abffa8d443075fdb6f53a70c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b19f55ce6de4059879b8297e8be6eb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ebf94d3fb376fb9280d680ee7abb5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd92ea2fd21be12951b251d8920321e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ccf802bd95f22af198f5a577850f9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d4415c445ef5fdb27fb4b126e54b2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a6c661cc6222dc37af6cabbc0f3d7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a7bddc71984bab46b4836eb8210df812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b37a32815046e72eadb09c710c92c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d409eb17baeeffd5d84593780d9fc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee61e1f8065bd6d31b6b7f1bbf225de815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b64d2bcb74b19e735de49b9a35bfe2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ad1119491ae723a9ba5c495b13f75817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553e005fdeed0f358377b563396d566818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8686f8592a3ed6af3c6bcd4e3b4a6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a4ee88b92267bbd4f2ad1a42251fe820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc4c525fa309f42938d01fad45aa02821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>