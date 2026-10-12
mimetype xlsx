--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1172">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1381,1886 +1381,1922 @@
   <si>
     <t>Ipega</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9078-android-ios-tv-pc-/</t>
   </si>
   <si>
     <t>000007593</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців BOROFONE Superconducting fiber mobile game finger cots(carbon fiber) BG1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-borofone-superconducting-fiber-mobile-game-finger-cots-carbon-fiber-bg1/</t>
   </si>
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
+    <t>000009539</t>
+  </si>
+  <si>
+    <t>Ігровий контроллер iPega Bluetooth PG-9076 |BT/2.4G, Android, iOS, TV, PC, PS|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9076-bt-2-4g-android-ios-tv-pc-ps-/</t>
+  </si>
+  <si>
+    <t>000009542</t>
+  </si>
+  <si>
+    <t>Док-станція iPega PG-P5003 |2xPS5 Game Controllers|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/dok-stantsiya-ipega-pg-p5003-2xps5-game-controllers-/</t>
+  </si>
+  <si>
+    <t>000009690</t>
+  </si>
+  <si>
+    <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+  </si>
+  <si>
+    <t>000009926</t>
+  </si>
+  <si>
+    <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
+  </si>
+  <si>
+    <t>000010438</t>
+  </si>
+  <si>
+    <t>Док-станція iPega PS5 SLIM Rainbow Bridge Dual Charge PG-P5S016</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/dok-stantsiya-ipega-ps5-slim-rainbow-bridge-dual-charge-pg-p5s016/</t>
+  </si>
+  <si>
+    <t>000010439</t>
+  </si>
+  <si>
+    <t>Док-станція iPega PS5 SLIM Multifunctional Charging Base PG-P5S009</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/dok-stantsiya-ipega-ps5-slim-multifunctional-charging-base-pg-p5s009/</t>
+  </si>
+  <si>
+    <t>000010700</t>
+  </si>
+  <si>
+    <t>Ігровий контролер XTRIKE ME GP-43 Bluetooth Gamepad (Android/PS/SwitchPC)</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-xtrike-me-gp-43-bluetooth-gamepad-android-ps-switch-pc-/</t>
+  </si>
+  <si>
+    <t>000010701</t>
+  </si>
+  <si>
+    <t>Ігровий контролер XTRIKE ME GP-51 Bluetooth Gamepad (Android/PS/SwitchPC)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-xtrike-me-gp-51-bluetooth-gamepad-android-ps-switch-pc-/</t>
+  </si>
+  <si>
+    <t>000010702</t>
+  </si>
+  <si>
+    <t>Ігровий контролер XTRIKE ME GP-52 Bluetooth Gamepad (Android/IOS/PS/SwitchPC)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-xtrike-me-gp-52-bluetooth-gamepad-android-ios-ps-switch-pc-/</t>
+  </si>
+  <si>
+    <t>000010703</t>
+  </si>
+  <si>
+    <t>Ігровий контролер MARVO GT-88 Bluetooth Gamepad (Android/IOS/PS/Switch/PC)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-marvo-gt-88-bluetooth-gamepad-android-ios-ps-switch-pc-/</t>
+  </si>
+  <si>
+    <t>000010704</t>
+  </si>
+  <si>
+    <t>Ігрове крісло XTRIKE ME GC-905 Gaming Chair</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoe-kreslo-xtrike-me-gc-905-gaming-chair/</t>
+  </si>
+  <si>
+    <t>000010705</t>
+  </si>
+  <si>
+    <t>black-green</t>
+  </si>
+  <si>
+    <t>000010706</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000010711</t>
+  </si>
+  <si>
+    <t>000010707</t>
+  </si>
+  <si>
+    <t>Ігрове крісло XTRIKE ME GC-907 RGB Gaming Chair</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoe-kreslo-xtrike-me-gc-907-rgb-gaming-chair/</t>
+  </si>
+  <si>
+    <t>000010708</t>
+  </si>
+  <si>
+    <t>Стіл геймерський XTRIKE ME DK-02 Gaming Desk</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/stol-geymerskiy-xtrike-me-dk-02-gaming-desk/</t>
+  </si>
+  <si>
+    <t>000010709</t>
+  </si>
+  <si>
+    <t>Стіл геймерський XTRIKE ME DK-04 Gaming Desk</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/stol-geymerskiy-xtrike-me-dk-04-gaming-desk/</t>
+  </si>
+  <si>
+    <t>000010710</t>
+  </si>
+  <si>
+    <t>Стіл геймерський XTRIKE ME DK-05 Gaming Desk</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/stol-geymerskiy-xtrike-me-dk-05-gaming-desk/</t>
+  </si>
+  <si>
+    <t>000011308</t>
+  </si>
+  <si>
+    <t>Куллер для телефону HOCO Mustango mobile phone dual cooler GM36 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-hoco-mustango-mobile-phone-dual-cooler-gm36-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000011500</t>
+  </si>
+  <si>
+    <t>Стіл геймерський MEETION Gaming Desk RGB Light DSK20 |1000*600*750|</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/stol-geymerskiy-meetion-gaming-desk-rgb-light-dsk20-1000-600-750-/</t>
+  </si>
+  <si>
+    <t>000011732</t>
+  </si>
+  <si>
+    <t>Док-станція Ipega Horizontal Stand for PS5 Slim Disc/Digital PG-P5S021 |RGB, 4xUSB 2.0|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/dok-stantsiya-ipega-horizontal-stand-for-ps5-slim-disc-digital-pg-p5s021-rgb-4xusb-2-0-/</t>
+  </si>
+  <si>
+    <t>000011733</t>
+  </si>
+  <si>
+    <t>Док-станція Ipega Horizontal Stand for PS5 Slim Disc/Digital PG-P5S021A |RGB, 4xUSB 2.0|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/dok-stantsiya-ipega-horizontal-stand-for-ps5-slim-disc-digital-pg-p5s021a-rgb-4xusb-2-0-/</t>
+  </si>
+  <si>
+    <t>000012016</t>
+  </si>
+  <si>
+    <t>Ігровий контроллер HOCO Cool Play Multi-function PS4 wireless gamepad DGM01 |6 axis Gyroscope|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-cool-play-multi-function-ps4-wireless-gamepad-dgm01-6-axis-gyroscope-/</t>
+  </si>
+  <si>
+    <t>000012222</t>
+  </si>
+  <si>
+    <t>Ігровий контролер HOCO Phoenix PS4/PC wireless game controller GA1 |8h, BT4.2, 3.5mm, Trackpad, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-phoenix-ps4-pc-wireless-game-controller-ga1-8h-bt4-2-3-5mm-trackpad-rgb-/</t>
+  </si>
+  <si>
+    <t>000012223</t>
+  </si>
+  <si>
+    <t>Ігровий контролер HOCO Unicorn Switch/Switch2/PC multi-function wireless game controller GA2 |8h, BT4.2, Turbo, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-unicorn-switch-switch2-pc-multi-function-wireless-game-controller-ga2-8h-bt4-2-turbo-rgb-/</t>
+  </si>
+  <si>
+    <t>000012318</t>
+  </si>
+  <si>
+    <t>Ігровий контролер HOCO Fast link wired game controller GA3 |PC Windows|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-fast-link-wired-game-controller-ga3-pc-windows-/</t>
+  </si>
+  <si>
+    <t>000012320</t>
+  </si>
+  <si>
+    <t>Напальчники для мобільних ігор HOCO Magic Claw carbon fiber gaming finger set GA20</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-magic-claw-carbon-fiber-gaming-finger-set-ga20/</t>
+  </si>
+  <si>
+    <t>000012321</t>
+  </si>
+  <si>
+    <t>Напальчники для мобільних ігор HOCO Eagle Claw silver fiber two-finger gaming gloves GA21</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-eagle-claw-silver-fiber-two-finger-gaming-gloves-ga21/</t>
+  </si>
+  <si>
+    <t>000012499</t>
+  </si>
+  <si>
+    <t>Ігровий контролер HOCO Eagle mobile game auxiliary button (2PCS pack) GA22 |4-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-eagle-mobile-game-auxiliary-button-2pcs-pack-ga22-4-7-/</t>
+  </si>
+  <si>
+    <t>000012500</t>
+  </si>
+  <si>
+    <t>Набір відеоігр з контролерами HOCO Collection game box+two wireless gamepads set GA31 |2.4G, HDTV|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/nabor-videoigr-s-kontrollerami-hoco-collection-game-box-two-wireless-gamepads-set-ga31-2-4g-hdtv-/</t>
+  </si>
+  <si>
+    <t>000012719</t>
+  </si>
+  <si>
+    <t>Ігровий контролер HOCO Dragon PS5 wireless gamepad GA32 |PS5, BT5.1, Dual Motor|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-dragon-ps5-wireless-gamepad-ga32-ps5-bt5-1-dual-motor-/</t>
+  </si>
+  <si>
+    <t>000012720</t>
+  </si>
+  <si>
+    <t>000012721</t>
+  </si>
+  <si>
+    <t>Ігровий контролер HOCO Dragon wireless game controller Switch 1st gen joy-con GA33 |BT5.0, Dual Motor, Gyroscope|</t>
+  </si>
+  <si>
+    <t>blue-red</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-dragon-wireless-game-controller-switch-1st-gen-joy-con-ga33-bt5-0-dual-motor-gyroscope-/</t>
+  </si>
+  <si>
+    <t>000013053</t>
+  </si>
+  <si>
+    <t>Ігровий контроллер HOCO Origin PS4 wireless game controller GA34 |BT4.2, Gyroscope, 8h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-origin-ps4-wireless-game-controller-ga34-bt4-2-gyroscope-8h-/</t>
+  </si>
+  <si>
+    <t>000002379</t>
+  </si>
+  <si>
+    <t>Стилус BASEUS Golden Cudgel Capacitive Stylus Pen (ACPCL-0S)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/stilusyi-54/stilus-baseus-golden-cudgel-capacitive-stylus-pen/</t>
+  </si>
+  <si>
+    <t>000006053</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>000007183</t>
+  </si>
+  <si>
+    <t>Стилус USAMS Active Touch Screen Capacitive Stylus Pen US-ZB135</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/stilusyi-54/stilus-usams-active-touch-screen-capacitive-stylus-pen-us-zb135/</t>
+  </si>
+  <si>
+    <t>000009387</t>
+  </si>
+  <si>
+    <t>Стилус HOCO Fluent series universal capacitive pen GM103</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/stilusyi-54/stilus-hoco-fluent-series-universal-capacitive-pen-gm103/</t>
+  </si>
+  <si>
+    <t>000009388</t>
+  </si>
+  <si>
+    <t>000010497</t>
+  </si>
+  <si>
+    <t>Стилус HOCO Cool dynamic series 3-in-1 passive universal capacitive pen GM111</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/stilusyi-54/stilus-hoco-cool-dynamic-series-3-in-1-passive-universal-capacitive-pen-gm111/</t>
+  </si>
+  <si>
+    <t>000010886</t>
+  </si>
+  <si>
+    <t>Стилус BASEUS Smooth Writing 2 Series Wireless Charging Stylus (P80015801211-00)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/stilusyi-54/stilus-baseus-smooth-writing-2-series-wireless-charging-stylus-p80015801211-00-/</t>
+  </si>
+  <si>
+    <t>000011014</t>
+  </si>
+  <si>
+    <t>Стилус HOCO Active capacitive pen pad dedicated GM113</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/stilusyi-54/stilus-hoco-active-capacitive-pen-pad-dedicated-gm113/</t>
+  </si>
+  <si>
+    <t>000012014</t>
+  </si>
+  <si>
+    <t>Стилус HOCO Smart active Pad dedicated capacitive pen GM114</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/stilusyi-54/stilus-hoco-smart-active-pad-dedicated-capacitive-pen-gm114/</t>
+  </si>
+  <si>
+    <t>000004401</t>
+  </si>
+  <si>
+    <t>Навушники BASEUS GAMO Immersive Virtual 3D Game headphone (PC) D05</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-baseus-gamo-immersive-virtual-3d-game-headphone-pc-d05/</t>
+  </si>
+  <si>
+    <t>000004402</t>
+  </si>
+  <si>
+    <t>Навушники Baseus GAMO Immersive Virtual 3D Game Type - C Earphone</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-baseus-gamo-immersive-virtual-3d-game-type-c-earphone/</t>
+  </si>
+  <si>
+    <t>000004889</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED K1 Pro</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k1-pro/</t>
+  </si>
+  <si>
+    <t>000005229</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED K6</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k6/</t>
+  </si>
+  <si>
+    <t>000004894</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED K8</t>
+  </si>
+  <si>
+    <t>Camouflage-Green</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k8/</t>
+  </si>
+  <si>
+    <t>000004895</t>
+  </si>
+  <si>
+    <t>000005220</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k1-pro-541/</t>
+  </si>
+  <si>
+    <t>000005221</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED K1-B</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k1-b/</t>
+  </si>
+  <si>
+    <t>000006166</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming K1-B</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-k1-b-544/</t>
+  </si>
+  <si>
+    <t>000005225</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED K3</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k3/</t>
+  </si>
+  <si>
+    <t>000005236</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Gaming RGB Backlight GH-709</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-709/</t>
+  </si>
+  <si>
+    <t>000005238</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Gaming GE-109</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-ge-109/</t>
+  </si>
+  <si>
+    <t>000005428</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Gaming RGB Backlight GH-890</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-890/</t>
+  </si>
+  <si>
+    <t>000005430</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Gaming RGB Backlight GH-903</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-903/</t>
+  </si>
+  <si>
+    <t>000005609</t>
+  </si>
+  <si>
+    <t>Навушники MEETION Gaming Backlit MT-HP020</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-meetion-gaming-backlit-mt-hp020/</t>
+  </si>
+  <si>
+    <t>000005610</t>
+  </si>
+  <si>
+    <t>Навушники MEETION Gaming Backlit HiFi MT-HP030</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-meetion-gaming-backlit-hifi-mt-hp030/</t>
+  </si>
+  <si>
+    <t>000006167</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming K10 Pro LED</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-k10-pro-led/</t>
+  </si>
+  <si>
+    <t>000006169</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming K8 LED</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-k8-led/</t>
+  </si>
+  <si>
+    <t>000006241</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Cool Game LED ESD04 Hi-Res</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-cool-game-led-esd04-hi-res/</t>
+  </si>
+  <si>
+    <t>000006511</t>
+  </si>
+  <si>
+    <t>Навушники НОСО Gaming LED Headphones ESD03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-noso-gaming-led-headphones-esd03/</t>
+  </si>
+  <si>
+    <t>000006788</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Gaming RGB Backlight GH-509</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-509/</t>
+  </si>
+  <si>
+    <t>000006893</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED X10</t>
+  </si>
+  <si>
+    <t>black-silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-x10/</t>
+  </si>
+  <si>
+    <t>000006801</t>
+  </si>
+  <si>
+    <t>Навушники MeeTion Gaming Backlit MT-HP021</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-meetion-gaming-backlit-mt-hp021/</t>
+  </si>
+  <si>
+    <t>000006891</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming CAT with LED K9 |3.5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-cat-with-led-k9/</t>
+  </si>
+  <si>
+    <t>000006974</t>
+  </si>
+  <si>
+    <t>000008768</t>
+  </si>
+  <si>
+    <t>000006892</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming CAT with LED K9 7.1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-cat-with-led-k9-7-1/</t>
+  </si>
+  <si>
+    <t>000006975</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED K9</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k9/</t>
+  </si>
+  <si>
+    <t>000007010</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with Blue LED X9</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-blue-led-x9/</t>
+  </si>
+  <si>
+    <t>000007012</t>
+  </si>
+  <si>
+    <t>Навушники Hunterspider Gaming with LED V1</t>
+  </si>
+  <si>
+    <t>HUNTERSPIDER</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hunterspider-gaming-with-led-v1/</t>
+  </si>
+  <si>
+    <t>000007015</t>
+  </si>
+  <si>
+    <t>Навушники Hunterspider Gaming with LED V4</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hunterspider-gaming-with-led-v4/</t>
+  </si>
+  <si>
+    <t>000007268</t>
+  </si>
+  <si>
+    <t>Навушники НОСО Gaming headphones Hi-Res ESD08</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-noso-gaming-headphones-hi-res-esd08/</t>
+  </si>
+  <si>
+    <t>000007355</t>
+  </si>
+  <si>
+    <t>Навушники Hoco Gaming LED headphones Hi-Res ESD05</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-gaming-led-headphones-hi-res-esd05/</t>
+  </si>
+  <si>
+    <t>000008775</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming CAT with LED X11</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-cat-with-led-x11/</t>
+  </si>
+  <si>
+    <t>000008470</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Gaming RGB Backlight GH-605 |3.5mm/USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-605-3-5mm-usb-/</t>
+  </si>
+  <si>
+    <t>000008471</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Gaming RGB Backlight GH-904 |7.1/USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-904-7-1-usb-/</t>
+  </si>
+  <si>
+    <t>000009455</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Bluetooth Gaming CAT with LED B100 (B20) |BT5.0, 15-22h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-bluetooth-gaming-cat-with-led-b100-b20-/</t>
+  </si>
+  <si>
+    <t>000008766</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Bluetooth Gaming CAT with LED B90</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-bluetooth-gaming-cat-with-led-b90/</t>
+  </si>
+  <si>
+    <t>000008770</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with RGB LED X20</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-rgb-led-x20/</t>
+  </si>
+  <si>
+    <t>000008771</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-rgb-led-x20-7-1/</t>
+  </si>
+  <si>
+    <t>000008772</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED X7</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-x7/</t>
+  </si>
+  <si>
+    <t>000008774</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED LED K10 2.4 G / 3.5 mm</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-led-k10-2-4g-3-5mm/</t>
+  </si>
+  <si>
+    <t>000008791</t>
+  </si>
+  <si>
+    <t>Тримач навушників Onikuma RGB Gaming ST-2 |3USB, AUX|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/derzhatel-naushnikov-onikuma-rgb-gaming-st-2-3usb-aux-/</t>
+  </si>
+  <si>
+    <t>000008792</t>
+  </si>
+  <si>
+    <t>000008793</t>
+  </si>
+  <si>
+    <t>000003273</t>
+  </si>
+  <si>
+    <t>Навушники KONI strong Gaming KS-996</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-koni-strong-gaming-ks-996/</t>
+  </si>
+  <si>
+    <t>000006816</t>
+  </si>
+  <si>
+    <t>Навушники iPega Gaming PG-R005 |3.5mm, Noice Reduction|</t>
+  </si>
+  <si>
+    <t>Comouflage-Red</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-ipega-gaming-pg-r005-3-5mm-noice-reduction-/</t>
+  </si>
+  <si>
+    <t>000006817</t>
+  </si>
+  <si>
+    <t>Навушники iPega Gaming PG-R006B  |3.5mm, Noice Reduction|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-ipega-gaming-pg-r006b-3-5mm-noice-reduction-/</t>
+  </si>
+  <si>
+    <t>000006818</t>
+  </si>
+  <si>
+    <t>Навушники iPega Gaming PG-R006G |3.5mm, Noice Reduction|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-ipega-gaming-pg-r006g-3-5mm-noice-reduction-/</t>
+  </si>
+  <si>
+    <t>000006819</t>
+  </si>
+  <si>
+    <t>Навушники iPega Gaming with RGB LED PG-R008 |3.5mm, Noice Reduction|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-ipega-gaming-with-rgb-led-pg-r008-3-5mm-noice-reduction-/</t>
+  </si>
+  <si>
+    <t>000006820</t>
+  </si>
+  <si>
+    <t>Навушники iPega Gaming with RGB LED PG-R015 Gaming headset |3.5mm, Noice Reduction|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-ipega-gaming-with-rgb-led-pg-r015-gaming-headset-3-5mm-noice-reduction-/</t>
+  </si>
+  <si>
+    <t>000006846</t>
+  </si>
+  <si>
+    <t>Навушники HOCO gaming Cool tour  headphones LED W102</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-gaming-cool-tour-headphones-led-w102/</t>
+  </si>
+  <si>
+    <t>000006847</t>
+  </si>
+  <si>
+    <t>000007357</t>
+  </si>
+  <si>
+    <t>Навушники Hoco Drift Gaming headphones W104</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-drift-gaming-headphones-w104/</t>
+  </si>
+  <si>
+    <t>000007465</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-remax-type-c-gaming-headphone-rm-755/</t>
+  </si>
+  <si>
+    <t>000007466</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Lightning Gaming Headphone RM-750</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-remax-lightning-gaming-headphone-rm-750/</t>
+  </si>
+  <si>
+    <t>000007622</t>
+  </si>
+  <si>
+    <t>Навушники REMAX LED Wargod Series Gaming Headphone RM-810 |USB 7.1|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-remax-led-wargod-series-gaming-headphone-rm-810-usb-7-1-/</t>
+  </si>
+  <si>
+    <t>000009373</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Cute cat luminous cat ear gaming headphones W107</t>
+  </si>
+  <si>
+    <t>phantom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-cute-cat-luminous-cat-ear-gaming-headphones-w107/</t>
+  </si>
+  <si>
+    <t>000009374</t>
+  </si>
+  <si>
+    <t>elf</t>
+  </si>
+  <si>
+    <t>000009456</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming CAT Gradient with RGB K9 |3.5mm|</t>
+  </si>
+  <si>
+    <t>pink&amp;blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-cat-gradient-with-rgb-k9-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000009457</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming CAT Gradient with RGB K9 |7.1|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-cat-gradient-with-rgb-k9-7-1-/</t>
+  </si>
+  <si>
+    <t>000010162</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Gaming  HP-312 |2*3.5mm, PC/PS4/PS5|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-hp-312-2-3-5mm-pc-ps4-ps5-/</t>
+  </si>
+  <si>
+    <t>000010192</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Rich gaming headphones W109 RGB |AUX+USB, 2m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-rich-gaming-headphones-w109-rgb-aux-usb-2m-/</t>
+  </si>
+  <si>
+    <t>000010360</t>
+  </si>
+  <si>
+    <t>000010363</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Rich channel gaming headphones RGB W109 Plus |USB7.1, 2m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-rich-channel-gaming-headphones-rgb-w109-plus-usb7-1-2m-/</t>
+  </si>
+  <si>
+    <t>000011059</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Resource gaming headphones W110 |USB+AUX|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-resource-gaming-headphones-w110-usb-aux-/</t>
+  </si>
+  <si>
+    <t>000011446</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Pure headphones W112 |Omnidirectional microphone|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-pure-headphones-w112-omnidirectional-microphone-/</t>
+  </si>
+  <si>
+    <t>000011578</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma Headset Headworn B100 |BT5.3/2.4G, Type-C, PS4/PS5/PC/Mac/iOS/Android, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-headset-headworn-b100-bt5-3-2-4g-type-c-ps4-ps5-pc-mac-ios-android-rgb-/</t>
+  </si>
+  <si>
+    <t>000011581</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma Headworn Three Mode Headset B2 |BT5.3/2.4G/Type-C, 25H|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-headworn-three-mode-headset-b2-bt5-3-2-4g-type-c-25h-/</t>
+  </si>
+  <si>
+    <t>000011583</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma Noise Cancelling Headphone Wired Game Headset X12 |USB+3.5mm, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-noise-cancelling-headphone-wired-game-headset-x12-usb-3-5mm-rgb-/</t>
+  </si>
+  <si>
+    <t>000012096</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Dynamic USB7.1 channel gaming headphones W113 |2m, HD Mic|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-dynamic-usb7-1-channel-gaming-headphones-w113-2m-hd-mic-/</t>
+  </si>
+  <si>
+    <t>000012395</t>
+  </si>
+  <si>
+    <t>Навушники MARVO PULZ 30 Wired Headset H8325 |PS4/PS5/Xbox/PC, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-marvo-pulz-30-wired-headset-h8325-ps4-ps5-xbox-pc-rgb-/</t>
+  </si>
+  <si>
+    <t>000012396</t>
+  </si>
+  <si>
+    <t>Навушники MARVO Wired Headset H8326 |USB+3.5mm, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-marvo-wired-headset-h8326-usb-3-5mm-rgb-/</t>
+  </si>
+  <si>
+    <t>000012397</t>
+  </si>
+  <si>
+    <t>Навушники MARVO Wired Headset H8360 |USB+3.5mm, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-marvo-wired-headset-h8360-usb-3-5mm-rgb-/</t>
+  </si>
+  <si>
+    <t>000012574</t>
+  </si>
+  <si>
+    <t>Навушники ACEFAST gaming wireless headset H11 |BT/2.4G/3.5mm, 70h, Xbox, PS4/PS5/PC|</t>
+  </si>
+  <si>
+    <t>AceFast</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-acefast-gaming-wireless-headset-h11-bt-2-4g-3-5mm-70h-xbox-ps4-ps5-pc-/</t>
+  </si>
+  <si>
+    <t>000012623</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma Tri Mode cat ear headphones B5 |BT5.3/2.4G/Type-C, 55h, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-tri-mode-cat-ear-headphones-b5-bt5-3-2-4g-type-c-55h-rgb-/</t>
+  </si>
+  <si>
+    <t>000012625</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma Tri Mode gaming headphones GT808 |BT5.3/2.4G/3.5mm, 18/60H, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-tri-mode-gaming-headphones-gt808-bt5-3-2-4g-3-5mm-18-60h-rgb-/</t>
+  </si>
+  <si>
+    <t>000012626</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma Tri Mode gaming headphones GT826 |BT5.4/2.4G/Type-C, 15/80H, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-tri-mode-gaming-headphones-gt826-bt5-4-2-4g-type-c-15-80h-rgb-/</t>
+  </si>
+  <si>
+    <t>000012627</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma Tri Mode gaming headphones GT828 |BT5.4/2.4G/Type-C, 15/55H, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-tri-mode-gaming-headphones-gt828-bt5-4-2-4g-type-c-15-55h-rgb-/</t>
+  </si>
+  <si>
+    <t>000012629</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma Tri Mode  headphones GT887 |BT5.4/2.4G/Type-C, 20/60H|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-tri-mode-headphones-gt887-bt5-4-2-4g-type-c-20-60h-/</t>
+  </si>
+  <si>
+    <t>000012630</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma wired gaming headphones X13 |3.5mm+USB, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-wired-gaming-headphones-x13-3-5mm-usb-rgb-/</t>
+  </si>
+  <si>
+    <t>000012631</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma wired gaming headphones X29 |3.5mm+USB, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-wired-gaming-headphones-x29-3-5mm-usb-rgb-/</t>
+  </si>
+  <si>
+    <t>000012633</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma wired gaming headphones X81 |3.5mm+USB/Type-C|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-wired-gaming-headphones-x81-3-5mm-usb-type-c-/</t>
+  </si>
+  <si>
+    <t>000012777</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Magic four-mode gaming headphones W114 |2.4G/BT5.4,3.5mm, 20/30h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-magic-four-mode-gaming-headphones-w114-2-4g-bt5-4-3-5mm-20-30h-/</t>
+  </si>
+  <si>
+    <t>000012815</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Tri-mode wirless headset GH-512W  |2x3.5mm*1+USB, 2.4G, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-tri-mode-wirless-headset-gh-512w-2x3-5mm-1-usb-2-4g-rgb-/</t>
+  </si>
+  <si>
+    <t>000012816</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Tri-mode wirless headset GH-513W BK |BT6.0/2.4G/Type-C, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-tri-mode-wirless-headset-gh-513w-bk-bt6-0-2-4g-type-c-rgb-/</t>
+  </si>
+  <si>
+    <t>000012817</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME wired headset GH-606 |3.5mm*1+USB, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-wired-headset-gh-606-3-5mm-1-usb-rgb-/</t>
+  </si>
+  <si>
+    <t>000012818</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME wired headset GH-712 |3.5mm*1+USB, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-wired-headset-gh-712-3-5mm-1-usb-rgb-/</t>
+  </si>
+  <si>
+    <t>000012932</t>
+  </si>
+  <si>
+    <t>Навушники Acefast RGB gaming wireless headset H15 |BT6.0/2.4G/AUX, 60/80H|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-acefast-rgb-gaming-wireless-headset-h15-bt6-0-2-4g-aux-60-80h-/</t>
+  </si>
+  <si>
+    <t>000005239</t>
+  </si>
+  <si>
+    <t>Набір Gaming Combo 2-in1 XTRIKE Keyboard+MouseME MK-503 (UA/ru/ENG розгортка)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-2-in1-xtrike-me-mk-503-keyboard-eng-raskladka-mouse-/</t>
+  </si>
+  <si>
+    <t>000005611</t>
+  </si>
+  <si>
+    <t>Клавіатура MEETION Gaming Wired Rainbow Backlit Keyboard MT-K9320 |Ukr/ru/Eng розгортки|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-gaming-wired-rainbow-backlit-keyboard-mt-k9320-ru-en-raskladki-/</t>
+  </si>
+  <si>
+    <t>000005612</t>
+  </si>
+  <si>
+    <t>Набір Combo MEETION 2in1 Keyboard/Mouse Wireless 2.4G MT-4100 |Eng/ru розгортка|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-combo-meetion-2in1-keyboard-mouse-wireless-2-4g-mt-4100-ru-en-raskladki-/</t>
+  </si>
+  <si>
+    <t>000005904</t>
+  </si>
+  <si>
+    <t>Клавіатура Meetion LED Mechanical Gaming Keyboard MK007 |Ukr/ru/EN розгортка|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-led-mechanical-gaming-keyboard-mk007-ru-en-raskladki-/</t>
+  </si>
+  <si>
+    <t>000005905</t>
+  </si>
+  <si>
+    <t>Клавіатура Meetion USB Standard Chocolate Ultrathin Keyboard K841 |Ukr/ru/EN розгортка|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-usb-standard-chocolate-ultrathin-keyboard-k841-ru-en-raskladki-/</t>
+  </si>
+  <si>
+    <t>000006797</t>
+  </si>
+  <si>
+    <t>Набір Gaming Combo 2-in1 ONIKUMA G26 +CW916 (Keyboard ENG розгортка /Mouse)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-2-in1-onikuma-g26-cw905-keyboard-eng-raskladka-mouse-/</t>
+  </si>
+  <si>
+    <t>000008776</t>
+  </si>
+  <si>
+    <t>000006803</t>
+  </si>
+  <si>
+    <t>Набір Combo MeeTion Gaming 4in1 Keyboard/Mouse/MousePad/Console MT-C0015</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-combo-meetion-gaming-4in1-keyboard-mouse-mousepad-console-mt-c0015/</t>
+  </si>
+  <si>
+    <t>000007324</t>
+  </si>
+  <si>
+    <t>Набір Gaming Combo 2in1 Mouse/MousePad MEETION MT-C011</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-2in1-mouse-mousepad-meetion-mt-co11/</t>
+  </si>
+  <si>
+    <t>000008074</t>
+  </si>
+  <si>
+    <t>Набір Combo MEETION 2in1 Keyboard/Mouse USB Corded MT-C100 |RU/EN розгортка|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-combo-meetion-2in1-keyboard-mouse-usb-corded-mt-c100-ru-en-raskladki-/</t>
+  </si>
+  <si>
+    <t>000008751</t>
+  </si>
+  <si>
+    <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
+  </si>
+  <si>
+    <t>000009389</t>
+  </si>
+  <si>
+    <t>Набір Combo HOCO Luminous gaming keyboard and mouse set GM18 |Eng/ru розгортка|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-combo-hoco-luminous-gaming-keyboard-and-mouse-set-gm18/</t>
+  </si>
+  <si>
+    <t>000009654</t>
+  </si>
+  <si>
+    <t>Клавіатура Meetion USB+HUB Keyboard K815 |Ukr/ru/EN розгортка|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-usb-hub-keyboard-k815-ukr-ru-en-/</t>
+  </si>
+  <si>
+    <t>000009847</t>
+  </si>
+  <si>
+    <t>Набір Миша і клавіатура HOCO Gaming Illuminated keyboard and mouse set DI16  (UA/Ru/Eng)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-myish-i-klaviatura-gaming-illuminated-keyboard-and-mouse-set-di16-ukr-ru-en-/</t>
+  </si>
+  <si>
+    <t>000011571</t>
+  </si>
+  <si>
+    <t>Клавіатура XTRIKE Me wired keyboard KB-512 BK |USB2.0, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-xtrike-me-wired-keyboard-kb-512-bk-usb2-0-rgb-/</t>
+  </si>
+  <si>
+    <t>000011607</t>
+  </si>
+  <si>
+    <t>Клавіатура MEETION 2.4G Kids wireless Keyboard WK800 |RU/EN Layout|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-2-4g-kids-wireless-keyboard-wk800-ua-ru-en-layout-/</t>
+  </si>
+  <si>
+    <t>000012027</t>
+  </si>
+  <si>
+    <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-onikuma-usb-with-argb-wired-mechanical-keyboard-67-keys-g67-eng-layouts-/</t>
+  </si>
+  <si>
+    <t>000012028</t>
+  </si>
+  <si>
+    <t>Клавіатура Onikuma (2.4G+Bluetooth+wired) With RGB Mechanical Keyboard 82 Keys G83 |ENG Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-onikuma-2-4g-bluetooth-wired-with-rgb-mechanical-keyboard-82-keys-g83-eng-layouts-/</t>
+  </si>
+  <si>
+    <t>000012158</t>
+  </si>
+  <si>
+    <t>Набір Gaming Combo 4-in-1 XTRIKE ME CMX-415 (Keyboard UA розгортка/Headset/Mouse/Mousepad)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-4-in-1-xtrike-me-cmx-415-ua-layot-keyboard-ua-raskladka-headset-mouse-mousepad-/</t>
+  </si>
+  <si>
+    <t>000012171</t>
+  </si>
+  <si>
+    <t>Ігрова клавіатура XTRIKE ME mechanical keyboard GK-985P  ENG Layots |61keys, 21 keys anti-ghosting|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/igrovaya-klaviatura-xtrike-me-mechanical-keyboard-gk-985p-eng-layots-61keys-21-keys-anti-ghosting-/</t>
+  </si>
+  <si>
+    <t>000012241</t>
+  </si>
+  <si>
+    <t>Набір Meetion Wireless Combo ikey C230 2-in-1 (keyboard+mouse) |BT/2.4G| (UA/ru/EN Layouts)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-meetion-wireless-combo-ikey-c230-2-in-1-keyboard-mouse-bt-2-4g-/</t>
+  </si>
+  <si>
+    <t>000012242</t>
+  </si>
+  <si>
+    <t>000012243</t>
+  </si>
+  <si>
+    <t>Ігрова клавіатура Meetion Tri-Mode RGB Backlit Mechanical Keyboard MK14 |BT5.0/2.4G/Wired| (Укр/рос/Англ розгортка)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/igrovaya-klaviatura-meetion-tri-mode-rgb-backlit-mechanical-keyboard-mk14-bt5-0-2-4g-wired-/</t>
+  </si>
+  <si>
+    <t>000012244</t>
+  </si>
+  <si>
+    <t>000012388</t>
+  </si>
+  <si>
+    <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
+  </si>
+  <si>
+    <t>000012642</t>
+  </si>
+  <si>
+    <t>Клавіатура Onikuma Tri Mode Mechanical RGB gaming keyboard 81 Keys MT706 |2.4G/BT/Type-C, ENG Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-onikuma-tri-mode-mechanical-rgb-gaming-keyboard-81-keys-mt706-2-4g-bt-type-c-eng-layouts-/</t>
+  </si>
+  <si>
+    <t>000012643</t>
+  </si>
+  <si>
+    <t>000012644</t>
+  </si>
+  <si>
+    <t>Клавіатура Onikuma wired gaming RGB keyboard 104 Keys G32 |ENG Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-onikuma-wired-gaming-rgb-keyboard-104-keys-g32-eng-layouts-/</t>
+  </si>
+  <si>
+    <t>000012645</t>
+  </si>
+  <si>
+    <t>Клавіатура Onikuma Type-C With RGB Wired Mechanical Keyboard 82 Keys G52 |ENG Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-onikuma-type-c-with-rgb-wired-mechanical-keyboard-82-keys-g52-eng-layouts-/</t>
+  </si>
+  <si>
+    <t>000012717</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO Murphy 3-color wired keyboard GM61 (english version) |104 keys|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-murphy-3-color-wired-keyboard-gm61-english-version-104-keys-/</t>
+  </si>
+  <si>
+    <t>000012746</t>
+  </si>
+  <si>
+    <t>Ігрова клавіатура MEETION Wired Mechanical keyboard red switch MK009Pro (ukrainian version)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/igrovaya-klaviatura-meetion-wired-mechanical-keyboard-red-switch-mk009pro-ukrainian-version-/</t>
+  </si>
+  <si>
+    <t>000012664</t>
+  </si>
+  <si>
+    <t>Клавіатура Meetion USB Wired mechanical gaming keyboard blue switch MK600MX (ukrainian version) |105 keys|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-usb-wired-mechanical-gaming-keyboard-blue-switch-mk600mx-ukrainian-version-105-keys-/</t>
+  </si>
+  <si>
+    <t>000012747</t>
+  </si>
+  <si>
+    <t>Клавіатура MeeTion USB wired Backlit gaming keyboard MT-K9300 (ukrainian version)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-usb-wired-backlit-gaming-keyboard-mt-k9300-ukrainian-version-/</t>
+  </si>
+  <si>
+    <t>000012821</t>
+  </si>
+  <si>
+    <t>Клавіатура XTRIKE ME mechanical wired keyboard GK-803 |104 Keys, RGB, EN Layout|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-xtrike-me-mechanical-wired-keyboard-gk-803-104-keys-rgb-/</t>
+  </si>
+  <si>
+    <t>000012822</t>
+  </si>
+  <si>
+    <t>Клавіатура XTRIKE ME mechanical wired keyboard GK-989 |87 Keys, RGB, EN Layout|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-xtrike-me-mechanical-wired-keyboard-gk-989-87-keys-rgb-/</t>
+  </si>
+  <si>
+    <t>000012823</t>
+  </si>
+  <si>
+    <t>Клавіатура XTRIKE ME Tri-mode mechanical wireless keyboard GK-995W WH |68 Keys, BT/2.4G/Type-C, RGB, EN Layout|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-xtrike-me-tri-mode-mechanical-wireless-keyboard-gk-995w-wh-68-keys-bt-2-4g-type-c-rgb-/</t>
+  </si>
+  <si>
+    <t>000013002</t>
+  </si>
+  <si>
+    <t>000012824</t>
+  </si>
+  <si>
+    <t>Клавіатура XTRIKE ME mechanical wired keyboard GK-996 |82 Keys, RGB, EN Layout|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-xtrike-me-mechanical-wired-keyboard-gk-996-82-keys-rgb-/</t>
+  </si>
+  <si>
+    <t>000012825</t>
+  </si>
+  <si>
+    <t>Клавіатура XTRIKE ME mechanical wired keyboard GK-997 |98 Keys, RGB, EN Layout|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-xtrike-me-mechanical-wired-keyboard-gk-997-98-keys-rgb-/</t>
+  </si>
+  <si>
+    <t>000012826</t>
+  </si>
+  <si>
+    <t>Клавіатура XTRIKE ME wired keyboard KB-309 BK |100 Keys, RGB, EN Layout|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-xtrike-me-wired-keyboard-kb-309-bk-100-keys-rgb-/</t>
+  </si>
+  <si>
+    <t>000012882</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO Murphy 3-color wired keyboard GM61 (Ukrainian version) |104 keys|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-murphy-3-color-wired-keyboard-gm61-ukrainian-version-104-keys-/</t>
+  </si>
+  <si>
+    <t>000012883</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO Dragon 2.4G wireless mini keyboard GM70 (Ukrainian version) |78 Keys|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-dragon-2-4g-wireless-mini-keyboard-gm70-ukrainian-version-78-keys-/</t>
+  </si>
+  <si>
+    <t>000012947</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO Dragon 2.4G wireless mini keyboard (cyrillic version) GM70 |78Keys, Windows/Mac OS|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-dragon-2-4g-wireless-mini-keyboard-cyrillic-version-gm70-78keys-windows-mac-os-/</t>
+  </si>
+  <si>
+    <t>000013007</t>
+  </si>
+  <si>
+    <t>Ігрова клавіатура MEETION Wired Mechanical Keyboard Red Switch MK009RDP |UA Layouts, USB-C|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/igrovaya-klaviatura-meetion-wired-mechanical-keyboard-red-switch-mk009rdp-usb-c-/</t>
+  </si>
+  <si>
+    <t>000013054</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO GM701 Trofeo wired gaming keyboard (Cyrillic version) |104 Keys, UA/ru/EN Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-gm701-trofeo-wired-gaming-keyboard-cyrillic-version-104-keys-ua-ru-en-layouts-/</t>
+  </si>
+  <si>
+    <t>000013055</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO GM702 Vistoso wired gaming keyboard (Cyrillic version) |104 Keys, UA/ru/EN Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-gm702-vistoso-wired-gaming-keyboard-cyrillic-version-104-keys-ua-ru-en-layouts-/</t>
+  </si>
+  <si>
+    <t>000013056</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO Cool wired keyboard GM60 (Cyrillic version) |104 Keys, UA/ru/EN Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-cool-wired-keyboard-gm60-cyrillic-version-104-keys-ua-ru-en-layouts-/</t>
+  </si>
+  <si>
+    <t>000005441</t>
+  </si>
+  <si>
+    <t>Килимок для миші XTRIKE ME Backlight MP-602</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-xtrike-me-backlight-mp-602/</t>
+  </si>
+  <si>
+    <t>000005627</t>
+  </si>
+  <si>
+    <t>Килим для миші MEETION Gaming Mouse Pad MT-P100</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-meetion-gaming-mouse-pad-mt-p100/</t>
+  </si>
+  <si>
+    <t>000005628</t>
+  </si>
+  <si>
+    <t>Килим для миші MEETION Gaming Mouse Pad MT-P110</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-meetion-gaming-mouse-pad-mt-p110/</t>
+  </si>
+  <si>
+    <t>000006809</t>
+  </si>
+  <si>
+    <t>Килим для миші MeeTion Backlit Gaming Mouse Pad RGB MT-PD120</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-meetion-backlit-gaming-mouse-pad-rgb-mt-pd120/</t>
+  </si>
+  <si>
+    <t>000006810</t>
+  </si>
+  <si>
+    <t>Килим для миші MeeTion Backlit Gaming Mouse Pad RGB MT-PD121</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-meetion-backlit-gaming-mouse-pad-rgb-mt-pd121/</t>
+  </si>
+  <si>
+    <t>000008069</t>
+  </si>
+  <si>
+    <t>Килимок для миші ONIKUMA Gaming Mouse Pad G4 |350*300*2MM|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-onikuma-gaming-mouse-pad-g4-350-300-2mm-/</t>
+  </si>
+  <si>
+    <t>000008071</t>
+  </si>
+  <si>
+    <t>Килимок для миші ONIKUMA Gaming Mouse Pad RGB MP006 (G6) |800*300*4MM|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishki-onikuma-gaming-mouse-pad-rgb-mp006-800-300-4mm-/</t>
+  </si>
+  <si>
+    <t>000009246</t>
+  </si>
+  <si>
+    <t>Килимок HOCO Smooth gaming mouse pad GM20</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-hoco-smooth-gaming-mouse-pad-gm20/</t>
+  </si>
+  <si>
+    <t>000009669</t>
+  </si>
+  <si>
+    <t>Килимок для миші HOCO Aurora gaming mouse pad GM22 (800*300mm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-hoco-aurora-gaming-mouse-pad-gm22-800-300mm-/</t>
+  </si>
+  <si>
+    <t>000009833</t>
+  </si>
+  <si>
+    <t>Килимок для мыши HOCO Aurora gaming mouse pad GM22 (200*240mm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-hoco-aurora-gaming-mouse-pad-gm22-200-240mm-/</t>
+  </si>
+  <si>
+    <t>000010789</t>
+  </si>
+  <si>
+    <t>Килимок для миші MARVO G37 Mousepad |920x 294x3mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-marvo-g37-mousepad-920x-294x3mm-/</t>
+  </si>
+  <si>
+    <t>000010790</t>
+  </si>
+  <si>
+    <t>Килимок для миші MARVO G45 RGB Mousepad  |800x305x4mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-marvo-g45-rgb-mousepad/</t>
+  </si>
+  <si>
+    <t>000010793</t>
+  </si>
+  <si>
+    <t>Килимок для миші MARVO G53 Noob M Mouse Pad |350x300x3mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-marvo-g53-noob-m-mouse-pad-350x300x3mm-/</t>
+  </si>
+  <si>
+    <t>000010794</t>
+  </si>
+  <si>
+    <t>Килимок для миші MARVO MG011 RGB Gaming Mouse Pad |800x300x4mm| |4USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-marvo-mg011-rgb-gaming-mouse-pad-800x300x4mm-4usb-/</t>
+  </si>
+  <si>
+    <t>000010795</t>
+  </si>
+  <si>
+    <t>Килимок для миші XTRIKE ME MP-005 Mouse Pad |320x270х2mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-xtrike-me-mp-005-mouse-pad-320x270h2mm-/</t>
+  </si>
+  <si>
+    <t>000010796</t>
+  </si>
+  <si>
+    <t>Килимок для миші XTRIKE ME MP-206 Mouse Pad |770x295x3mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-xtrike-me-mp-206-mouse-pad-770x295x3mm-/</t>
+  </si>
+  <si>
+    <t>000010797</t>
+  </si>
+  <si>
+    <t>Килимок для миші XTRIKE ME MP-606 RGB Mouse Pad |800x300x4mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-xtrike-me-mp-606-rgb-mouse-pad-800x300x4mm-/</t>
+  </si>
+  <si>
+    <t>000012663</t>
+  </si>
+  <si>
+    <t>Килимок для миші Meetion  Gaming mouse pad PD015 (250*190*3mm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-meetion-gaming-mouse-pad-pd015-250-190-3mm-/</t>
+  </si>
+  <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
-[...17 lines deleted...]
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/dok-stantsiya-ipega-pg-p5003-2xps5-game-controllers-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...128 lines deleted...]
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/stol-geymerskiy-xtrike-me-dk-05-gaming-desk/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+  </si>
+  <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
+    <t>000010224</t>
+  </si>
+  <si>
+    <t>Куллер для телефону HOCO Ambitious cooling mobile phone fan GM26 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>black-purple</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-ambitious-cooling-mobile-phone-fan-gm26-4-5-7-/</t>
   </si>
   <si>
     <t>000010850</t>
   </si>
   <si>
     <t>Куллер для Ноутбука HOCO Cool RGB notebook cooling stand DH19 |360x255x28mm, 17", 2usb, 10 RGB Modes|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-noutbuka-hoco-cool-rgb-notebook-cooling-stand-dh19-360x255x28mm-17-2usb-10-rgb-modes-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-hoco-mustango-mobile-phone-dual-cooler-gm36-4-5-7-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-cool-rgb-notebook-cooling-stand-dh19-360x255x28mm-17-2usb-10-rgb-modes-/</t>
+  </si>
+  <si>
+    <t>000011093</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Monnlight RGB notebook cooling holder DH20 |10RGB Mode, 7 level, 2USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-monnlight-rgb-notebook-cooling-holder-dh20-10rgb-mode-7-level-2usb-/</t>
   </si>
   <si>
     <t>000011501</t>
   </si>
   <si>
     <t>Кулер для ноутбука MEETION Gaming Cooling Pad CP4040 |9-17"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp4040-9-17-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp4040-9-17-/</t>
   </si>
   <si>
     <t>000011502</t>
   </si>
   <si>
     <t>Кулер для ноутбука MEETION Gaming Cooling Pad CP5050 |9-19"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp5050-9-17-/</t>
-[...11 lines deleted...]
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/stol-geymerskiy-meetion-gaming-desk-rgb-light-dsk20-1000-600-750-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp5050-9-17-/</t>
   </si>
   <si>
     <t>000011569</t>
   </si>
   <si>
     <t>Кулер XTRIKE Me Cooling Fan FN-813 |9-15,6", 2USB, 5 Fans|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-cooling-fan-fn-813-9-15-6-2usb-5-fans-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-cooling-fan-fn-813-9-15-6-2usb-5-fans-/</t>
   </si>
   <si>
     <t>000011612</t>
   </si>
   <si>
     <t>Кулер для телефону MEETION Mobile phone сooling pad MT-CP100</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-telefona-meetion-mobile-phone-sooling-pad-mt-cp100/</t>
-[...1559 lines deleted...]
-    <t>https://updevice.com.ua/ua/konsoli-65/karman-dlya-2-5-sata-usb-3-0-hoco-hard-drive-enclosure-hb46-6tb-max-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-telefona-meetion-mobile-phone-sooling-pad-mt-cp100/</t>
   </si>
   <si>
     <t>000011737</t>
   </si>
   <si>
     <t>Корпус для ігрового ПК MARVO Tazos 110 CA-119 BK |370*185*420mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/korpus-dlya-igrovogo-pk-marvo-tazos-110-ca-119-bk-370-185-420mm-/</t>
   </si>
   <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
+  </si>
+  <si>
+    <t>000012224</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Jade laptop cooling stand GA4 |12-17", RGB, 7 level, 2 Fans|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-jade-laptop-cooling-stand-ga4-12-17-rgb-7-level-2-fans-/</t>
+  </si>
+  <si>
     <t>000012319</t>
   </si>
   <si>
     <t>Кулер для телефону HOCO Triumph semiconductor mobile phone cooler GA5 |3 Levels, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-triumph-semiconductor-mobile-phone-cooler-ga5-3-levels-usb-c-/</t>
   </si>
   <si>
     <t>000012501</t>
   </si>
   <si>
     <t>Портативна консоль HOCO Brilliant vertical screen handheld game console GA40 |400 Games|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/portativnaya-konsol-hoco-brilliant-vertical-screen-handheld-game-console-ga40-400-games-/</t>
   </si>
   <si>
     <t>000013052</t>
   </si>
   <si>
     <t>Кулер для телефону HOCO Glacier AI semiconductor cooler GA6 |7300RPM, 13.5W, USB-C, 100 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-glacier-ai-semiconductor-cooler-ga6-7300rpm-13-5w-usb-c-100-levels-/</t>
   </si>
   <si>
+    <t>000013171</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO notebook cooling stand DH27 |up to 17", 1200RPM, 2USB, 15-23dBA|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-notebook-cooling-stand-dh27-up-to-17-1200rpm-2usb-15-23dba-/</t>
+  </si>
+  <si>
     <t>000005235</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME RGB Backlight SK-402</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-rgb-backlight-sk-402/</t>
   </si>
   <si>
     <t>000008486</t>
   </si>
   <si>
     <t>Акустика для ПК HOCO RGB Rhythmic Spectrum desktop speaker DS14 |10W, AUX, Mic|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-hoco-rgb-rhythmic-spectrum-desktop-speaker-ds14-10w-aux-mic-/</t>
   </si>
   <si>
     <t>000008762</t>
   </si>
   <si>
     <t>Акустика для ПК ONIKUMA RGB Backlight L6 |5Wx2, BT, USB, 3.5mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-onikuma-rgb-backlight-l6-5wx2-bt-usb-3-5mm-/</t>
@@ -3433,75 +3469,111 @@
   <si>
     <t>Baseus FastJoy Series WiFi Adapter 300Mbps (B01317600111-03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/baseus-fastjoy-series-wifi-adapter-300mbps-b01317600111-03-/</t>
   </si>
   <si>
     <t>000011357</t>
   </si>
   <si>
     <t>Роутер HOCO WiFi5 wireless router HI31 |2.4GHz/5GHz, 1200Mbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/router-hoco-wifi5-wireless-router-hi31-2-4ghz-5ghz-1200mbps-/</t>
   </si>
   <si>
     <t>000011358</t>
   </si>
   <si>
     <t>WiFi Adapter HOCO WiFi4 USB external antenna wireless network card HI32 |2.4GHz, 150Mbps, USB2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/wifi-adapter-hoco-wifi4-usb-external-antenna-wireless-network-card-hi32-2-4ghz-150mbps-usb2-0-/</t>
   </si>
   <si>
+    <t>000011545</t>
+  </si>
+  <si>
+    <t>WiFi Adapter HOCO Portable WiFi HI40 (Europe Asia and Africa) |2.4GHz (WIFI 6), 150Mbps, Micro SIM|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/wifi-adapter-hoco-portable-wifi-hi40-europe-asia-and-africa-2-4ghz-wifi-6-150mbps-micro-sim-/</t>
+  </si>
+  <si>
     <t>000011720</t>
   </si>
   <si>
     <t>4G портативний роутер HOCO Mobile portable WiFi HI41 (Europe Asia and Africa) |2.4G, 3h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/4g-portativnyiy-router-hoco-mobile-portable-wifi-hi41-europe-asia-and-africa-2-4g-3h-/</t>
   </si>
   <si>
+    <t>000012142</t>
+  </si>
+  <si>
+    <t>WiFi Adapter HOCO WiFi6 USB external dual antenna wireless network card HI34 |2.4G/5G, 600Mbs|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/wifi-adapter-hoco-wifi6-usb-external-dual-antenna-wireless-network-card-hi34-2-4g-5g-600mbs-/</t>
+  </si>
+  <si>
+    <t>000012439</t>
+  </si>
+  <si>
+    <t>WiFi Adapter HOCO WiFi4 USB external antenna wireless network card HI37 |2.4GHz, 150Mbps, USB2.0|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/wifi-adapter-hoco-wifi4-usb-external-antenna-wireless-network-card-hi37-2-4ghz-150mbps-usb2-0-/</t>
+  </si>
+  <si>
     <t>000012753</t>
   </si>
   <si>
     <t>4G портативний роутер HOCO Mobile portable WiFi HI43 (WiFi6) (Europe Asia and Africa)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/4g-portativnyiy-router-hoco-mobile-portable-wifi-hi43-wifi6-europe-asia-and-africa-/</t>
   </si>
   <si>
     <t>000013051</t>
   </si>
   <si>
     <t>WiFi Adapter HOCO WiFi4 USB internal antenna wireless network card HI38 |2.4G/150M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/wifi-adapter-hoco-wifi4-usb-internal-antenna-wireless-network-card-hi38-2-4g-150m-/</t>
+  </si>
+  <si>
+    <t>000013087</t>
+  </si>
+  <si>
+    <t>Роутер HOCO Star 4G card wireless router DQ14 (EU) |Micro SIM, Wi-Fi 286Mbps, LAN 100Mbps|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/router-hoco-star-4g-card-wireless-router-dq14-eu-micro-sim-wi-fi-286mbps-lan-100mbps-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3511,51 +3583,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cc40b0d2dab97026bb4e0a28259551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab423839e10d58a9bd8ecae614d0a812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae3622b714623e45cfb5b3ad3f78ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c174b187492f7d6e352a7f5b3d5954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a6644af24720abaa1d44c0cc19a405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a8e1bb8bf97d9e28fa6577dd849146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbeeccc9d04c89e643fd9d583d735997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8e8cbeb802dd839824116c87cf54a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da14c2f7e08901fdedbb5a5131e9dea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba1987147486ea06dc4c58a969d2bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5db94d7d0a47fef394037bb2ffcf9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad261266e3fad2e027155ab2f0592aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a1babc3fb9c3249de8e45e0f7c93d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5baa39bc718b8743a8414d490e95514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eb41ec1269f34739323ace33719fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04a5034855d3acbab3d24ab72a3ab116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daa58ec801c5a2c2dc1530f578bf8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a123525a2753bce2dbea0c36a4a4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ae439c50edb407775e7c0b324a54719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0896eab316ab5254adf1ab8690d23120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054a25ebc4cf9e5075330bee1e2c97221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abc31704b889e7c3336dc621f0634422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14af6769daefcd84caf52063e53a9bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13a2913613144f56792e4be340bfc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0c777fd996097da96c3a262c6776825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862842062ec97758b6beff1c9de79ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8f1b40dc736be21bc0a5c79e6af3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe772ffd03174dde0caa6209097652228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e9ad0aa27eb3af1b08ff396c22f7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c01ecfc2e797393930cad665137ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56014d8f87a61a4e09cb4f3704e11dbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b1a25c4978564e671018c339c891d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e675bbc933bd848ef3510a7593a70433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a643fd8cee07a4e8fb8258f8801cf634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f690f1d9396d79204e4787f89425f0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b37d213a6fd78378e92ca10bccc64c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba74b86d723232527a0b346d59d68df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb0d22feeff80dd1bc456770fc013f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b00d30aa6ed64b4ca1d8d5e6373d6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffab2d1755f9099f05bae07a2d73c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55808bbe85da0d9299e4e3a8babc4ef541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd637770bb6eb45d22d6eaf80987c7c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4d20b2f27594e2b00e71a4992247d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948de918b1f035329d00ea8e64704a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca2e8efe380c01295e69d0c6151a1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884139c0e339a9a71d622ba334f75c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ac6475cff8ae42409e1fe5715d49d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258bd540f5146f66f3322e07de2389548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e241ac9806058edbdcfd7f26e2df0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa986a4d7912bed55673f30b2f975c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea13ba72fdf3df5ae8c4f2c4ddfa7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a128cbb62fa116ec0cad6f036d1931c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b8ba33b67624facfc62794dc0aa8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552f47a005d0b4bdfc211f19d511d9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc5522963d84e407f5ed8c5ad8a01155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fac2cab702a1de35cdef8b56dd51956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc9f9a182c47c29a96556dea84974557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb61a2d5e7bf4e0d6561fe09bede29e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62024f69e7c79d8a741c06c41f8725c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0260e61890142304695e311ca015f9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6078f417a43aa7da7660fb07510a35361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43c5ff382ba1f26318ad618053ec5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee1aff23fc780fabdb599f35219e6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8859e144e139da67236f2098e10bb5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603085ef3d6de210f4c7e997cb2c6f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ff860b106bfb32a464263d3b2bc4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f57b4ef47502e539f088d03ea7d3d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e324a13f3780e9c2ea278654135f6d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1beac667aa35738ef83ba3deddcad669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b22e861b24f8b0d89f95860fd269d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502e72814e5bb212f0be1fdf0252f3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bbb2ac6145c9f7acfb763fcc815c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0bbf96fdff04d2a01c4c2353e367473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c9ab6e3191f8c30b986ea35a1d35774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352255dfa812ee208aeea6b555a343375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179af8ec615b9265ef610bb52b6bb0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23a40be578c0a11579abfb7f323efa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e6792612c6a7c9781b03ff15997ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62982715c6bce1fd29338e68fbaa04be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393ac82c7cfab023e250ab1a2e9f44a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088c676b8c8563361516eb37d527c0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381126ec10f8c2b765e271708b930c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4e4450e48b2708fc132f250d4775083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43843d1485945865c8a18423b2d516584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd42baee61cc6fad7fd21e9b88b46785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fef34bc86c0a65cabb92d6b99cce9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e32ea17cb4ad1198a77e40ad87d09387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96198fa3b299a5c0e18447e2ec58f1ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829931a6948dfd07769f56227a62647189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17378dceb7fc4b24ebad41eef338d4cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdc9a611d0791cee0862839d7dad4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ac43c2d62e675579fd9fcf60b872992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661e28fd65affdca596d46da2deafa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a350e33545ff51f8e00333812bb879d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9da8bc79bf436ad084e478de87d8cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad699eca2128d6ff90dc5ec6f66227796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe7c1458b53a8c2a1b20ee990d755897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08706b0d445b8a59dc689f2f482b488798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffac7a1b5c828948affc4a04212eb299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b446de838d5979c43798ed6f626fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41eea0f215b3b98b1ace6b40ff80e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3a41f11af55cfabd4c697c1c3c63f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b882ddf1610d0cda41c679354b4012a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ad262618ef62ea614e2de41b13bdc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11269e8a8b90c38e767094ddbb58a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6c57c9fefb6cb174a0f58d0b27559106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447b5fcbfe6baf0ae42ab96a97c6583107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8badc0b69344118ba5f8e29874aea0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15890ea59c3b25c1dd55c97e72bbd82a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4facfdd49320b1156478095b655cae7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157630bc1df899cb907ecc8397b762a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feed1b9a8e6aeec0a4c6fb3b040302112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced5dff356f8519729b0a708d00dce8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec71c1d8d582e525877986f74d3dd32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c741ffa2f407c6667d9826d110903d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4f13fa1bea944cdf04321ecb64f8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085612c8fd9ec4585921a4b35e935ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac9921c69a9cbc3ddbd4b281b9a5f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aec6f9c720eeca092c049fc8ca07dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e1757807035d59b025a134a659ec9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2241048baf96bf552bd6ff4c39883f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152d7446e67fc54a0c97b748c58980e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49127de1058b07331947b99e159200d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac1bb7025d9470a9c614ef6ed773d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae50c87390968bcc36891f259d619eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ba67bf400455445befc44001b5b75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979170e879fe16168a1f5cf0a23e1e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4533630d9304c69dd0460d2c74862c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471e112defa60d40bd5057112f3441c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24444c23e706f8b171c61d80dd626fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28c8e98dd8ea122874997da0c69728131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92336f5665ac2622ac1b8df4d67347132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d458c81c05b7e9980f92791dde435b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109afce2fa796a45a5850f899eb6abb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401f59579aa05c6e0b4a64b947adf67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d33c593f0956b38a0d4b87b78970e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45842d2bc5ce621a488d45312a04de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bc14e2702e5b694105ed9f7dd05c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199cdd3d8a9d5b2ba49320e50dda87f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba0217f5bfa004579a7ba552dc145f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cbc53df026bdf92a2a72d72663d2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f720af6ceb8c0b5aa22688e9b531e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36823194d8564ecc2688b784c67dad8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81bec58d0dd33602ea292092fe472c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a986a80b69eb0c30aedeb683e008b8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc84a37eb1f8ebdb3762d3101874326146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf58fdf1d096b2407188e73d3d9509147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10778e9768c7fce3dbda51f7aea3d068148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060b97b4048eaf7d9dad573cc3eed0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8adaee5e616ad04e62a3c38537b1f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c499facd82f33b0022e29d4beedf15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e75d686e959c4d2babf8354590527152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9547f511bb7c5ddbc893f73d449f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58f1b305bd074c7b0b458751afb486154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fbe24ace8e0c8aa99b195f2804a8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a45bcb153ff7f75a44adaf49c36a64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b2d253abcef4004fcd3692c7acfba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b68910fec9179865e9aa1adda79547158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99da3ecc25114f57de3342f5731c5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e647d69af19288e055b81b62f73e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896369bcfd96a0e3897bc61cf00a5757161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619c19dd76c87fbc48a535901207083162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b194aa0b30b3e2b6a7450e10b41c3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcd927bb6bc580b413f6fc0a1b243a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6476dbd4ecb273ae89d359f73953713165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c53fbff67094fe2c67cb65522ba6ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da801fd143eeb8717fc4a205c4fc947167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e083dfb18ea8fb3385f73c9ff9d17e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb66fb7bf67465c0f707e3e97064c85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d3d74762119e5b963ec39f0477587170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3906251b3ce1fb9d08e75d931357aae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8412229b51210e7ad64fbaaba23bfa8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09885047a29ccfeae8b1ecb0a99dba1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348eb5b8b97be62ca9564fac5932d81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cc2d96333391a242b07bc03e20847175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf00a505b874cb573b16f2537c36c01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b0feaae5433524ea52a92c8a544db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917cde495839842cfaa3d3a23e7d6d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1526339f514c6323a4b9a80f7e94496179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be177b5fbbbbfcdeba3fe14e70b1286c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f31eb3349500b48067d90d313d2206181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577859dbf1440c49921efde8c86e46dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49819f11c1fee7d0fbdda8e7936aeda183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db92494d10102a9708bb4a97436f529184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335117fb7fe2342c74888d9933a1d48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cb5568f88b2c9c5682d2e23df9f54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f33af6b87a9b8fa70f1fa9744fb34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f813c57556b032d809296725223dcd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9400bb9bbfabacb3db2a239703e761d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd906c949202d659cdb54675769c09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c8f6ee630d5927f2d4e3f6d4f8ec7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f871ba99559f6d1c26bfbc6cc663fed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691c605c8eb55b7bc4c5880e284573f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8be933d2c56dd2df9087234c9de95d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ee50ed1b0a8f89fcebcddd5068382195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d760da70e942294dbd920f6f92b371f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478b31b05742908dfae7e4aad12ba44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f95a61c635098d9fb8b6b33ceccbd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46704d8f44a8f124819f30ca9fbd86d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ad0c7fe163d0c9bd1bcc43d6b9666200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175ed659270fecfaf95cef73278a447201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d23bf9ca966f46595b7ffe2aefc0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9754b4dc14480dd78f86e5a6c3d11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da0e2e67c188c198eba2d0e9268986204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0fd3cc1664a64f391ee276e8c03db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6670953a16e3b9d6ed1a586192bd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c95b3848549db2b200f5fa0d02513207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3b3365e0f9b49b60ea0b308e9ebc3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a418ff0ddf6498b1abe9a4d703774209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99994eb81e7c28ee6f3f3438d34713c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ea4b6c8503ba5debf6d355ccff388211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b899edc554cc21a28185784eb125d5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039d0f0d38176aa89a842dfb2d7e323213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fa474217d8bbfe170e5405ca4b71d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8501a0ef942293e319eeb3a05b446c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa3eb5cc80d5a698c83750cd789f5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c11b3fac95afdc6834149a442e9f1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbf42558b24dfc63e4f42e3b891b5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742cc3e524d281d3c6994f5a471b0f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1481844c8b83e8f679bc5649a070ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f7afdbc4170453db811081901d45c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e6eced5306f1c9ef69a138bfb32ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd203b9f69ffc402f579f5015b13984223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bf0d6b154a074698e8ee8d55045a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5231d518c8fccc893c5f94f2fe46c50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0391cd98c857fb09e586c35304fd57f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4f4fa556a12ed4300105886d31d8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4b2eb5ea18d764df83f7facc2ceea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b726ba68b3bb79af9ea935b2fc31a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8856ba7d5ff1a18a3778746f80be89f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380909ab91c83e8567e80e4e2e52d2ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae74b59b0857bed455b94ea42b5a92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a32ec4f2681006be795b5ccd6e4b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c94de6cf2622e36bd83dc41f3be360234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561da82c8d6a3ea28b41f515d4d9265e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d64fcf78b1e31e3ef6ea15fa1d0ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec86a778f1aafc00b7149cddec6e5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd821344d5f9f8aecd29a910023e13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec8194ba3df05744ae3df872d11f11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660175cf248e8448b40ba5c81ac4107240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd29d50d6a39e8fa905d9be4f5fd8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153adad0fa2fa58acb7cb32e1addb80e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d61acc415dc0366df0d1f906d0253f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa7d1183605ddaf7d4d571e5edf9c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33c1f15b18c278045a8a576fb6b7cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddb07b7aba5367201295a39e667df3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782cf06b2fcc4191ba44f134ed2fcb9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fc0abfd4b56988c6ee286e68d92d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc5127c38776f8106ce80832319a8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9069aafe8712c24952e4e12453075250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b6fee5620155fe88384f3fa845005251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a703c4ec5df937bfd806dad10f7f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee55365ebe1a451a7ac9abd57fd3af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2e15c1d723952586c887572a1c8c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300667c68c5dfc4a1a9421efa2a39961255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b747f90c78981cba222b9ff8c250f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9ebd932a67e6b683c4a1fa31eefa0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce5420e4157277ae1bf66bf5f19214258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9ae11af142a93d8c2252ec5f8a46d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c79a021af198b20f34c8f696d8ad9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2f2bb2d504661dbca30b0a7f6cb17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc880e90a44007edba6be8ccde33b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd5108f8b5e5f449e88cec669ede34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80bd7825a6c5c495efc27387021483264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2708886e0f501b2f05a826f97fd11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92699975a69bb056e9ce9b7d201bd86d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2598683ad148fa25eb972882564106267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410691a525072550b7d51a5383cf006268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e32cc180f299e35a625eec9b2149a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3633a7118ff819b8aa8a073bcb1d2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d7fc932aff56ed8814a6b53df4bb1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd211342c629a1dd4ec0bba7db43f74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40874064799245bd35a47060664109b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8acc74c45b10d61bd8d87344c77386274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e28b5df6539e0d5e5c471b538b69da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3fb371713effd7d096a54840ca0bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495aa5eb033a3623f4992ccff7aa9e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb9895cdfb7823abe9696f00f77d1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15918ec0e0e0b16a9be1d724901c9496279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce83e87d827f46852e7e956b26bcbe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e04a3a9bf442af540e72c85ce17ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b1e474e132996744956b608cf022b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a8a17c3690efb63451734929b566d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df844b37bb9a78e7f2b783deac2b3a3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc08b5c1bddc621fe41ab273c85b61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf34bdf6f0a9aa8b0f4b6eee9f1dd5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3773c24b427728a6aada162e78f02ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8c62f2b75bb32d54be16a07623185288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d9dec2d7e75aec8df26aeb8cd881a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa968336f0be100230d58e1ea30990db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582f7c429f2233bc3432783e9ec0a42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1efbad41984f3c4f5b057ab130e8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da5909c4dad8c38e87a402ada67047293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28971838c331451e44aa2cde0b11c4b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b05410615d4ef222b1ab779ab0da06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c643436c8bfd3383aae730d95008ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6eb4536f494b3f666d412e4097bf4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204d8eb9c6a57fc525c9ccb0995e517298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fffe1a2bb0a433d7078d6e5fdf70aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1ef34d68ed1d3a612fd600aa3e999300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6173c7211e5e3e59e55dedacd9e61d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb7895d1d0bf0ca18d7f6fea0b84ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d7762c92f92cf8ee0d82a9696150303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc813b27d550b77a21bbcd8817f22793304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd6570ee43880865089833da21a53b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764913d25828e1248cbb9e2c8bb8e2dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595d5592211ecb17feb4209c30bc8dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8f1ade847054eb50486d1ce19c672308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d9f54352b6bfd9ebab75ba668d6eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3865fb3187bdbcd67385bdce56e19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c804617c8e93f7261b5a43fe108989c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441ea8b95eb8bc8f6cee6cffe102992312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4575f354d7764f0236a9b1783e8139313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea54ab15d06907b9ebd6557f20143d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec6e664a09ab772e7094fda68edb58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01933f4e2ef851d4177182165503e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b7b23a8be80d77eb8b6fea94166fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368168f5d2d1f2c9b9dd275d95921e03318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca27bbbf4b68b3d46d349241ed5add319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9984fbde0d9e1318d33ec2f1c2652a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fb3e953a90cb64bbc7aa95d652772321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb871df7b81708a9ab6546f7e843ea0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff3e16f3a9307ee473bad75b6c6e4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd04b5739cc79ac12760aa80e19378324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39790eb177ad2013f46519d0f8c0b27a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a1babe8c1b2e66b55dbc79afbfc3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4800569a70346924b35cd9eb44dd2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed195271bd0f1045099592daf8835c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f51aa6d9e416713728419c1125feae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368783d7bb60e02d0d895d2cff035ad6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a399e4b31df498e6b044f8a02ff5a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2d4a44edcc45802f36cffc759e4ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aea630c677fc435f26301c8e932a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2ac4992484af9ad81d0fc1a360db9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce29f94e8f2c7adfab4a7fd719888db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a796d801c2ff68835a74b8a3a034b0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f853ba40c40d037ce2f4b587443d8c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752050a2670bab46fef152ed9dd1ea1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb401ec93f2a801cc201780a3baee23d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615e89649db0a9d4363588e602140d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca855acd39976c9bb5bc778df18d97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327fbdd4f0d97603238d3ec269d3432342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc32790a7b5bae6776a7da7dcbf17dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99c24032bedcd6544d3ec5f8dd34be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acf94a68aae76aad1f6d6f00d8cd1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0daf9a1de5951b81a2586252936c51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925dbcfa8686840a7197f8448ab8ba5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfad49d500b459ebbc7bb61df3b262b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cfa6c9a3a4f6b46aedf61b4b763fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ed00d67ee459ede260d06c90a31df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc5585ac849c98c4415220d0a5a086351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee397d2896ab151fb28c1b367b9a4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f13193e4fad9a8d9f2b0a2d7b1c409353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485bcce8fa7507d900a4671e5af06b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976596dad55d91d0694937bdd09609d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938df1a2cc9227bca6726f01f8b399e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff49eaee6136463f47a60c37c541d50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff9dd9c808380bd96c0ca69944d39f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8ee56ad543576e73e8ef6bd758c33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a7063fd01391fcb0f8c74ce7e8597360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81acf37240c500df15f41fd46dba82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd5f42d2e389142ac4031122f8bd84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d56fdda46b639ae3e98a4f4fabfda7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3a06909403f46e792495a29e794a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0ad07ecee711ee0c6fa5bf3c4648c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99fe6e569d7a8d1288416c65ccc1d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4c873a5ebc28ae48d516ffe4e4e36367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6b707e5ddd3962785d1c63df4e27f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271675570ce867c2221cc5ec5e498fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c8fdd6806277bcbec0d304bff08e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1306ee9644312836cd8acf705a35af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bcc8226158d739cd4c176ed2d0800372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85d2d35daff742d3bf3b132bb40ae2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13cf14ffccf0d9d4802ad07871a6ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519dbdec0e4e51c86f5167d148c5c78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc67da3b827b37ad2e1eff2d9dd8f47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c0135f5da0abacebfbc32596168b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02081576871fd577d0c92e3d6c918b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5cb18c559a1070232765c72e260f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b6db812c2030fad2cb1a9dae3c375380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee75f1d1b8c9a9b2c62801595e75758381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab99dc00b0fbbee6a7bf616fc8c3d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66588032a0ec1d65ddccbc35c1f610383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb98474c3b77d41a96622dfa4d5358384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cb850a1d53a60c149550ec74443d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917d7153e2abf0651c3c57313d21f8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8022978870e00d320c9e60134bc32f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853241982481e1eb02031b0c3213448388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2d0d3ec780d033d51330d8b8ddafe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83487bb862e8d37b72c5f834fcbeb049390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678ac2809ccd384e8a8175bec46254f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4438e526a4d33fbeddd120dd975b91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228a1d45913c40d806e960bcbefba40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e54cd029bbb23fadd0941b953f572394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219ae1b140218ec5d064a7c6fa9882a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcac3c7f9cb2866b0133e894627988396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffb04b494715b05edc297e16cb272b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5404b23181d15e9ab7e09f80926880398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d727cdd50c3f7809a7636db77da50e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b482759d855895f6e2360d53dd0ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e870515b660a292941775bf18bd63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb4ab2bd78f633aa10abdd6d3086cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a1d201650d5b800e04a9ff943a013403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59f0bb631943fbdf83edc3796a0012404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502de89190033df9c757571299af1435405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bebb9d9f3ea4dfc5c5177d721df9e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dbbe22b4cb5a4802a231dd10db75c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba448b82619f2588218601da2ea2c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e15c48d8690a7606826434664b774409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bfee66c7093eea7c313ca75890486410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644aae31e3cf0eba56906e804ea0243411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dd7fe3fea8f01036ba1ae5cd35652412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98120baf5d08a18aa752b1a5a0eb840a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af82db11d8c3e0f395d0f00dd9ec79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cb453fe3f5c431436ea8db8c3bbe1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64cbb4d6b1a37a38498f4c4e4c68c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34063734724e4275ea2545365d40b610417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef018d7f961716de32877404c41e9b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e571826322caa3bbe29bf6ef2d8f316419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a16e63c7ec50ebac61cc1af3306680420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06acf57ae98911eaa6626d4f64becbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e9ca61f3a2ac0725a3427e9e25420422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58519289ce29c23d0826ff9f568c3082423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba94cd8c3ecda99cbd13baf1768865424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef733ba5235f9403909c1c6405a219425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e662219011794eec0cc5224667088a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669dec8d0afeb000ff3297177b646c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117a9b17a89921f994332d591b4e0f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444c3b407e2ecf3502f94178bb70b14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a5a188922e4166113fa9ca7015bdd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33962df675c4d26dfefcfbebf26ed3aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36753ff2c378370854b434824feb183f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce502d5526c70d146eb7d514649855433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55524ae5e5affc11ef8412953bd93e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c9e6efd8703e996e5409f8946e292435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853de3ad2fb12331d84aaeac38af40d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eabd28adeec94bd7e2ee04c3326515437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb939813b9edd8e2e7d4eb7ac38f66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdd26fc016b90b9280af35032cd916439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bc0f88b792f457a428d195d925f00440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845492ba24ddbf7be0f43c2d52f6119441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5adb4b17d212006c03c706a639c1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d835e3c6e5af3a676b9905ff6f604f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928551a66600c4aac6efad98d9a03ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeec1127828a1bb73c8ee19d80a792445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505b5b2e6d9bb8ecac52f5326d6ff3e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86542b6dff86fc8969860d40ce0d34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b746b497096806c8609f5b28acc0e97448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a5cea1e354f715005a46e5d0c8b6f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f986a7cebccfa21a7184944bd33def7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebeac3e63fe5cccaef46c2bed2bd4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee87e2496381f6fa2da33fc73b524f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df25302affa7f498aa91a9939266b39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65222f0e453cfbe36499a26cc7bb65f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17c496766f34b7c511b180e5756dc9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c7cb6e8b5f2fcd287cedd02eb5fcb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa37388ac0bcf5707343001162a671457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabbed22cc3f52771edd4e7d82570f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0f4689f1eb34462e4d9f4c2d16d36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf565d915e6a6c48c96d4898a5103077460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3619795e36386f8936eddd2c31289461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e561da92f253756c62e55edd3a6bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e62ba93609c37920beeb4e4793092c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da4546497489990c4d52b6c25ccb5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740b5faf9762ffb049c6b1440cc47f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32719559627ad0498a2116f904aaac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e48d1c8221d73f862e62a0589cf07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd31d7989d61c7b35021e74c0625050468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9b1c34bd10539345812a79c5bc4e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278869445adaaca7b5e169af6f7ec68b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7b86981069e9f6ba664301326eada471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c18034255d996a77fc3c3bbaceaf6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41be70cd8c03f0d1043f5ca1fe5185d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a23b54deffd98c6c474f7e94840de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22546daa82302cfd0bdb6a796d2ebf8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fef5e1881a6b315596ade855acf3de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390e80efa2be80c1b687d9ecc75b7b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747839bbd93eae2d5f4ced738bab8a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589362b205969ee5177d5d9a7c15ec28479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675c89524c4d87ea601599610119b52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f935f0e43c3e2b016872cd82786083481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b179184133a6a051f74da50c4597ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e84052e369d2dc2eb766511e572639483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39ce2119b7af1977ff48da2f811bd2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a66c94733a9297645d2216e8868fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb6a544988875deca20c784793e7b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73a0266f0d2f2b1e1089c489b8b4eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f106fa4c39878793b6715abc81fd89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b3876214314fb84be9dad012b450e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631e13e63d749e5aef13a8c6f21e90c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb70568020779ccc32a2977b93909d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7a5757ced138d5ebee107db149694492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b416e161f76d9157aeb82c2602c6bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec918fdf6a8a478179c70ee49ae7f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0bddc5d820e3f6b17cb87a0c35f0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a60d328596ec3eb704f946be9bb46a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa65eceed0e49cefb46f53ab629840497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89958332ee6172c4f9732938cb21d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34873b9a13a883c797672fe48e6fad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f65b48204dc08f8850a8a755e625b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabf1812844c75baef3da546bb89d7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762151f89de59f3636fd1b028dfdcb11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751687085f289f6d8ba5f1279080bfd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83824eebf176b8f1240bbbc8afe1b59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabe61f08f4686715e2bcac65acd15e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28446ba69b1e61ecd255a65b9374ce03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d21c6bacfcb4718315ffd52e9cac9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe0d62412a89f184f38428dbb2a59c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e231c0f42884a80e5fe54736eed5e8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b70989c1a80e67d28387eb41cb2cd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd601883e141ac57d8558b1f713ac4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26752558ca9ca2693ac641198303f2c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048e833575655c94f807d75e26355f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887db8c37136de87d9754e697af8f00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79f0b17dd9f95ebc2d55167b9e7fff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a2c2017a6c5cb514d06e3c0f45698516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc0d73fb12f3a31fb48fb0e808687f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a097d732bd2b3a6099bf9e237b4097518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989597424af6e33fc96896937089244519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5aad10e5cf9df84f65bc2ff276a01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515ef4d69199c0f4bd9a64b044cff34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c83abd482a392b22ae606678556b3e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad37451346560ee476c157158c9c7d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6da24cb95f83a53165840e8591899524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f748145a1ff80ee9f35b7363c0911e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1081242829d14b610a92be9067553526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29eff3df42b3b98c1877b671a65efe0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8982ed2acd49804b242586ea2adf2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ecb45bde438edf4f28d104e803e99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bb4394c77fde0cda319f78746ce7b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4685c0cf5b1cb70bd0344546de3bea7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0101d2ce99fe500f3603f957566af8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378743b0fc8cba64b9e21dc0416e1dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf0ef3cc70986dbcfb91a35da3f3d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ec4ae17a5b036ce090f2d1d247ae9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9f87a9144200ca7c35bf434e620e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ef2ba4b1983cc79938b85b00fdf90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f391ac7097c76164888ec516e2785cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf31c4eaca194e2a8aa768b97cee65539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08543fd2a79e967e154e874bd3c608e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5695561ef47d48b0207a3724b729c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eda47d4b9f6f8bf9af841bfe961fd6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b4571eacc2eb00ec9f5e2234f603b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3210d3eb3767bd3db8519c0c743271544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09199640b1474908ae087b52482d445545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b4715e84833a67f95c1aa9f689ed9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149334d398202c9fd2c6b30c9ff4e873547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407045b945650f2c5f907f00f508d8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58832097a6da7d0456ad0a5bf62132549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcef6817c8f098962a709700ffed5ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c14bd7c230d036e3e243b7ca14455551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9392f453af692bbfb7d1047ced5b14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f81684ec47ba42e4baf33fb64aa79f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374cfe308dfe857ea480875fe563e23554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f43dcfa5c2a4bfb8519f50312f5dcb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75467c23ba8f59bfbabe1886ca701b9e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeba47d3f9c04c64cd9eabde4802adc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b18412f552acc724f1c0966dddea43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bccd77292d9095f95743670607e74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ae60d77f2aa8814e64cbdc86ba7df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fac8de21fc64d1945b5507b8f2a166561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ba8c9c14ba5168bce0644ac810c62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ebda0cefc7648d8979267d26faabe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9b13e8ad5462b62206640795beed2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ae5c8c398bdd081f538a0ce48635d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a219ea071ee12b41b0e2bde62a83b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a1c932ab0882c33ea064de42996d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9490200a551c41edd09759a320456d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc86a5e16b7ad80fefeb03a5f9d6f0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd941278c2ef2dd82b9553a2d35cb6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff11250651ff58d0686cfb63c750278571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86b489048767e4cbd59ae4edeb1d64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce28a4220bfd76169b6df1078a408d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9216b78decff439802a0faa5c88706b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6889188ddfc726e375a6717ab64c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf9296682dd3b686e089708408beaf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301968106355ba1e508b0af5dc0febb4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971c5f43a49136ea46d5ee117389acf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc9446232448d6b3d721bc367a8980579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e6fa83f3b9f6a6be8f90e0c1c8e20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c48690ca4463014ca071e73e862f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af09c67cb943be66d6a046fd40d8cb7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e6e29f1bcfa13881af26c8e8a6f70583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cd7b52e4dd95a7682e9ebb4796d7a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dcddc595e901d62ae64e4a0020030585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f57b2f45c59e46c1acdb548a287b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed0474e4a5e62b1ea6e9bea33f461e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfb5338862cfee78ffc5d167363616588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef2aceaadd82879e327d60f00ba745589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bc323d2ee4a0f4956c4bac7689e43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28224564c85bfcaa09d1efaf4c5dcdb7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf776996b1f5f2550d85f44c16625b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407ce8adb652699b1842c5826ba57b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88727434a3b3686ee05c4014cf834c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27db7e9ad18125bed9d47955bbdde7e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938c699af248a408a6483ef0b0c411f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153d8827e3929a4a94fd45bf99d951f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91225de9a979a5c73c1e4801e9a8adb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc3dec336824b6b4e0c9bae4db3059599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f394417a2183b94c81360ff919a41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a7567a2bcce0417a38ed0414d1993601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a76726702ce9ab5c3c31909c44147d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debad440311b77ff6a34dac612068c86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329d76b7bca3f5c90929be6c220f6d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020c1f6ab5ab946e1cbcd8feaba1cef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d2f1e885e07238307d6b658eb8a6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ad4fefb0f6224dccdf90a956c76a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63758ed8e1ec9b4456dbdfebbd49ab30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808a64c7e0b435c5e1d4136d6ec042e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e4d7ea27bf64ea190090695caedc0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b47f06ac2638671399f5df6131e262611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69598bd2d102738e01dd1c713459de80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146d0548e3f10eb23bc322dbff17dcc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cab4832d28c686ccf144ce1065752614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563c8c05795d878c716f1a27795fc1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4b3f35c2275791a447a334f32a8cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76b1995d19be7b314df4962117d0d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c778ba37ef6ef98ded347fb8031f52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83d7154efc9c6f18bcbaedecf1c5a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da8c02b5a992a34e10f5183e72a462620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2cb5621b6cc7e0a0f908718f88a0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dcbc9c7ced4469bb4198554d8f603622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2cf419b7ff4fde6d4d39c644b131c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf1e3febbd78882823cc8ef3785de6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389a587e9012618d98dd020716c6d72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea19db2da80dbebf972fa1de6f2879626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39681deda3496acc35fc7b168c8b39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bed5350982525c5adda69b5a21785628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dd4964650c0997efa489a30fac2fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45075ba5fd60b6ce78af9f1fe29386d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb33467f7fe07fb7e73f25ffc29890631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dd63159f0b422282640f0db262d63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241d648160a49529f73e4cc5682b29d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1e2d397fd9e153de7ee9169b8c414634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7713c1e4d44003895a1eaf4da5822635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e7a0841d191846f6431415fe5fddd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc53eb3f0dedf05074860b515123373637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd6031946b8440ce61fa1a5e85f548638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47ab6f0077b20886cb2f2df2c7645e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cef966f157dadd3cafdc33ae46c34640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359183a47a232d6368ca5cecbd916895641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0112efbaef2ef89c20bf4b6e59c0dc8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50eefb0170ed39b97d1b30876040f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77c7ace9da7fba4bd062d0ea90a2eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163569fee68c1583fe6da42b50248678645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332f89be5758cd8d3b42775c684dc38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f81d8aeef92de389cdf7db4d06fe5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdd4fa63a9d3c0dc316c3d881f50c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229f1c4836cb5ba6b5fec26adb01a31649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce1677d24a6f02ef64c3bbf6f535ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fe5d79f6ad49a2d6ac0b054c080a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746e41c240896c5075c965af30421d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40031fc89a1a87dd0fed87011185a89c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08295f52720dd703941a743121cd28be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34f3c9e5fa0f823a0e31ba67b9c79c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605b6fa73125705cefbe8538b5d3cf6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33826a0f167d6af74152cfbc8a1f8723657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01657fa788debb85123c094b46a105658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23158ec50e13c2eb570ef90288ad5284659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698b4d147aa372f5e0b05fe93a70d6c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b854483a288894a56155210e3751b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630c8b8ea47450eb05ab589c94704cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbc63475e23898a33a9b3781efaac0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51a0225539abe8ac5107ca9321f38b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471a2eedf14a527120381b8610e4273665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3a77449b666dbf52ab743c228cb0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d687b575c587fe9e73681ff7a632d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aa58d5c869d0cf28a0c9d082dfcf0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b128ca4c15836d1209333e9e7b74351669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89947b1913ffd26302874d637031f7ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109225d981c998716ac82961917412d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf62be7b93f60f0b3adcbc2c2d5342672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f46ee0b829a6c5bdc78b9d74c3a8d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a1211c930905d9108c01a930314a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cad17515f63b1b11de21695eb8abf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aa9c15b4e9ae35939bcf4c0852102676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188b373322c422ea44af0cff7c0a149677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7835512b5b7d05021b0820c0523aa40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164db51094bf3d9e3c4a6df54b2449e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428afda2d30f94bcd207f58fa647c4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8224806d5e23bdba65e1b6155f6166681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d1b5e387080972c134333bab0adb2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60044814601a219e5ba20530704a72ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869816032f897de22b080ddc1cae96ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0e3eb74e4b8267bc1c54612e1f83b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6e6fdb865f53c5176942d459c2b7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6095196fb6b4b1dbd78066f28909629687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38340dd17bae619b092ce7e13a860625688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b453c8e690c12d606ad3938d6cae1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8a58b9f585b2bc60472a1f78a657f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0d19745cb748423227117aadf4aae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995771c87f871ab80f6919fe0bc6bed7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae0d8f86c662838e0630a033add702693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66798ecdd4679f3d26e564fbd0133c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33828c201f7a60a3cb0f5de71e486c4c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69935a20f9ded4ae657ede0a949ae1b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a6394f27e4638a40b57cd34f54850697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f27deaa768e3bc333a287007302fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac474b818408753bd7a0fb48c24ccbd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce49d1a760b0c4cb92ecca36fa823ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969852e2e97d91954cace29c4b2771b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc8b40590d50f5b27c357c5d8a1c67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00746f6d93e5e00f43e614ce49545e1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a84689f3c45ce1f66ea5c54aae5ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0560d4598fac45c127606a32e6301a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d91c826f79102c476e84b2ce39c31706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f445a87ce54eb201b4141fa764e0ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadf32d5f41af418500f885460678c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f422eeb96faf6968158853530ce20f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3c6247688c2ebbc9dd88ba9e58a07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d010085354703b816283cd45ebcb335711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be3b5b2306d80b78faf3290316daab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4877be6b45924144ee1ccf2d62ecffb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2c0ac06d0ea91faead513cad4aae8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456b2bfb234e6dac9914c8c77e98314715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54100727e9c5df49e93d1610647035716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c678f6b5714d9de0a38169ecc380732717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ddffd64d102901b702b47269a84c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f902db1b85f03554c18742823d9c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a12a9047e244fbcdbaf4d5135f6a5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff78b9e3cf73b544b5cbeec9dd79f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245deb33863aa9485d5f1e630623db99722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32effbbe6f0b5d8be1f4e43a52dd5bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded2b95ad3fbfa5bb6d69bc47b78974724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32fe9947d43b3684e9c1f53d1c8117725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f23d56803854d3d6b3447fad55b8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd4d7d965cf9a64f53e3227137882f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f62a6208258d0ebf922d7e5ad621a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6867b60e606d350c449999ca53b48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864e880c78388ecd19b725bdba64021730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f8b5612240e78848925ea54eaf950731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8307758c79d07af821a0ab4554fcae9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba67cf0b5659a29577a6ead622cd81f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4e93a1f22dd61d392c43bfcd5442c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2208bf1ab53ccf48bf9251ae6bfd9e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369fce02a4137298d3f02e4e3b43e4e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9254e2819223514ca3b72ab5633a6a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5b610abf94fc2cc1ed27499f2d3ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8993c73564efa172af9c71ddaafb1a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a44c825634d370f5a54921163defee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c46269e9c1c2b2bb1fafcc9cfcd067741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993e67ee871f4b0f56afbf2ae3e4115742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5d1c649023fe7b6461fa82eafa4ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ac1ac649d377012ab6d6a3b916552744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96d0701d16e2d8d9ae54b01c3773cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049b4e10402715d7b775d28c50046c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448dc0c02aafc24789183a16f9e6b70747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915926c33fb0efbb60c738414d32c75c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b84823626abc5c7768e8ed9b9fec1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd326a96d75a7ff5d7c99d6f61ad16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e9c0f26a9c718ec6f9505c120d070751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba17bf2c5ee39572f59b069cf70bcc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00687102b9ded3338ddd76b76c30897a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b638427e7d27cae8ccc2095f72d2d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43f7ec15ba2bc1d5e29bcbc0c15386755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86baeff39b895d7804116983b71c02a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773622c4543cc187f0a786c87859ace9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125b00929bc139622efc055ef9a5d74758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54050514101bb0e2fb5211625728b803759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91b29fa85c19d4ed72012333b74ff8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d2c007fd783a89614db5b12ee02bf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dde8d781abeaf330ac6dbd54ee2ac762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118b56a467401db4243b3f5dedfa381763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3f9cfeac502a2ceba9f4b3b267857764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e42b2d8f04d3c3242ecca8bd603b4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6194d0c8700e4c61b832166adfd13766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aee3721fb0461a334b850aae8e18cb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0918a723e2c14f13b3bbceb8497c33768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab1aae3123cbea992c2cfb5298bebf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad1eceb1f638838e98fcccc2e0d406770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca78d9db34e2efda18c15e97720136771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853ae3919c140d28e62cd8658adf28f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2adf470f6a1d11607943b4ff868474773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9471a7acb0d1dfff4a80b025949aa9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a596fd16ec0991bd3427d078ade6c0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23ef28b8c249089c96d29e621f112f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff624f581bd42a6e9ee0ed73248f37777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3f10879342d82a9958300e3e82be9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d905119135abf0242f19f0319a12fa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1df1cf0125503feb926f94901ae28780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389898b0b980f2a3016565d7e79ae1c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d98686cafae2c634ef295caa7a8c3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4756cfe0f1c34f4a2fd4d72026fa08a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8793d30f359da4f63a048363a1bf00e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670915ec0f516c1f210f534e3fd8f58785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd702fd4c8fd7682c0ae73565d0868786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196d6c4b8683ee377eb85a6ab36439e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18084c8551b09801735d649ee58539788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54d1952122f67b46013cb2fa539bea789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e887ad61907849150262cd799409a8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34148e6d6b075887926e71c615d3a29b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3952af2b8f0911bfc8ab7168c8bf9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b81c7820071d2fdefec048cf87c05e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34ce714024e60e0c7cf039fb7d91fc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65764946812e3beecc1617237d4f4a0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e9f4d26fd4f6126182a51468f03b0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100eacef04c66d44f423dfd1082fc01797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bb3b76481606d0340b75e24c691cb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84474230f603b67e0a78c16e29a66e5d799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba047431088682b5d080e6266494ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36f406800dcd5e63a63aaa19cd5f412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8082852d9fb412f7ca59c3c9a9fbec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b3cc9507d655db681b2b336cd346c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fc70a34d7a5303428486e0c98e13d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef118e1ff9ebb27cd22b7d98e6dda86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c18dd846e4789361d07cc0e1c77537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b20e3dadc481ae91c15efc10c275598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56263e68ea5c8519e45c7ae231f19fa79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed793117e6de68c4ef352ae8f93f95f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7dbe9778884799b0ac75ac09a911a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8905714a667ddb3bb5e5e9baa596f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603929a317ce3331249e8f29a05455113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283a2f0a19c441106f8adda14c788b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b410d555c5ef6003c6deab0a23b49b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5d4e49997d12c9766043e8df0a3d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5e91ace0ed190421946a2072c214a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a383315d07f39a952b909228c2db5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704df1d96d06f2080499c47a034950fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c16c0806a1d6d553fc51742e1dff120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55f64a6c364ae73b8906b068ae4ea521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2596953972206dc8024a744af487322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753937f0e782085f9c366409c47a95f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f7f326565b3f679dc0555e1f3a86b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c3bfe006ade5d0787ffc25a797e7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ea714c8c2429258b03d73d4acdab126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccb24046bed042f1563268837e632627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4fde57fa96c16ba0d53941dcf600d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d121726e3cb95cf401f2765edcf4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21309899ac34a4249c7f0ae849f4241630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa9da6488146826f108eca9849809831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7978295e6397c2e41ee3b8121ee727032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065798b96a2eaa0e420d1312c8810ee633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae58b234312c50b29b85da45dc54dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f86af7fc9f4adc32114cc120bbae835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f933403b1fb657d5380456bb8bb7c8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074af712c8b96e2f8d2e8cf974f98b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b750cc1c682562c1e9a276d7c0dfcb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdc6aefba3318c6e464f2ebf1961b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34153da0b8857c1040e5cb9243af58940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181224f6e0f0d5eb13087f2ad7dd131741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79529f26908176f04d13a39635749dc442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faa3162a718285203fe174d7a55d8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5128254a0de39d5683123b6990470f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a030d35e666b6172a9dd6ad1ae3fe9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598130695fcf37189b0aa68e8c735d3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82276661d34f826dabb1867dc7e9cbdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b38dde8af4f9943e249a71d9b850348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9cc2ed4db339fab5d20e7bfaa287a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57187aaeef581d5c3acc795278842ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7450c59570a76181c9c9465c6a3d3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d883b4fe4c0315b1d3ddd84670238d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f507a44d39d39ab281402bcbea0e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad250aec0bf43bb3bcdc1c8be082eec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3afcc8995a98ee5d97c41de6284a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8baa00611e3afc0729b3868fe1fc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18405dff3ec0bb659fb266078f48b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf7a865cbe8e55e0c8adce20d1385158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef3ca9e261831f89acba26cd50130759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74620cc7b4f9d3effa7a271933d1acb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7ff5afd28c22164e6d47e25c4dbb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620de538651a59c752d0129bcacc13b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22979b2591521a3747d3ffcd4c637863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d9983852cbc55cc472e6b6b966d2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095e2361ceb06f94ff851ef5dda9b1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497f78dab81efdac158313d4f556ca966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260651b71511ab5b5a0d14255998a4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8bce0343585d3a24984f5ce68181868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3a787cec9ebbfa14903eef3840b5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e6b09dcad0bde576d430845fe167f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f881b30a52583b74ab75d26350fa471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d9d0a0bcdf9dbde123a0ac1fe538672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f178f8455ecfceda12d8f601cf91c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5eefb1e01339fed4a36465515844674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf059b056079e5263170b27e882c9c4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dcde47ecc37fcff985b162a71e8ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61104343dee3326bc257595ecf60cba977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dec091ae836b6b002fcbf0179446c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca178490892288b8d286c337bd50693579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd319382bea290cba0a7f0ff667c6fa180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063970b2718ded07efcba48ca2f822781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159cdb26c6f8d4aeecf649517aff8ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aedf18fc202674789d7808c348c90283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d1df00e08baca0a48914ca82687a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eee48c8e9a839a49793f163863f6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082a1cb101eb79325b8383fb87d16c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aed4e64ad6696922f0f493f238cde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33806bd82070cf6c5a6b89c2589e3ce088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5969c62a22c43444b85f47a509309fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edc8f233e01be21a20dd795aaae9fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f3a563b3239d41169f8b0b1c4307591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a468eaa3cbf6958efbeff8428eaa692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8c5326c13e6155bf8fcdc5120f06a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f25d47bfdd160ef18a0200055c626494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f2a5b5be786d0ca8dd1a4188642be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e933f92fb0ad0487743ade077d7e0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b038a4bc522fab490daba0d449ef6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdcaeb2d2fd687cef5ebf34697823e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca455ddc9c424cf06dad8c1ede29c6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60736204f183bad99b60ce28800a5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ca2a19ab7c9b168787a074a970a55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714200ceceab803da85585695438fef4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c963f301e2a90c500c0a50b12850c8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb5f697c7b10264c9e5c6c3ce6feed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a796286a36f8f8fce52d7cfa1b916105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c64e4593aa46551b53edb99130ed5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a1a47c6a01e0bdeef57e11ec205c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d7e584e7bf1a94f929827d0b86568108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d7dd732e6d466907a971946fa2d98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83e14a3400371d227948888530db79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aa25dbd88825dac9fd400f54bd830111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d2e1ac0a678ebbca2db5121226676112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1d414b89c8df555ab44274d72781c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636b2312096c79a641578ce4554b779114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad547cba3963bc478aa5fe0bb3fa4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b5faacbeeeee25a0ab115696e358a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d586efa857fbb0590c8517037f53ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b503434e3db6a411ab36922bcbb1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaba6dbda147eea4244358d1b6820e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052027549cbeea6d093273ddb35438d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0b7738a0a560d930cc5cc03c4e0fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7408283e982419aae09da1ae7b0cc18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6837951b7eb9ca4b37601d9ebcf428123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1957b0a20cad124624a735f74528a1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1009be54db323567ce56360acd05d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee3ead8b9c015c20a4df12cc1fefe2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc725c54696681da277a007fb29d9a02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f135b1324b48761e0caf8e6d9bf7db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b50855f5c4eccf0990e914ede2b2ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd975ae6bd009c878240515d5a499b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63667e84a7caa352d46f5c37010f78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11e6790871a909daad912420739840132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5871f006bf136164371426790a080133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3c0c7b31e59f97d0096bab1221f2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baee187e60da752f1a35617568e856c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73e621e0497e4140b40c8eba493468136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a408ef08347d23eb4e36602072004137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d58e845e3febdf7c8b929d59f289d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3486ae6f79d28fcdfb2de03f57d4740139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6ca26385b9b3551760e453f1822af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866e753544ea997982f8c8e6d25fbcc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ed91c28956f9dafb461a65020491d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b565cdfb0862814dea448aace83ec33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27db11ae3b47a906313cb5de287695144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8829970cc096f3957ece89a8a3160ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54f15138cd5cfe1fd9e2672ffecdde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedac87242645254b78833cefd85353147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b282770622b5012c5b2e6577c4bc6eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4b7a1a1cb478eb34574d69a827a12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199a1fcf7d7bbc48dd3647e49890d55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e569a6f867d9d3edb61c712e4607f33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f4d6e546787c720739894d1be30f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee4ab435368190e952c81c5bb8ad31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422090e84d384e65d647c48ba13b3e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915dcf9d94917f39cab764323cd2c4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72267f0a38ce5fec49955cbb7c455869156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835245f30ffbfcc9dff667016e37505157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53670186320018d1ae94abcc40d40efa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7a25926a0875fc432ea5422251f97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0459793415e8e89d09ba36b956a2906160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba988e2492cc50a469d8c2a0d9e3aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f704f13837b1021d3c508d99ab91b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914147980853bc67e426ff6ae0abddf9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc86774ab5938497de742a483c7ed0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089ea4c23363d9ae8d97b0460a92c15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cb4e05603d980c2698944018d39c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b235fb166d00c216b249f046374a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56169d198cbe060ee3aaa4506ba677168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692a8b6f9af8f492959ddf55cdbaddc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab9a8ce58c687e7cbdcc336f6cf445170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34614a5379f5fe1770f3809e5a387391171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf4d04af7120c0002ec5cb896a396c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378336bc28c0e08e7cc0fd56bd32e6b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9de7f538b3cf3de2b62692e74632a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c13386f3c85f30f5e19f097c810a2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cd6eaa86695e1cd2f850e5b8178b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5041167b1a2bb0ad28a94b01e42346177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbb5138aedb2658398d21d1dd6c724178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab5202076881430f8e1b8dd4c9e04b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba0cce4c6a7b3ccb5ad83cd92b2ef2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac34f21d3e2c6bb7bb4a7a582fe1d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59775bff10619a55d8368da2c72dcc96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3088b09548a970a57245c9c7a87c3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ab99f491127746e07c2c9023fd17e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a658dc4bf673f25f92f468e088541a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6b0715d768c963bcaaf1d6a4939de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71541cffbd793dae4f4bbbc02fab31b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b64956af5aa2a7cee3d1c9278ccdda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980d9f3393694f710e1752d0f2b33b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79012b402fe998bd820dba8985820cf2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947f4fac6afd7142174c8acc2192169191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d1e18133c1fb6aaaa814401ef436f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae9181c181ff0d0139572fcbadd432193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c008a10be95442f2bc6720f47921d00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f345c39ef45c3d44467e90d23975e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d974e180ee00f34cd74f004b88fe0c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa2d18d2cd99ee2b722fffbdb1f49b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae088a20283b86efb378c283cbb9fb2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604e4939277783c3291bb26338b5060199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66178c268c31979626793c3b6ef5767a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b6b0aa54074d011954c4f64d9d367201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574ea2d5e3b2565b4510cc722fa2c91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdbc38653b76267b86eb3d52b49dad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85929e45cc05c2c782d4ea9d0bb279b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2311392de000afd2d46ce4eb8a112d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9b96850537c1e19989aba4d1643b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8d98e11235d492dcc741517bc98aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2ef7aebd02f576c227af4c66d8fbe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781525d13bd8ef7cdcc152ee7b25e48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309075a3a4b063739ac6960af7eb994210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50bdf2b22baeff16c9b88821dadefb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fcf8c2731caf6b8c51c22738af4ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afff433d1406b9750d7d4bff43c1d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5fb0ed27371cbbc45f8cde41ff8a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee087b01e7e6088c65babc60ef6aae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7298b355c3a9d46790ed947a0e99732216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c961f64d3a18e0dfbabeaf6c3cdb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9750ca48a1877af4707905e8a6357c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a05c72007cb1674b40be89e4a9b8c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4940becd161bdbf0268349a56793992220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c66ca4c801d4e3de67b2ede103daa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bf7bdae35018a2da8eafbc7372a9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132914445db6b762f8fe0b06548e37f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881ce3afb6b7b20d3e26d40a2135471224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900149ea8062380b65bb2a4e0199d72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66546c300284fb5fb1974cccd535b646226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e271255542304bd00eec9f692a25d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058163587775abea5f8d3aac817d4bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3011dd34bb827c6e789098587aee2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9708eee2f798f772e9a09c46e3f54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553d183a423aabe335c18096d1d82ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677699680b7521e138151ca44d9c36bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa70ed35d3277836b509051fd91a5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20dcaf73124eb7fd8feb2a949133a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892aaf59dde5172ff394665339a83bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e756291921b58936268662b0953f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539619049d0cf2ee03cf98d1f06e5324237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56f39b23e2125bbf632758ad5ad006238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae695a6f44372861055db792ce842fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b041aa702f70f6d495fce85254116240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a3c5867a137a4f24b0a87bb95cbf8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abea340a5599f6ef3f6ee244d2d5125242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99842866d5fa81ec95da2911200a8dec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7df68a4189597187c8f62a891f60c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023d0ff2ab224ddd88c53a2b163b0fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4bd94fd567dfa43a96d02673fe44e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3c5294ab95b4f76c129898819ed36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977d623ef743eecf6bfce6467bf2c4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99c27a8d012c7613ecbd4274f9c871249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67864903793161ccb91c55acbdc938f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0b7293ead534f396d3d6bd3cffcd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9468bf32ec56e6da5d242bcfb82facd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3cc8c05ccdcf19e315ba64a8163b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc2c9f01251cc488f7849ae9d53895254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab659f2a4aa0bdfbe0d0749c708b87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498e3f58a183c5383bdd5593d647ff4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0939b4e20e80748be449d869b7592ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4d8fe7a8ae0f2377d163fc58b3b39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ad5ea515d48db1cc522990974d5b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276a300e5625953e45f8954ccb684ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e205a716aa59dda513f12f2eb990db8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8fac60e3c354775179a70e0e5a1fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa09e2c588c3dcc7e3d744d17ed279263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d15e5900f6c89cb1184bfded5e86d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45308eb20f81e6f5c1d02641626dce10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607957e1f4aff699adec75c17d35d206266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bd64c7186670bd123f4066088dcef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73ba41eaa70b38a39658d4f799de49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69b0c4fe4bc2edf5cd9be6f5094e79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0ad84a97a85d96778858c6756444d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437623cd05b9d1b0ef82cf1529cee531271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d80eb3028bf697ac8ec106ec1c55bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb86706ac1937614647d333565deae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f660c84d272487ea2db7d04409eaf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf949f1652ac53b80a1916eff269da4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbfd77958524a365ca083802c9725c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2afffecee99c3d14421e9739e258ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5068fc97a4057fbe853fd9fdbda5ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80bb303cd64fed4976a9c33525272d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0861f26721347db9853d5eaa883415280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3e123139dea671875bf8db5f4bde3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6302fe9b35953f2ec7a608a879d35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435500ab4a1f1781563430c4cb118522283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b5ac22faeac0b0785f313f229692b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653c42320e6642cbe4acc1e3cf6e9b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85f192737d1ff901891c5bef0ae58f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a90bc343f42a5af773f02057c592b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ae7a6d41522cea96c3c2cad907d2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be236e31ef2dc8a8bb83cd54e445ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fd626fe1e71695ff22054dd420477290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b87f5d531ff2d7e880207fefbf6e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bcc5a9135b51e1678195bb75849cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4b016c0816be2f0fd0e5be0baf8f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e70e99586bbb62cbe17885c9f98fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59e0b6f7c8cbc438d12053c05ee4ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778ef3169d398d793b46befb505a478296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce94b925773a7a45425898c45095c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818c8f147f60c289925611b6e0ad368298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d92a7bd0caf1960f03c67adc393d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac39e2e9765dbc631b355ae1852bf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf83e7a4049569730c631775e300848301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e82cf75375605725c4f1494444c8a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130af2f52d4007da6d9f4eb21d7e008d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c9d94f6bc7e920a143a48311a3a13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e231bbc8d80bc4f4b9ec73628abf6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc663154f3d5a417241514179fb492306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a29442cf51d6cabed614d3a99181d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466146985b560099b26de71a4a25ae8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efb7864823f97e46cb307bfdd81c8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3479ac0bf4bc9e78ed6a8a7a16c3742310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbcf940ed5d42925d1c3a0a3ed5d3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d1dd36c7dce1af8ece5d0daaca5eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dab194bb8d5f0a5b1ddcb5965584e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23f9419af5a476851ed9f81e17004b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded657b257a5df911ea62c9213a1bac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25cb71ab16d7a8d35428f45fc5ef49316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe9ebc7ad96a693f68cccba687fe6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25be11f2d76255a744f2475e1b0c52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c459df2fff15c0a4c9a13437d34ec9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff8565c42928d85fb0834ef1649ab2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad034b15278937ddd8b7d0ce35a1225321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f48dec9bd0c9623b3667397848cbcd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd7ccf0968ed4cf2fb1a8ffe93eb29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90fd2824d930206e6bf1874aecde29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca357f514f1aff33238ed551aec993325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab974c40c6d6eb82c2bf7cfd12522208326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37769b537aa0822e69790a9fc67a2908327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8a7f7a31085285fb372f486368c41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb678974e387db7180714ae961affc6a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1236bacde3d9d3e57e839606537170e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605f20c8fa0a0d50c4605ad42f6bd38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65c113f5264623af6e09c2408315de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b68fc81dcafa27c8cd62837210c32b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318415242be290f38fa55729dc847942334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9535764f310151f19160ec0e687cfbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc9e9f9e33e614a56b3c8403168269336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f37772ec3a431a37f2c2da5d59dd85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4822524b0283559258fe2f87f3ec6d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c02ee4b4dc5440de5201f11ca235b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5644c6ff6c47edac6121d31f1478030340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ffab8f88831fdcb2ebdb6aab6a215341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6eaa61a61ee8a28fddc560cedcdf5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b335132b56929584a58745b2c16c967343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5788a357f0fb5478f25f61ebb4bd33b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c1f1d311fff4b3a7b92a5729e20f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07a433a90fa3a9ce7dd04038a39326346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418fee4c2b6d83fda226414da5d61c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4a9aa1340e498591d0d91bde3127a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c2ea14200e94b182d4dd4ad988056349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439f437a64818bd8e2928904d990712350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a943aa41746787a41f9b38ae119706351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0abc12f72d7cda6b4ddc68305b2af7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2e37901ca654d3ae781c25112dc6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b607f798a8f0af41f5a95cd002c0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729adb509dc296e0465fb7e88980552355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dedb64c942e208c78bc33013e1e0d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8ff6e10d7e2f8aa74ce27ce45ea97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966866b0cfdea3e1fde7a3d7dd0a7efe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcff4f00dcb438470afcbfc6613101359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec82a7b7a1b1bfb5d03faa246cf75c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8237261c263b431124021a0016a40e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6eb0d77cc51afd9ccb50c73b73aba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0e98e0094633bd7a4af7756a0bbab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cd17b300f11e6c370e93b80ed5bfd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d647366687762e79f4bcef4545b2ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b8f28762a78223d79a4520c9c788d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cbccd7e6069b1d1ef22d34cba681b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6c3fcea823ae80b7d44d3191564ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63885450d7d2dfcdb5397819d4613d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7c8470d51b37a9dd3f012b14ebff1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8df7f4c4c785e7de208d1954cdf19d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0368c63d5fab82f45e8a22ba240264e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1d73b6155f431eb73c056fb48e9ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17da396bef9fbe0c163d05eebf53d14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1ee5b3c21652b1733873858253952375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6420a0fc201a634d531581387cf36eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdff89bc0ec03a5deb467e106c01773377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866db9cc9f03d552819c056b5767e9e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cea49ee34dbbd808f4f5fd201ea342379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e240b5785bab2ba99f6a10dd6b35d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b155502e09cf959489e05fbe6e6a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f255fba973d4011b1f4790edfacc08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849516b8edb981f3340ebce88e9b3c37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959eb93ccaa68bb87565adc5358edf5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435b1e69e2af9f50330a38c923700c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc91a332d8e9cb831ca3d3363a550b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7648bd1854c3ff6e8e66078cff526387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad3e6f87e7d641e9cac12777f567eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b68116b2991f7b8562f8a4f9f0dfd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a63dea9b8263edb3c38959f7a525b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dcea4e68374f82d6dc0e6f8e5c7ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f40b83e6e112804531fa243dcfa39b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e9f9c3e66a5382a075d08eee159c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4702ff353be2fd1b1f0055c52a1868d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b8223c6eaa4a76f4ae55413d162f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a491c36fe880db6ee72928270622a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab789a08aa6ffb2851daf609cf863ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06bf8d53eb42ca930c5480c0e2c93f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127f839036174c525fdc713dd7bf95b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84bff281a620315eced1a7596b077c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e576b387aecd0e56bdb33d7da0491401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01be09830cfac69aa85855c8337111a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7ddac8ceb4a0efd1ea2eaa632dfde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035c6bccb743b3aa8111fc25c30ae27404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818a8645ed9767437443c6ca7f80a4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb15da2800d37e32b4e0d742479c81a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d483ffd520dfdeef7b93156988dc5d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248532a81a5d5dba24c2ad8acb793d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b04bb8cf23575a2744154cd312f95409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab8bf7e86a79c33569e18cbd25a4a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79607a29f1c32ac64e2bf58018d13dac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e90644c58242c777ccab1c63cccccf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af55bf244fcf7bbd12cb9def7bc3c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ec3321475077331a3397941bac450414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197a90f5629276d4d6036213577c829415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b597ad20597a76dd0d9a5bf9e373f31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67783b478ba3dc50bb1f083c6c7a59417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619afc06a15bce4acb684d993a257d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee321beb8655c3166a82d1ed6c2b7dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85241017b32c6ba0ddf23995f308d2c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eeba0f3d1f12195445e9c02341b70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38ea5dfd693a40fddc2a04948477d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf1e9162c1ec6f70df60f8a24a076e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cacc433d8d4b3a029152bbb67239a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbf0db0a4995e2426a2ee90d3dd740425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca91632e50d2b7361d18d374752e00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc47d8ab83383edc0cf5066476e2985427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de09f09229def8538eeb20ab65ec925428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83250e932f2e251fd57670ebd6829743429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2fd107ac1fdd65bf12cf0c8cf992f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fbca5d73fb4486260dd9364c77dcc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f46add5255e601ec30767c4ce0184432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda771d5b71f94661ca4d80008dc824433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcd89621dbf54cb5ea16aa65633cb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40789ab106b2bb4d088a2c3fe4081963435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560bec09d1ad40383ef01adc28fe494436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e8c8479fbc2f3b29d8540d8ffd0d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12579589adc358ebb68bd534f54bb0f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14a18506cd291329581a2ed3020eab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89292f622a08c3e0a16b0a63223c3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31b6e7641846dbda76041367bcecd9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f130a882a15586367583960da894dc9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8061417b60e93ee9c1af1b0bd88ef02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28de1ef5020224ee01d8e14ce6dc425444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d65d4e76aaeaf06ad25e03ee2ecd4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be394145bd577868ec0e5a7f1995f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248c2efaa3f111e4f6ab35891a87973447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e4cdf5306c67a090e0ef278c6b1ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a72cf50194f8fe137fa4d8e642dd6d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8778798aace858ec279902ed7f6d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeda54a36ef715fd1f9c76851f504e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259d678a8fa974fe77e3e3ff47c29de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb123629bbb5f0d1785679395584b26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8142e9894b5e30e6cfb2de59615899454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae380ae248d251300d7c7da440543b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b28490a39a8cfd1c0036fd4776dd6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20112edafc125b83e250b1d22c7c2f03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81b633b1c24ac9d2daaaa1df2f1969458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adedf77cd07bc36e8b18143aa0184b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84bcccdd121c0bc9417ab9ff03075b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12920858792be0402440229123739bd1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c49d24ddf27c8f2860ad54fefa27f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b02406d3c0f6329f714ced2408a60e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154a53e555e5f5cee7d30ccc2bb6de2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5ea22dc7f68b71186db9d36e63728465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b287fce537eb13a2045af192417eba0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866cdaa64f8577ec25a068692be9882467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae797f88d64d41bbf4a75f4fe3d0d0a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924d02e48f60fdbf1577023e09d0f1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5ca2635e7eced18b9957ae03ee906470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38111b6e64f2dd33967939a8ab7b98a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f7e0199c3165d131a88699bc788b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba607598587ea981a11e34d36cc8a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7e919c1da0837d2779c97fb632ad5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e208b92c8eccb42f256cf316ba2b90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37df1c124dfcc25f4e18294c03164b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cd138ef42a881531458953e1ea51f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841e4fb6a05dbcc71e9f219ba952e80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7b91756b149cba52a5d9d6f0e0dee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734804c0eee2c38d1a1a3523a53bfe30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a85a9b613070e68b442020f6cc03de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e25f63214403d9c6882d8b9c5da07482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636bdbdae6cadc336f4edf1f35e091f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806134bbd5878be8583e82cd05b6094c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fda9d6ecbeb38773254c2d621fbb1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94bf715e6766e5135bcfe0f50dd5af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0f49bf9f0e0b59cde9ec704bb27cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebbc774be16b63cfb89736796b3aab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46e80f919f9a78d34bee4689589416489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0c3a2af0d8fd041358ef0c1c1a64e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34698f03a3f9394119cf08b7a761234491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6443915c2074f5d7ef233c957d0076492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96374b5c8b02a160fd32d0ee3e1e30e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1eed390031d28028c81564099f9905494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0120570405530a77abfb0636c361f69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1344c5b97727c48a7b781aa1a9afef8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0197a03b8170b8bfcb9d8461929fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190095793d39fdaa7aff5dcb1e14f37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb4671ca911735ae44a1e90589ab19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0a6426d33ba80f47d526807e4a574500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c25800e61cd1cb302043b93adf5e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a1525c38abf1074069a87bbea4467502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13c57880df8e787f8c5802defc8438503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53944fde9fe654e5d9e33ec1f87fdf86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e2adbddf5a12eee3739e84e18d12b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf21dc98b2417cd857fa77796f4761506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef079de1330c3d2775b0ed79e7b644c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fad1c54407be100c4bf73d8c3a047508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c663d820f7bde8761486c1f63b36f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994630c778ddf426ace922535da330e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b24aa3f53f23aa190f0f728add43ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f269872cb7a0f2519b6d680e116c4c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a34e5b89a1d016ddbb63931921217513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1b6c589741a42ead650db9cc90dd1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6acc65241752b338700180a88b4df6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf94218bdb5ba819a7c8792abddb19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13045be16114fc2308ca7248942495517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ecfb84d8f0ee4ad1d08c8a68077f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bcb285927f5335733cdb45e52adc8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ac3464c8361730989b843024c6e0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69606e8aa84f685ccf5bf96d24046d0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e8a1cd6d4e6f55a932832fa2f57be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba29e722118a89f2f0841dda620314523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131342457913b2898493ef61bc9008fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186295ec3e431e8e795fcb11afd37fcd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19561a5d65ade20b770cbff9a9d62d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb4a9ad4cd0a0dc26916223cd16067527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ccaba5c787f3f65c28be298057c45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8686634b2aa67720dcb8d4a1a3a3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac034d1a29df4169a9e94d40db78eb4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8f3d7bbc4325afdb94ef594db056d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb29370bf00fcb2cc6e56dee0b23ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538dde775eb05ed04499088940843d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76aa71f9d1acf19a7a7a4d5883ad659534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6787ccfdcc78d707c48b272c773741535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0be39a182d3f71f34892fd756c8d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835809752519d73f82a36ea19265b1c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc507b886e538ac33b777c039727d5c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca990e25f45df2273d25dd6d58e55be9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04421259a46353aa43462dae5043c79540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783334f6586afd580c717b30fe7d512541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3465fce7e9faa1741c4ed46c0d9e18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206c3f85199b6e65f14418f37b5615f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03e0f73932d28f05e18ba5fe0193bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1b7bdc058f2f30ff699ac81b050c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e263262a661a014eee7c6ef40959e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b94cc80ff32e91874d1e318ef6b0db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0bd85e9e9daf8c3744a1691a71265548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51883ee620a508c5c33a12406435d019549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918806818be31eacdc19f16577cdb4a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c4874d8fc9033143e9f5d9cda222e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01a58e3b3b8e904f807fa4f2d22c49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d72e688cf3ac85f04b5404dc79a434553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb254433cdd1de3bc46695186e599ecd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9a673d430cbb846e4a9f322fdf44e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd9c2402141e09cc1567532be63b15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad97d21c978b50eef1c56e5dceed6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d6abc33690edd7d3e6a553f008ed2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914953951701ca397da486fcf5db1cf7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db043b76d4135a5aa466323589831d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06752764bc2124a652fbdc986a4d91fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3884012c8dccdbb6140690bf0a99538562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e113b41e8b4aacd38cb9695f001184b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ee30fe0edc47f4040d9c08c266f36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585d16805188ce2398d4a75e0bb3cde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1970d6d6dc06725a1156beef3345101566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81962d7ee76e4e878f65cd5818e69ae2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd408f2520e5383ea7ca95e7cbe9e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3df7c11066225fa7c314fb09a5d9b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec841c2115cffb9c2c0ce45d8f073c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da562484531702d246911eb4891fcd0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7504d276471229359280fc3c7e2a77b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3d4d817d968a927b301d2d3ecfe7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dd6faf86851506c1cab1fb43e7e4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfd76bb3c2e4f48220a6caf058cfbe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e9907d89d9f74707569d97cc1c2c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d320834aa15d6cf6a8da86bf67a2d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351c6fb2c1a6eddfd9999fc32e2a2b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b20e6f32f1f9af306802aa361fed4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ac90ce577ef6d7b5903d7fda40fbe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add9b208d797ffbea5e11a1a565b6b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0e48fb84df17078ea59909540ecb3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aceb13593ee8019c19f54731b44b46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ef337ed321cb1ebb942687481abd1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9d06b32a9ce3d40688b09bd314680585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085bd26001a5105f50ae0362e298c35586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24427118f0c6e87deaadf22af674f96e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d483ef24d637ad0da259527c00d834588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebadf16058676bc76e6e9df2e0e43c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0e05fd7feb2ee8cc433391a449748590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6623a9e176424c1a16bf695a77da4d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8aab8eaef6c0127d16eec0744320d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134524f7e69099e51974fdf8102d00f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa579d8a3ce9ae11d97a0cac7db6a9e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8bf3e2244c873b776d055c7e40b2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77089803f9ec82803cd59759bb51a735596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ce84dfb18b2ea013c0d7c7f926630597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda9f3364d98d61518d251b8a91ba79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad901fb5b3e14bb8b9ccbf9a104e9fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9d3dcc1c48dff3431f622da55a45d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41970957026ecd84d86822eef9294de2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3875d1631d611d9725ff55c51d075602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9abc73b0c3f429ffc3a671e2d6a3e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03336fa53101de14d31f8663bad65d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3281437eb74342bb3043c266e2a4bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21113873977dc0c9eab1537c4966b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c727fd993814eff66549829d2f3f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6772d1da869946bfb1b3147f3a06dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872106542a1cebd83bc999202bef0ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0db9436651fd49562c0674aff6ed1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb300326a79b2fb322b67381ca72b47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d23e4d0f7d4447b422dae0238dc11a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858a04f40aade244c0d0b6e9ac3e6b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c267c0689de8f34c2923baac22db2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a014f31c589020b5f72968e2322da9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871dc8d3703256528a3ef8aa7820024616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2736196176261805e1a35d669930e5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a861f45cd8cfb0853a4ab070b9657f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d8597722a3d3c0f772da1d7957eb4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9c0bf76a8b8f3e7656b5d09b5273f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfc403be6f090d6e234731850a97ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d438fbe3b766c5982421422c754109622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9460308e5822a86f3f4cb191dff7494623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f9d54f19cf7aedca82be0fe3f3212624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03268b3d9e4ac010ab8cc92c1e2bae4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caefd239e879f177165002201ec064626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d9b2d6cab3d35f2bfb173dd5c4ab0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fa04d09bd6c5ce8d246c02e6a84b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d9f271210e33df71d76e94f5e0134629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe33a9c0f54ec1f6e7c379bc53ecda2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb0259333451f5278827001c71c1a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd15025e0eea9ac7bd30cc98ea1b24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f56b1ba1af87c670b798bc8b1ba9da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163230089cb1a2297705e3693116806634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caf39593dfc88e162ea33186d25c33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a86068c6f49486193f3bd2cc0e367636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c2d7f3adc0d3b50895c34c357b134637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba913ded77490b6029f4a7a47ffda2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16196b7908241bde69538b5c206a4ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacf1d67b4e7228fc20cf9e280e5afc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755596fa302376b10f3e408e50ee5d17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c571fa7b1d56709cea4e1b1c7d960642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958a29b256f504cafcf1ba52bdd08de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e1515504ece6ad00939d8938cfce0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243fc499ee2a4282561e42597743f43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3869ddcfb0f964788ca7ca601b3e13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5371c1f83384ab1f12354ddfb697e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f388cd0d6a74ca628023d1c8983d1c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b90736668e4c59aee051dd45bedfbc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36104fb37d8657cf638aad065e0907c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391a76c0e86a6525dbe115ab3d3eae8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2196a9de218b1c59821309744c2c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cba791a3ad70c1ba5c3297bbd66dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d4f05c8af83e974ee5623c24cc145654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360abdd75098eb8a67624dff2cafd3cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27622effbf77b6bb99edc636f165c34656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2778018a47b2694aca7704616f27cb8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833394f68e5ab30251ec8372e7950b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0355ca248e492fd58d7c89259c2349f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8bc3ec0f854940a2f27d0637d04bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385050b5e6ae89748d61e48efd999f21661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2c1e9d240d95cb57eddb29dc23a94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5db95452688b73b494d5059eaeaed9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038babbc2f60fd14c4491c8c620ae2e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8523f9523d5509c904fc8c5239ec06665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8aea52c9cad8e1f7f4d187eb658dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104866f0c296700e1ae330e1bff49554667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8b1c2b340c47af4646ccbffd8f667668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5564c6a842c624e567f129fa8186f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87fe791620f7ec836ba4ad8218964f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3328348a25066d7174b27dbdde26193671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a86bc26eeb562fb9a290755797cdc8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4ef632b2d1a481d5f84915c91f8b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eda5008fb18d4eba11af41a4415f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8e48b62115746d64b6eca2a52dccb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76385ae33be7526a0647fb5a3f492a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc21a41cb53558bf34b292511b99cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86304dbbd839527c46f0efee4edf834c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d77fe39d48ca552cf84781e49e6f6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e292da220c26f4bd9ea58344952049f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3aa604374b0babb7987f2536660a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c91a62c826d11a6acb66cbbcec70b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8906258d67286c1b8571126d47a388683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253498767b4962e44e1707468992dd6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab242d7354d6daf8e093767d9485ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c67562f67a328ccc87c695e614d850686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3629f7759182889d6fbd1389811a985687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6115144d47a2cf01317a63144c81f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca82bc472912b4b774bfe12895724e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da893aba3d6c626d5c7e0cc52bf499bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a0cd05d9e198ec498a6e9df076547691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbd9c9f12c4692115b283f29bca0cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a942f7ff583260d60392ea080b2a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e5b538a8b678eb64d07370da5aa1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306698defe4737cf292c665ea35951c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eadcc810ccba518a9a6da6b7b3280c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3ac9fc0d2d1d480111b7b76f6b5fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168475847b56518c7f5bf4c2be4cf358698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727a30ea23bec0f4a1a812717e9b466699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708564867819831d978bb945fb877835700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4e68e2b2adf7be230a2e234c1dd55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c664b6a15f3cf2881bd33addfdb9904702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccb85a8bd61284907473ab4c60e375703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcd06353b49244ec586e92e94b56a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfb162c4f68117cee3367bf060cc82705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ab7f015f95bfa14059841c07ca320706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd7ff6cd6878a0cad363919f9e7b01707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52101ca4c874450e7843f72c7a797f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841900fdeaa4e2f0f0d2885fb371079709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de683ca6c9e8db0b149be966da1fa6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7844f81e23c0f18792568303cf1f9d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6706b003b040f787c4e8b350a8eddb2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bd889ad4a946a370a6a8b7d48afa6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e17cc863ee4f39a195a6e1f14fe53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56580a5590b08d052d4b0500d3bd99d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13345b0bfc40ac5eee41032f971c268e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f36c228ddd001ca76f210ac1ac890f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a11b5b8a7ccf6292353c1130e497fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a7dad8071c8816477f5b799ad0c50719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e404429696d853a94a0cad12e6d1b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4fc7f1e6801a8aa9c3e62c4880543721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c91f53f2d3748c94d749edf8741444722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1cd1147875d75f87614ee7a0770e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90396879c478d8192a8a9d7b362a403724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c51a65bfb19a7d2efffe14ddd93d14725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55717a1f0856632ab1a7c20ebf794f83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04bfb3daf6f60087427fbfd1be16d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2294018da685216c6d34216840d31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca3f7b0b78726b847f70e30ae776b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194158704da81e09366c980a39f1074e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a08bef0c417ba98c50f1b935bf7ae4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2da6472bc363e98dba57ad2bca48e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1914400e0c50db02199ab66fa8a37dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a072a944dd8f346a4445d976554ed4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd16ea6f2862456070c8cd429ac442c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a662acf304ebebf7c8ba1534593a3b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fffe0f79137d20c24f25783c6a7d3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007e8288a16e6307f4888635deb07de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e75956129d2f03e541985d1a172e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d07836612c3eb9bd7bc9d3c7fb33c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ed2d026aa4bc46d0eea9bb35eff90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1bf3ab07e7d3fc15c3fac41cd8dc5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a48c9058bb3dba91ad862ef97619a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdbe9d97bbe0f24146d8320aae68f3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e10a303db3a4c19ee93ad5cd81370f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66a5eee84b810e546550fa7792ef2a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14dd6cc975cc55dd4b06826b6fad87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cb8520e374b17dd031bc867c21213748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc703de131aa41f7b80116d0acf79c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889abfa3708f709f5ed34a06f2277fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e376253de336b84ddbdd52fd69bfd3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a71df08aafe1851e7430bb894f8e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e173fbac95b6614afaaac8ae796d2e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8585a3653a1797164bce28dcd0d30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e4d9fd3f44013de3b59a3371f2c61755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f78f79e207a84f8daa3c5d30ddd0c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c444ef018bf7fcd049f38a0bd94bc90757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683afa805e653773f30e6fd74c7710f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddcf8e504046772faf6f7e311cedd0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d2e936901af2ace3aa82e7da31af6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c58c143b9a14ff7a92e2f9715763c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b65a9ae4da3b41538efff5196e1ec5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1319a82df5a47aa68b26ffa38ddc8e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53c157817a202ab2f36fd623081385764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85059650ed265d3c0db1503e57cc7d09765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4bd07ec347209cf16100f5357b445766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5934d3cdb61e14d5d525c2e16eb27f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e15b8d53857fed8ff4fe261c5397e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8d30361fec4a528a46a2a273e0ed5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe125f84fec374f136ff0bd7aba72f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2df831efe0a88a9635892bb6e7788771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcb579aa11bac37b8a342ac86344f2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d2e98eb7a21a81bde98c8762995ae773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0314e85e2865ebc40549e7eafaaa2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4206f9730a13fd24f1cb2bf5dd3437775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beb22f104dc115c86d7fa1526137df776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19605034450802c9ff26e3e36d72d854777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9d1b2c695383ec2d07d92ee35fe51778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851eac15bcaf1b1451d7faffe1342dbf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5f033c624a422ea1c93d7ed5a330e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3197ad46935d50397e12af96d81d60c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b96a05202e4229477b668e468cedd5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14761c4252b4cfb59708bbf740fd0f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528919b8aa4e92dee6f3fdf1729c24f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea9e1496c0adc9d1a35816ed0a625f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d03ca748394a40ca14b0ecd9f19bd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcba824718b84eae4e6a7221a8ba40787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f2ddc24e4de0fb868a21f9f8d1875788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189127562632b814b08eeb6f25803c80789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea733751d432fa4e89fa2d6a68788fc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412a957b6ef8a0c0ab52164d76d1931791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71593c60898992a1092c3bd3328789792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd85e5a87de551621f46cc70313b52793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9398e2c7be157177e530d5694e5bf1d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6aabb68f7c20f8bdb3bb92aa13338795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec7fad1715c17f73f536f68ba8409a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a93e8ca98a32512de934142a1e106e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccff0badba3f9981837e8f5eb7a347798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d415ba01c8a2e6bd7a357445678b5dc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a27c09af2f88b33f00ea02358f021800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38d800dd63ddfa8b59443b8843a41e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e57ba76c1b2468745f431266ee6c4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09ccfd4d2db182781428e8b967ad31803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242539eab2ea7970b419e6cc883aa441804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f2efc40d69b669d274295e564e314805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c036685dd0d737e073081421556b1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c034954f0bd183f3683b78d6d6ed2ff807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873d2df16fe70c1cb231cf22b80e139808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86401e940030e549a42387616550ecb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f782f356cf93265cd19dafd332ec9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fe4a0743641edaaedd68d2e608628811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f80fca546881d7ad3a9a56090c8cb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cba38adf3a03feba647e6e4fe1b26813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a264a7036dfb2d3f50111ec77a32e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2733533fa7f4df73c77fddd1e8dfba815.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -16093,51 +16165,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16153,51 +16225,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16268,441 +16340,441 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>213</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>214</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>215</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>216</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="638175"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="638175"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>219</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -16963,51 +17035,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17383,51 +17455,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -18583,51 +18655,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -18643,51 +18715,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="704850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -18703,51 +18775,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -18763,51 +18835,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19003,51 +19075,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19063,51 +19135,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="704850"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19123,51 +19195,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19183,51 +19255,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="666750"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21673,81 +21745,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>304</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>304</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -22093,81 +22165,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -27473,50 +27545,530 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>400</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27783,51 +28335,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J401"/>
+  <dimension ref="A1:J409"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31882,5991 +32434,6191 @@
         <v>12992</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I163" s="0">
         <v>0.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>18047</v>
+        <v>18111</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>456</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>101</v>
+        <v>447</v>
       </c>
       <c r="I164" s="0">
-        <v>11.5</v>
+        <v>16.99</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18114</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>447</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>5.56</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>18150</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>447</v>
+        <v>101</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>50.04</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18130</v>
+        <v>18197</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>465</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>25</v>
+        <v>447</v>
       </c>
       <c r="I167" s="0">
-        <v>7.71</v>
+        <v>21.5</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18131</v>
+        <v>17103</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>468</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>25</v>
+        <v>447</v>
       </c>
       <c r="I168" s="0">
-        <v>13.65</v>
+        <v>7.72</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18197</v>
+        <v>17104</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>470</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>471</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>447</v>
       </c>
       <c r="I169" s="0">
-        <v>21.5</v>
+        <v>12.54</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>17103</v>
+        <v>17175</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>473</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>474</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>44</v>
+        <v>475</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>447</v>
+        <v>101</v>
       </c>
       <c r="I170" s="0">
-        <v>7.72</v>
+        <v>13.21</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>17104</v>
+        <v>17176</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>447</v>
+        <v>101</v>
       </c>
       <c r="I171" s="0">
-        <v>12.54</v>
+        <v>18.38</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>17175</v>
+        <v>17177</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>481</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I172" s="0">
-        <v>13.21</v>
+        <v>18.76</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>17176</v>
+        <v>17178</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>101</v>
+        <v>178</v>
       </c>
       <c r="I173" s="0">
-        <v>18.38</v>
+        <v>20.4</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>17177</v>
+        <v>17179</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I174" s="0">
-        <v>18.76</v>
+        <v>102.12</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>17178</v>
+        <v>17179</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="E175" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="F175" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I175" s="0">
+        <v>102.12</v>
+      </c>
+      <c r="J175" s="0" t="s">
         <v>489</v>
-      </c>
-[...13 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>17179</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E176" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="F176" s="0" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I176" s="0">
         <v>102.12</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>17179</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>497</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I177" s="0">
         <v>102.12</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>17179</v>
+        <v>17180</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="E178" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="F178" s="0" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I178" s="0">
-        <v>102.12</v>
+        <v>125.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>17179</v>
+        <v>17181</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I179" s="0">
-        <v>102.12</v>
+        <v>84.63</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>17180</v>
+        <v>17182</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>499</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I180" s="0">
-        <v>125.86</v>
+        <v>91.14</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>17181</v>
+        <v>17183</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I181" s="0">
-        <v>84.63</v>
+        <v>93.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>17182</v>
+        <v>17346</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I182" s="0">
-        <v>91.14</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>17183</v>
+        <v>17410</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>512</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I183" s="0">
-        <v>93.31</v>
+        <v>152.38</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>17242</v>
+        <v>17474</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>16</v>
+        <v>447</v>
       </c>
       <c r="I184" s="0">
-        <v>14.83</v>
+        <v>12.67</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>17346</v>
+        <v>17475</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>16</v>
+        <v>447</v>
       </c>
       <c r="I185" s="0">
-        <v>9.640000000000001</v>
+        <v>12.43</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>17411</v>
+        <v>17525</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I186" s="0">
-        <v>18.11</v>
+        <v>11.64</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>17412</v>
+        <v>17594</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I187" s="0">
-        <v>21.27</v>
+        <v>12.69</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>17410</v>
+        <v>17595</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>527</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I188" s="0">
-        <v>152.38</v>
+        <v>14.74</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>17431</v>
+        <v>17607</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I189" s="0">
-        <v>9.800000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>17448</v>
+        <v>17609</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I190" s="0">
-        <v>8.710000000000001</v>
+        <v>0.33</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>17474</v>
+        <v>17610</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>447</v>
+        <v>16</v>
       </c>
       <c r="I191" s="0">
-        <v>12.67</v>
+        <v>1.11</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>17475</v>
+        <v>17662</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>447</v>
+        <v>16</v>
       </c>
       <c r="I192" s="0">
-        <v>12.43</v>
+        <v>4.05</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>17525</v>
+        <v>17663</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I193" s="0">
-        <v>11.64</v>
+        <v>22.75</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>17594</v>
+        <v>18282</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I194" s="0">
-        <v>12.69</v>
+        <v>48.05</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>17595</v>
+        <v>18282</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I195" s="0">
-        <v>14.74</v>
+        <v>48.05</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>17607</v>
+        <v>18283</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="E196" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="F196" s="0" t="s">
         <v>550</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>20.55</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>17609</v>
+        <v>18387</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I197" s="0">
-        <v>0.33</v>
+        <v>10.86</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>17610</v>
+        <v>12326</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="E198" s="0" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I198" s="0">
-        <v>1.11</v>
+        <v>5.05</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>17662</v>
+        <v>12326</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="E199" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>559</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I199" s="0">
-        <v>4.05</v>
+        <v>5.05</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>17663</v>
+        <v>12902</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>16</v>
+        <v>562</v>
       </c>
       <c r="I200" s="0">
-        <v>22.75</v>
+        <v>12.2</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>18282</v>
+        <v>18097</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="E201" s="0" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I201" s="0">
-        <v>48.05</v>
+        <v>3</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>18282</v>
+        <v>18097</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="0">
-        <v>48.05</v>
+        <v>3</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18283</v>
+        <v>17117</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>569</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
-        <v>571</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="0">
-        <v>20.55</v>
+        <v>3.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18387</v>
+        <v>17260</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="I204" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>573</v>
-      </c>
-[...13 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>12326</v>
+        <v>17304</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="I205" s="0">
-        <v>5.05</v>
+        <v>9.06</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>12326</v>
+        <v>17516</v>
       </c>
       <c r="D206" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E206" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F206" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G206" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I206" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J206" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>12902</v>
+        <v>11841</v>
       </c>
       <c r="D207" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E207" s="0" t="s">
         <v>581</v>
       </c>
-      <c r="E207" s="0" t="s">
+      <c r="F207" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G207" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="I207" s="0">
+        <v>31.48</v>
+      </c>
+      <c r="J207" s="0" t="s">
         <v>582</v>
-      </c>
-[...10 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>18097</v>
+        <v>11842</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I208" s="0">
-        <v>3</v>
+        <v>11.19</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>18097</v>
+        <v>11879</v>
       </c>
       <c r="D209" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="E209" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="F209" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="G209" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="I209" s="0">
+        <v>18.27</v>
+      </c>
+      <c r="J209" s="0" t="s">
         <v>588</v>
-      </c>
-[...13 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>17117</v>
+        <v>11881</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I210" s="0">
-        <v>3.09</v>
+        <v>18.66</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>17260</v>
+        <v>11882</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>44</v>
+        <v>594</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>133</v>
+        <v>65</v>
       </c>
       <c r="I211" s="0">
-        <v>24.23</v>
+        <v>19.51</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>17304</v>
+        <v>11882</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="I212" s="0">
+        <v>19.51</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>595</v>
-      </c>
-[...13 lines deleted...]
-        <v>597</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>17516</v>
+        <v>11924</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="I213" s="0">
+        <v>15.64</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>598</v>
-      </c>
-[...13 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
-      <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>11841</v>
+        <v>11925</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>133</v>
+        <v>65</v>
       </c>
       <c r="I214" s="0">
-        <v>31.48</v>
+        <v>19.1</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>11842</v>
+        <v>11927</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E215" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="F215" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="G215" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="I215" s="0">
+        <v>15.37</v>
+      </c>
+      <c r="J215" s="0" t="s">
         <v>604</v>
-      </c>
-[...13 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>11879</v>
+        <v>11928</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>428</v>
+        <v>493</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I216" s="0">
-        <v>18.27</v>
+        <v>15.76</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>11881</v>
+        <v>11933</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>608</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="F217" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G217" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I217" s="0">
+        <v>11.34</v>
+      </c>
+      <c r="J217" s="0" t="s">
         <v>610</v>
-      </c>
-[...13 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>11882</v>
+        <v>11935</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="F218" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="G218" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I218" s="0">
+        <v>5.04</v>
+      </c>
+      <c r="J218" s="0" t="s">
         <v>613</v>
-      </c>
-[...13 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>11882</v>
+        <v>11941</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>425</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I219" s="0">
-        <v>19.51</v>
+        <v>17.09</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>11924</v>
+        <v>11943</v>
       </c>
       <c r="D220" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E220" s="0" t="s">
         <v>618</v>
       </c>
-      <c r="E220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F220" s="0" t="s">
-        <v>499</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I220" s="0">
-        <v>15.64</v>
+        <v>14.6</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
+      <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>11925</v>
+        <v>11959</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="I221" s="0">
-        <v>19.1</v>
+        <v>8.68</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>11927</v>
+        <v>11960</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>428</v>
+        <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="I222" s="0">
-        <v>15.37</v>
+        <v>11.36</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>11928</v>
+        <v>26024</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>499</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I223" s="0">
-        <v>15.76</v>
+        <v>20.28</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>11933</v>
+        <v>26026</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I224" s="0">
-        <v>11.34</v>
+        <v>12.85</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>11935</v>
+        <v>26034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>499</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I225" s="0">
-        <v>5.04</v>
+        <v>10.9</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>11941</v>
+        <v>26070</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I226" s="0">
-        <v>17.09</v>
+        <v>11.24</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>11943</v>
+        <v>26097</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I227" s="0">
-        <v>14.6</v>
+        <v>9.6</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>11959</v>
+        <v>26099</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>643</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="I228" s="0">
-        <v>8.68</v>
+        <v>15.18</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>11960</v>
+        <v>26104</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>512</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I229" s="0">
-        <v>11.36</v>
+        <v>8.81</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>26024</v>
+        <v>26109</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I230" s="0">
-        <v>20.28</v>
+        <v>20.62</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>26026</v>
+        <v>26109</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I231" s="0">
-        <v>12.85</v>
+        <v>20.62</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>26034</v>
+        <v>26109</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>11</v>
+        <v>151</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I232" s="0">
-        <v>10.9</v>
+        <v>20.62</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>26070</v>
+        <v>26110</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I233" s="0">
-        <v>11.24</v>
+        <v>24.61</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>26097</v>
+        <v>26114</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I234" s="0">
-        <v>9.6</v>
+        <v>17.58</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>26099</v>
+        <v>26119</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>664</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I235" s="0">
-        <v>15.18</v>
+        <v>15.94</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>26104</v>
+        <v>26121</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>527</v>
+        <v>493</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>25</v>
+        <v>664</v>
       </c>
       <c r="I236" s="0">
-        <v>8.81</v>
+        <v>10.94</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>26109</v>
+        <v>26123</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>48</v>
+        <v>559</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>65</v>
+        <v>664</v>
       </c>
       <c r="I237" s="0">
-        <v>20.62</v>
+        <v>13.63</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>26109</v>
+        <v>26164</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>594</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I238" s="0">
-        <v>20.62</v>
+        <v>12.72</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26109</v>
+        <v>26176</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>673</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>151</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I239" s="0">
-        <v>20.62</v>
+        <v>15.86</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26110</v>
+        <v>26251</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>48</v>
+        <v>138</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I240" s="0">
-        <v>24.61</v>
+        <v>18.69</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>26114</v>
+        <v>26296</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I241" s="0">
-        <v>17.58</v>
+        <v>10.77</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>26119</v>
+        <v>26297</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I242" s="0">
-        <v>15.94</v>
+        <v>14.35</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>26121</v>
+        <v>26314</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>499</v>
+        <v>48</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>685</v>
+        <v>65</v>
       </c>
       <c r="I243" s="0">
-        <v>10.94</v>
+        <v>22.5</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>26123</v>
+        <v>26317</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>687</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>580</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>685</v>
+        <v>65</v>
       </c>
       <c r="I244" s="0">
-        <v>13.63</v>
+        <v>19.29</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>26164</v>
+        <v>26319</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>691</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>615</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I245" s="0">
-        <v>12.72</v>
+        <v>19.15</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>26176</v>
+        <v>26320</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>693</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I246" s="0">
-        <v>15.86</v>
+        <v>19.98</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>26251</v>
+        <v>26321</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I247" s="0">
-        <v>18.69</v>
+        <v>13.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>26296</v>
+        <v>26323</v>
       </c>
       <c r="D248" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E248" s="0" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I248" s="0">
-        <v>10.77</v>
+        <v>37.07</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>26297</v>
+        <v>18030</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I249" s="0">
-        <v>14.35</v>
+        <v>14.56</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>26314</v>
+        <v>18030</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I250" s="0">
-        <v>22.5</v>
+        <v>14.56</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>26317</v>
+        <v>18030</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>709</v>
+        <v>702</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I251" s="0">
-        <v>19.29</v>
+        <v>14.56</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>710</v>
+        <v>703</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>26319</v>
+        <v>11744</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>65</v>
+        <v>708</v>
       </c>
       <c r="I252" s="0">
-        <v>19.15</v>
+        <v>5.07</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>26320</v>
+        <v>12797</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>714</v>
+        <v>710</v>
       </c>
       <c r="E253" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="F253" s="0" t="s">
         <v>712</v>
       </c>
-      <c r="F253" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G253" s="0" t="s">
-        <v>65</v>
+        <v>447</v>
       </c>
       <c r="I253" s="0">
-        <v>19.98</v>
+        <v>14.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>26321</v>
+        <v>12798</v>
       </c>
       <c r="D254" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="E254" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F254" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="G254" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="I254" s="0">
+        <v>13.73</v>
+      </c>
+      <c r="J254" s="0" t="s">
         <v>716</v>
-      </c>
-[...13 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26323</v>
+        <v>12799</v>
       </c>
       <c r="D255" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="E255" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="F255" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="G255" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="I255" s="0">
+        <v>13.73</v>
+      </c>
+      <c r="J255" s="0" t="s">
         <v>719</v>
-      </c>
-[...13 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18030</v>
+        <v>12800</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>65</v>
+        <v>447</v>
       </c>
       <c r="I256" s="0">
-        <v>14.56</v>
+        <v>14.84</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18030</v>
+        <v>12801</v>
       </c>
       <c r="D257" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="E257" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="F257" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="G257" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="I257" s="0">
+        <v>17.86</v>
+      </c>
+      <c r="J257" s="0" t="s">
         <v>725</v>
-      </c>
-[...13 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>18030</v>
+        <v>26106</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>726</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>44</v>
+        <v>488</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I258" s="0">
-        <v>14.56</v>
+        <v>11.57</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>11744</v>
+        <v>26106</v>
       </c>
       <c r="D259" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="E259" s="0" t="s">
         <v>727</v>
       </c>
-      <c r="E259" s="0" t="s">
+      <c r="F259" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="G259" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I259" s="0">
+        <v>11.57</v>
+      </c>
+      <c r="J259" s="0" t="s">
         <v>728</v>
-      </c>
-[...10 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>12797</v>
+        <v>26177</v>
       </c>
       <c r="D260" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E260" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E260" s="0" t="s">
+      <c r="F260" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="G260" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I260" s="0">
+        <v>11.92</v>
+      </c>
+      <c r="J260" s="0" t="s">
         <v>732</v>
-      </c>
-[...10 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>12798</v>
+        <v>26185</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E261" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="F261" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G261" s="0" t="s">
         <v>735</v>
       </c>
-      <c r="E261" s="0" t="s">
+      <c r="I261" s="0">
+        <v>6.19</v>
+      </c>
+      <c r="J261" s="0" t="s">
         <v>736</v>
-      </c>
-[...10 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12799</v>
+        <v>26186</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>738</v>
       </c>
-      <c r="E262" s="0" t="s">
+      <c r="F262" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G262" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="I262" s="0">
+        <v>7.99</v>
+      </c>
+      <c r="J262" s="0" t="s">
         <v>739</v>
-      </c>
-[...10 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12800</v>
+        <v>26215</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="E263" s="0" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>447</v>
+        <v>735</v>
       </c>
       <c r="I263" s="0">
-        <v>14.84</v>
+        <v>23.33</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>12801</v>
+        <v>26379</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="E264" s="0" t="s">
         <v>744</v>
       </c>
-      <c r="E264" s="0" t="s">
+      <c r="F264" s="0" t="s">
         <v>745</v>
       </c>
-      <c r="F264" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G264" s="0" t="s">
-        <v>447</v>
+        <v>16</v>
       </c>
       <c r="I264" s="0">
-        <v>17.86</v>
+        <v>10.67</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26106</v>
+        <v>26379</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>747</v>
       </c>
       <c r="E265" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="F265" s="0" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>11.57</v>
+        <v>10.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26106</v>
+        <v>26392</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>750</v>
       </c>
-      <c r="E266" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F266" s="0" t="s">
-        <v>499</v>
+        <v>751</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I266" s="0">
-        <v>11.57</v>
+        <v>25.44</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26177</v>
+        <v>26393</v>
       </c>
       <c r="D267" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="E267" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="F267" s="0" t="s">
         <v>751</v>
       </c>
-      <c r="E267" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I267" s="0">
-        <v>11.92</v>
+        <v>28.34</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26185</v>
+        <v>26541</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>756</v>
+        <v>101</v>
       </c>
       <c r="I268" s="0">
-        <v>6.19</v>
+        <v>5.75</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26186</v>
+        <v>26549</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>756</v>
+        <v>16</v>
       </c>
       <c r="I269" s="0">
-        <v>7.99</v>
+        <v>11.03</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26215</v>
+        <v>26549</v>
       </c>
       <c r="D270" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="E270" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="F270" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G270" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I270" s="0">
+        <v>11.03</v>
+      </c>
+      <c r="J270" s="0" t="s">
         <v>761</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26379</v>
+        <v>26569</v>
       </c>
       <c r="D271" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E271" s="0" t="s">
         <v>764</v>
       </c>
-      <c r="E271" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F271" s="0" t="s">
-        <v>766</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I271" s="0">
-        <v>10.67</v>
+        <v>12.1</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26379</v>
+        <v>26659</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>769</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I272" s="0">
-        <v>10.67</v>
+        <v>14.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26392</v>
+        <v>26698</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E273" s="0" t="s">
+      <c r="F273" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G273" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I273" s="0">
+        <v>7.37</v>
+      </c>
+      <c r="J273" s="0" t="s">
         <v>771</v>
-      </c>
-[...10 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26393</v>
+        <v>26716</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>772</v>
+        <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I274" s="0">
-        <v>28.34</v>
+        <v>23.81</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26541</v>
+        <v>26719</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I275" s="0">
-        <v>5.75</v>
+        <v>22.17</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26549</v>
+        <v>26721</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I276" s="0">
-        <v>11.03</v>
+        <v>15.69</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26549</v>
+        <v>26777</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I277" s="0">
-        <v>11.03</v>
+        <v>11.21</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26569</v>
+        <v>26820</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>784</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>785</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>16</v>
+        <v>178</v>
       </c>
       <c r="I278" s="0">
-        <v>12.1</v>
+        <v>8.94</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26659</v>
+        <v>26821</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>787</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>16</v>
+        <v>178</v>
       </c>
       <c r="I279" s="0">
-        <v>14.46</v>
+        <v>7.15</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26698</v>
+        <v>26822</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>16</v>
+        <v>178</v>
       </c>
       <c r="I280" s="0">
-        <v>7.37</v>
+        <v>8.94</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26716</v>
+        <v>26839</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>65</v>
+        <v>795</v>
       </c>
       <c r="I281" s="0">
-        <v>23.81</v>
+        <v>26.24</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26719</v>
+        <v>26850</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I282" s="0">
-        <v>22.17</v>
+        <v>28.72</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26721</v>
+        <v>26851</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I283" s="0">
-        <v>15.69</v>
+        <v>25.45</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26777</v>
+        <v>26852</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I284" s="0">
-        <v>11.21</v>
+        <v>23.81</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26820</v>
+        <v>26853</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>178</v>
+        <v>65</v>
       </c>
       <c r="I285" s="0">
-        <v>8.94</v>
+        <v>25.45</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>26821</v>
+        <v>26854</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>178</v>
+        <v>65</v>
       </c>
       <c r="I286" s="0">
-        <v>7.15</v>
+        <v>23.74</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26822</v>
+        <v>26855</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>178</v>
+        <v>65</v>
       </c>
       <c r="I287" s="0">
-        <v>8.94</v>
+        <v>15.32</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26839</v>
+        <v>26856</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>816</v>
+        <v>65</v>
       </c>
       <c r="I288" s="0">
-        <v>26.24</v>
+        <v>11.76</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>26850</v>
+        <v>26858</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I289" s="0">
-        <v>28.72</v>
+        <v>13.96</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>26851</v>
+        <v>26870</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I290" s="0">
-        <v>25.45</v>
+        <v>19.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>26852</v>
+        <v>26878</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I291" s="0">
-        <v>23.81</v>
+        <v>17.99</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>26853</v>
+        <v>26879</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I292" s="0">
-        <v>25.45</v>
+        <v>18.19</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>26854</v>
+        <v>26880</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I293" s="0">
-        <v>23.74</v>
+        <v>11.68</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>26855</v>
+        <v>26881</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I294" s="0">
-        <v>15.32</v>
+        <v>12.45</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>26856</v>
+        <v>26924</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>65</v>
+        <v>795</v>
       </c>
       <c r="I295" s="0">
-        <v>11.76</v>
+        <v>22.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>26858</v>
+        <v>12519</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I296" s="0">
-        <v>13.96</v>
+        <v>12.83</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>26870</v>
+        <v>12572</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I297" s="0">
-        <v>19.82</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>26878</v>
+        <v>12573</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I298" s="0">
-        <v>17.99</v>
+        <v>8.9</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>26879</v>
+        <v>12659</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I299" s="0">
-        <v>18.19</v>
+        <v>23.88</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>26880</v>
+        <v>12660</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I300" s="0">
-        <v>11.68</v>
+        <v>3.19</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>26881</v>
+        <v>12786</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I301" s="0">
-        <v>12.45</v>
+        <v>31.12</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>26924</v>
+        <v>12786</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>816</v>
+        <v>65</v>
       </c>
       <c r="I302" s="0">
-        <v>22.72</v>
+        <v>31.12</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>12519</v>
+        <v>12790</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I303" s="0">
-        <v>12.83</v>
+        <v>27.79</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>12572</v>
+        <v>12927</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I304" s="0">
-        <v>8.880000000000001</v>
+        <v>7.4</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>12573</v>
+        <v>17054</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I305" s="0">
-        <v>8.9</v>
+        <v>4.6</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12659</v>
+        <v>18021</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="I306" s="0">
-        <v>23.88</v>
+        <v>5.56</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12660</v>
+        <v>18098</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I307" s="0">
-        <v>3.19</v>
+        <v>7.79</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>874</v>
+        <v>872</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12786</v>
+        <v>18133</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="I308" s="0">
-        <v>31.12</v>
+        <v>6.49</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>12786</v>
+        <v>18175</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>876</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>877</v>
+      </c>
+      <c r="F309" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G309" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I309" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>878</v>
-      </c>
-[...13 lines deleted...]
-        <v>877</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>12790</v>
+        <v>17433</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>879</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I310" s="0">
-        <v>27.79</v>
+        <v>11.64</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>12927</v>
+        <v>17445</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>882</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>883</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I311" s="0">
-        <v>7.4</v>
+        <v>12.6</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17054</v>
+        <v>17530</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>885</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>886</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="I312" s="0">
-        <v>4.6</v>
+        <v>34.96</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18021</v>
+        <v>17531</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>888</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>889</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="I313" s="0">
-        <v>5.56</v>
+        <v>50.75</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18098</v>
+        <v>17574</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>891</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I314" s="0">
-        <v>7.79</v>
+        <v>18.53</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>18133</v>
+        <v>17578</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I315" s="0">
-        <v>6.49</v>
+        <v>12.45</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>18175</v>
+        <v>17603</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I316" s="0">
-        <v>14.36</v>
+        <v>26.07</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17433</v>
+        <v>17603</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>559</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I317" s="0">
-        <v>11.64</v>
+        <v>26.07</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17445</v>
+        <v>17604</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I318" s="0">
-        <v>12.6</v>
+        <v>33.95</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17530</v>
+        <v>17604</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>907</v>
+        <v>902</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="I319" s="0">
-        <v>34.96</v>
+        <v>33.95</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17531</v>
+        <v>17633</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I320" s="0">
-        <v>50.75</v>
+        <v>20.22</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17574</v>
+        <v>18262</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>912</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I321" s="0">
-        <v>18.53</v>
+        <v>41.58</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17578</v>
+        <v>18262</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>916</v>
+        <v>909</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I322" s="0">
-        <v>12.45</v>
+        <v>41.58</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>917</v>
+        <v>910</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17603</v>
+        <v>18263</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>918</v>
+        <v>912</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>919</v>
+        <v>913</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="I323" s="0">
-        <v>26.07</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>920</v>
+        <v>914</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17603</v>
+        <v>18264</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>921</v>
+        <v>915</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>580</v>
+        <v>11</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="I324" s="0">
-        <v>26.07</v>
+        <v>22.17</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17604</v>
+        <v>18280</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>923</v>
+        <v>919</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I325" s="0">
-        <v>33.95</v>
+        <v>7.79</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17604</v>
+        <v>18299</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I326" s="0">
-        <v>33.95</v>
+        <v>29.16</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>18300</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>924</v>
+      </c>
+      <c r="E327" s="0" t="s">
+        <v>925</v>
+      </c>
+      <c r="F327" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I327" s="0">
+        <v>22.94</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>926</v>
-      </c>
-[...13 lines deleted...]
-        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18262</v>
+        <v>18302</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>929</v>
+        <v>927</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>930</v>
+        <v>928</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="I328" s="0">
-        <v>41.58</v>
+        <v>11.82</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>931</v>
+        <v>929</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18262</v>
+        <v>18328</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>930</v>
+      </c>
+      <c r="E329" s="0" t="s">
+        <v>931</v>
+      </c>
+      <c r="F329" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I329" s="0">
+        <v>14.42</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>932</v>
-      </c>
-[...13 lines deleted...]
-        <v>931</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18263</v>
+        <v>18329</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I330" s="0">
-        <v>9.050000000000001</v>
+        <v>13.98</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18264</v>
+        <v>18330</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I331" s="0">
-        <v>22.17</v>
+        <v>20.49</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18280</v>
+        <v>18330</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I332" s="0">
-        <v>7.79</v>
+        <v>20.49</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18299</v>
+        <v>18331</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>942</v>
+        <v>940</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>943</v>
+        <v>941</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I333" s="0">
-        <v>29.16</v>
+        <v>14.73</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18300</v>
+        <v>18332</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="E334" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I334" s="0">
+        <v>16.84</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>945</v>
-      </c>
-[...13 lines deleted...]
-        <v>947</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18302</v>
+        <v>18333</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>948</v>
+        <v>946</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>949</v>
+        <v>947</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I335" s="0">
-        <v>11.82</v>
+        <v>7.15</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>950</v>
+        <v>948</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18328</v>
+        <v>18350</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>949</v>
+      </c>
+      <c r="E336" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I336" s="0">
+        <v>8.41</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>951</v>
-      </c>
-[...13 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18329</v>
+        <v>18351</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>954</v>
+        <v>952</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>955</v>
+        <v>953</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I337" s="0">
-        <v>13.98</v>
+        <v>6.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>956</v>
+        <v>954</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18330</v>
+        <v>18361</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>955</v>
+      </c>
+      <c r="E338" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G338" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I338" s="0">
+        <v>7.21</v>
+      </c>
+      <c r="J338" s="0" t="s">
         <v>957</v>
-      </c>
-[...13 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18330</v>
+        <v>18375</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I339" s="0">
-        <v>20.49</v>
+        <v>26.54</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18331</v>
+        <v>18388</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>961</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I340" s="0">
-        <v>14.73</v>
+        <v>8.07</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18332</v>
+        <v>18389</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>964</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>965</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I341" s="0">
-        <v>16.84</v>
+        <v>11.97</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18333</v>
+        <v>18390</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>967</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I342" s="0">
-        <v>7.15</v>
+        <v>4.66</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18350</v>
+        <v>12541</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>970</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>971</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I343" s="0">
-        <v>8.41</v>
+        <v>6.95</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18351</v>
+        <v>12588</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>973</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>974</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I344" s="0">
-        <v>6.61</v>
+        <v>4.57</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18361</v>
+        <v>12589</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>976</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I345" s="0">
-        <v>7.21</v>
+        <v>2.86</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18375</v>
+        <v>12793</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>979</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>980</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I346" s="0">
-        <v>26.54</v>
+        <v>7.71</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18388</v>
+        <v>12794</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I347" s="0">
-        <v>8.07</v>
+        <v>9.42</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18389</v>
+        <v>17051</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>985</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>986</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I348" s="0">
-        <v>11.97</v>
+        <v>2.48</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18390</v>
+        <v>17053</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>988</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>989</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I349" s="0">
-        <v>4.66</v>
+        <v>9.02</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12541</v>
+        <v>18087</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>991</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I350" s="0">
-        <v>6.95</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>12588</v>
+        <v>18141</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>994</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>995</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I351" s="0">
-        <v>4.57</v>
+        <v>2.34</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>12589</v>
+        <v>18173</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>997</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>998</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>2.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>12793</v>
+        <v>17218</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>25</v>
+        <v>178</v>
       </c>
       <c r="I353" s="0">
-        <v>7.71</v>
+        <v>6.24</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12794</v>
+        <v>17219</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>25</v>
+        <v>178</v>
       </c>
       <c r="I354" s="0">
-        <v>9.42</v>
+        <v>10.34</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17051</v>
+        <v>17222</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>65</v>
+        <v>178</v>
       </c>
       <c r="I355" s="0">
-        <v>2.48</v>
+        <v>2.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17053</v>
+        <v>17223</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>65</v>
+        <v>178</v>
       </c>
       <c r="I356" s="0">
-        <v>9.02</v>
+        <v>10.34</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18087</v>
+        <v>17224</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I357" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.63</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18141</v>
+        <v>17225</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I358" s="0">
-        <v>2.34</v>
+        <v>3.68</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18173</v>
+        <v>17226</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I359" s="0">
-        <v>0.5600000000000001</v>
+        <v>8.17</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17218</v>
+        <v>18301</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>178</v>
+        <v>25</v>
       </c>
       <c r="I360" s="0">
-        <v>6.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17219</v>
+        <v>18047</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>178</v>
+        <v>101</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>11.5</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17222</v>
+        <v>18130</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>178</v>
+        <v>25</v>
       </c>
       <c r="I362" s="0">
-        <v>2.68</v>
+        <v>7.71</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17223</v>
+        <v>18131</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>178</v>
+        <v>25</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>13.65</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17224</v>
+        <v>18210</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I364" s="0">
-        <v>1.63</v>
+        <v>9.75</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17225</v>
+        <v>17095</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>1038</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I365" s="0">
-        <v>3.68</v>
+        <v>7.71</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17226</v>
+        <v>17242</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I366" s="0">
-        <v>8.17</v>
+        <v>14.83</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18301</v>
+        <v>17312</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I367" s="0">
-        <v>0.9399999999999999</v>
+        <v>25.22</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18150</v>
+        <v>17411</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I368" s="0">
-        <v>50.04</v>
+        <v>18.11</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17095</v>
+        <v>17412</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>1050</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I369" s="0">
-        <v>7.71</v>
+        <v>21.27</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17281</v>
+        <v>17431</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I370" s="0">
-        <v>3.28</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17479</v>
+        <v>17448</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>178</v>
+        <v>25</v>
       </c>
       <c r="I371" s="0">
-        <v>28.59</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17608</v>
+        <v>17479</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>16</v>
+        <v>178</v>
       </c>
       <c r="I372" s="0">
-        <v>5.49</v>
+        <v>28.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17664</v>
+        <v>17562</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1062</v>
       </c>
-      <c r="F373" s="0"/>
+      <c r="F373" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G373" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I373" s="0">
-        <v>13.08</v>
+        <v>20.95</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18386</v>
+        <v>17596</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I374" s="0">
-        <v>6.64</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>11932</v>
+        <v>17608</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1067</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>6.07</v>
+        <v>5.49</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>26299</v>
+        <v>17664</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1070</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1071</v>
       </c>
-      <c r="F376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>18.25</v>
+        <v>13.08</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>26313</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1073</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>13.14</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>26426</v>
+        <v>18414</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1077</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I378" s="0">
-        <v>10.22</v>
+        <v>19.52</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>26467</v>
+        <v>11932</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1080</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I379" s="0">
-        <v>11.62</v>
+        <v>6.07</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>26425</v>
+        <v>26299</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I380" s="0">
-        <v>10.15</v>
+        <v>18.25</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>26629</v>
+        <v>26313</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1086</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I381" s="0">
-        <v>8.369999999999999</v>
+        <v>13.14</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>26708</v>
+        <v>26426</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1089</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I382" s="0">
-        <v>7.49</v>
+        <v>10.22</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>26715</v>
+        <v>26467</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I383" s="0">
-        <v>8.34</v>
+        <v>11.62</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>26882</v>
+        <v>26425</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1094</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I384" s="0">
-        <v>5.17</v>
+        <v>10.15</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>26883</v>
+        <v>26629</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1097</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I385" s="0">
-        <v>10.91</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>29941</v>
+        <v>26708</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1100</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1101</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I386" s="0">
-        <v>6.75</v>
+        <v>7.49</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18048</v>
+        <v>26715</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1104</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I387" s="0">
-        <v>23.95</v>
+        <v>8.34</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18050</v>
+        <v>26882</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1107</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I388" s="0">
-        <v>9.23</v>
+        <v>5.17</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18214</v>
+        <v>26883</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1110</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I389" s="0">
-        <v>8.74</v>
+        <v>10.91</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17437</v>
+        <v>29941</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I390" s="0">
-        <v>23.99</v>
+        <v>6.75</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>17654</v>
+        <v>18048</v>
       </c>
       <c r="D391" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="E391" s="0" t="s">
         <v>1116</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I391" s="0">
-        <v>9.140000000000001</v>
+        <v>23.95</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>18258</v>
+        <v>18050</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="I392" s="0">
-        <v>25.72</v>
+        <v>9.23</v>
       </c>
       <c r="J392" s="0" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>18378</v>
+        <v>18214</v>
       </c>
       <c r="D393" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="E393" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I393" s="0">
-        <v>14.72</v>
+        <v>8.74</v>
       </c>
       <c r="J393" s="0" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>17125</v>
+        <v>17437</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="F394" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>133</v>
+        <v>65</v>
       </c>
       <c r="I394" s="0">
-        <v>12.41</v>
+        <v>23.99</v>
       </c>
       <c r="J394" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>17258</v>
+        <v>17654</v>
       </c>
       <c r="D395" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E395" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="I395" s="0">
-        <v>9.27</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>17259</v>
+        <v>18258</v>
       </c>
       <c r="D396" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E396" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>133</v>
+        <v>65</v>
       </c>
       <c r="I396" s="0">
-        <v>7.94</v>
+        <v>25.72</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>17389</v>
+        <v>18378</v>
       </c>
       <c r="D397" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E397" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F397" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I397" s="0">
-        <v>29.07</v>
+        <v>14.72</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>17390</v>
+        <v>17125</v>
       </c>
       <c r="D398" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E398" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F398" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I398" s="0">
-        <v>5.4</v>
+        <v>12.41</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>17463</v>
+        <v>17258</v>
       </c>
       <c r="D399" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E399" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I399" s="0">
-        <v>19.02</v>
+        <v>9.27</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>18304</v>
+        <v>17259</v>
       </c>
       <c r="D400" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E400" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F400" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I400" s="0">
-        <v>11.95</v>
+        <v>7.94</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18394</v>
+        <v>17389</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E401" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F401" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G401" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I401" s="0">
-        <v>3.11</v>
+        <v>29.07</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>1147</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10" customHeight="1" ht="80">
+      <c r="A402" s="0"/>
+      <c r="B402" s="0"/>
+      <c r="C402" s="0">
+        <v>17390</v>
+      </c>
+      <c r="D402" s="0" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E402" s="0" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F402" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G402" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I402" s="0">
+        <v>5.4</v>
+      </c>
+      <c r="J402" s="0" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10" customHeight="1" ht="80">
+      <c r="A403" s="0"/>
+      <c r="B403" s="0"/>
+      <c r="C403" s="0">
+        <v>17416</v>
+      </c>
+      <c r="D403" s="0" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E403" s="0" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F403" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G403" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I403" s="0">
+        <v>15.66</v>
+      </c>
+      <c r="J403" s="0" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10" customHeight="1" ht="80">
+      <c r="A404" s="0"/>
+      <c r="B404" s="0"/>
+      <c r="C404" s="0">
+        <v>17463</v>
+      </c>
+      <c r="D404" s="0" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E404" s="0" t="s">
+        <v>1155</v>
+      </c>
+      <c r="F404" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G404" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I404" s="0">
+        <v>19.02</v>
+      </c>
+      <c r="J404" s="0" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10" customHeight="1" ht="80">
+      <c r="A405" s="0"/>
+      <c r="B405" s="0"/>
+      <c r="C405" s="0">
+        <v>17567</v>
+      </c>
+      <c r="D405" s="0" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E405" s="0" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F405" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G405" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I405" s="0">
+        <v>5.4</v>
+      </c>
+      <c r="J405" s="0" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10" customHeight="1" ht="80">
+      <c r="A406" s="0"/>
+      <c r="B406" s="0"/>
+      <c r="C406" s="0">
+        <v>19440</v>
+      </c>
+      <c r="D406" s="0" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E406" s="0" t="s">
+        <v>1161</v>
+      </c>
+      <c r="F406" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G406" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I406" s="0">
+        <v>3.22</v>
+      </c>
+      <c r="J406" s="0" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10" customHeight="1" ht="80">
+      <c r="A407" s="0"/>
+      <c r="B407" s="0"/>
+      <c r="C407" s="0">
+        <v>18304</v>
+      </c>
+      <c r="D407" s="0" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E407" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F407" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G407" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I407" s="0">
+        <v>11.95</v>
+      </c>
+      <c r="J407" s="0" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10" customHeight="1" ht="80">
+      <c r="A408" s="0"/>
+      <c r="B408" s="0"/>
+      <c r="C408" s="0">
+        <v>18394</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E408" s="0" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G408" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I408" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J408" s="0" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" customHeight="1" ht="80">
+      <c r="A409" s="0"/>
+      <c r="B409" s="0"/>
+      <c r="C409" s="0">
+        <v>18407</v>
+      </c>
+      <c r="D409" s="0" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E409" s="0" t="s">
+        <v>1170</v>
+      </c>
+      <c r="F409" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G409" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I409" s="0">
+        <v>23.92</v>
+      </c>
+      <c r="J409" s="0" t="s">
+        <v>1171</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>