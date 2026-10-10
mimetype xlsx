--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3520,51 +3520,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80584d8e1af7ab6b894111aaec1cf0981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298b9c64ad26737c91813ac9659a8d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179c2891b93703b19bd9ff5b2aedd213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a957cf51a90d6913c509e0682f6fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73658f8705cca2f5895c267c3553ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125c9c8266083f07145ebc0567ae8946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01b3b2760055921fba9381a4305c0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178ba289fd04eeccad33d4083356bdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14ecf503ef076ede81676b45c6c8ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc0e26ab7e92834068fd505b66aadd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8ba9ae3684234fb72e53a0c8d0dbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a64881bed6f4c1f3c2c3b4479edf2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e3cdb22a5dbb74b670b6580f0ce3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759061cce2f0a03db169dbef567dac6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960313d4bbb30b9dc1101555c1bb0a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c991ab251148f43654dd648fc85340f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b05cc0534270d16a47022473ea16617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac84550f11fd9de67c7a913591fa9e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657839046e6e8617c1fff10ccc215ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904fc2a1bb04d74fa049f64f4de895a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adb44db060a04b939a434ebf3fd8a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5546d60b53c300c5cf1404adaab9c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24480ef34b24585bb41010c0e683e4d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13d2ad9503cf5c4bacf7f1acfbf2b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976ea42505a58c03e537e81dad1704925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ac297bd5bc67ba0a6df161a1bee0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddc121df4d1e2158676e344b226eae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34c6b51d451e8644de4274e656ef5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d9bbc4303024f736356fab5d3cdb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ab30531b77b5223a1b65ac354e40730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f295a47b24ec6e0be72dce38bd17e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c796edba93a863d75e1ec2cb2ade932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02843f89df87f908f394c0820b371a7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687f8991bb76e58b8f13c9c0347728034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eec21dfa60a0b1d835fa244f5ca3e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a4d69f6f4161126b69a79894b7eb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651579069c489b702c14ef6edca76bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dae70d89ff32a3ce8ac04a3b7cdb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89448882b1bbd000db3076cb0251947c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c45862590f64e0508921df0e03c90040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f2286da5ebb0f3789bbae3cf808b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309cfcd68755433053822fdba93d94542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cb1d2aec4ad1b69f091a974498f0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6f09bbf34bdaeab7b2a53166e0af644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec15c0b28b8a0aa8de2bcaf2b6a0e0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e37944a54a15c5e7d20261a9b11cef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816137d17f10dd29f2fc09cf5f25e0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc888f2cad2ffc9bf03bf5070d8d2dd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a5b62a0567804ede933d404c1384549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd75c4ca2cc58f45797d9b0c67118b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475c5d1307fd72f437e0538400a233651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fb3888378e317a1c5f191efb8b97952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10be9a271e05152a78c654040e3ae253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9d1234a844706bd41713bf7d79fca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509c4358384fdc0bfdddef325f4f96b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b92371b128602459961591431340ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99931b1c0e49fe06e9a085e3b87330be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e290c6b917a95b10a7bb8f70455ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2889191c3fbfd83a8dc5eb8590deec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0065acbf529bb420beac970dd73ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633a99b13671acc54199a853d612fa461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722a2355856aa4fa8a1c34636c7084362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85059302204674f081e2a9c8a9551b7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f02d887c72fa01ddacd59b4bc32de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977e90dc8651d198cde4eca9f3545db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669d80c8ca176ed16159dbfac84626766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b11dbc2ea7d2a7b1b9fff5d1391f5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf030a2515af23ac1dab5701d29ac22768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479d5488d448630ae8aaf0e25090cdd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b5a12661721cf39bad28299af3f9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d29ce5d4fb1d52b0bc2891a28e525b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31256270b7d64d4c44320f4d286712972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b55d1736ff58922710312ee7f58d8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46045b5601e4d44813561174448e50eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae726adbe1451c5735f61b18714a9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e77e1538008816458311e2e6a750076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230cddc4f57ff66eb956c5d08e01dd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58532fce5d1653424f68a869b271828f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829d261dd0c0160c047c01e9605b74679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c642a179ce0e07f86dc7e51f5b80bfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099fbbc296d03c3c47198f1d2b12b5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8ba3b0c6f5ecbf4eb20233bec847282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07876bf966fa269b7629984b4dd6ff9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221c86b6e9955237d35bf19e3c9e81184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1e5bb2fd1c969d1606d54d709e80685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e476db6e6be99e97ac335aafc011c2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb4eec29dfadbe737872de34a47f3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2e98e8ce2e417c220293c88e90cdf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b8d7b7cc2029090ea9cd88933f82689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f023461651f121d2e2272eb36ce2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58978379c8a45ee207ff48c6edd2160d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342ac91e539928ec5529b72ae8465f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d0e629f8de7bf93b8a773b3af4f1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05bf073302f895c57bd9655fcea12294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95748a3557191e701b0ee95bb62a3f5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3b71419d4000d86cad8389add517296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f3600d96044ac619628ff78d0e28797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fa281c67f09ace0bef342e29becb798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3493a6897b7d7fe9f1f694e7f4616df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ae5d91970f4ebc55db464357c10ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d41bf1832157cf1f05a038c93f73d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3246d51b6cdffd02a2258a681fcce3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e96f90fc0bbeeb9b2c90377d3ba1c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3060c5e910e569236221a73b2b023104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4c5624bc7453f9c0a60c00ae95ce8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa122f90900a22cd8ab22b3dd0ada2b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fd3f73cd7371817e34a723c73df32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d275b35daac1331a1ca122028ccb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f78e3c975e3f426d732070d7118c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9efc21bdb46facd3f452d2006e62a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f565282430fd0c83d2c2dfa91d188b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b24898d0334bb79a4e624c5fdac042112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198b7a596932f1aefc43a3c3dcd0eda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b81f5399fa32259dca01328b69bb99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d0ec687d091c657062b366caeae24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09147e778e1eea22ac303d651f02574116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5416735b5de0619d2913ebf9b00fee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54340491208efcdff74459b9ae52a894118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae11ddb53c548eed0e9493fa9b05787119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35e4965624419445a74e9814c3ff3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170290a70df520e6b4cd1e9f65789c50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c193180907ad13220583f74cec0a7cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e225dbfdbc959c2ca5fbf8aa0aefda0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbb886d02b50171c81ffcb8f4c244b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb8a8ab0f1fb944a68dc650b93815b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb01d3a4842386b7199f5f403d0244126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efcb76d037f1db268588596409d7cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19301132fd0b637a89a5f0ccbd63f1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a168920122b64b64fffd723689db2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964c29608c953722ee219b548147536130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7388cb321160ed19951a2faab9a22ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c7a4d8ef617a6a147c57beae3eb1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c57d322ae946bfd8cdb9c4cc41169133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1d93e92cd24181c08ad2f3c2eb0ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13107a6660e2f29f38e199e0dd3ce60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d9c14d4474bf5fe1b96cf8d6f0981136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839fc515ec71a45004d7b5476f5062a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516718fa6cff867f41f26d4749fcb6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9af118d03074d5c3171a1f77f3dfe7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77343d86be7d22c7dc12a541db3081140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ab7275f8d87d30b0811a43f75eeb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cdaa3e856b569d2f970665a21f189142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f49f8f74bf86e8c177a665f05bf0a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b917dd2c007bc4cfe4141278a8c6f32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cfc35650236219eba96aabe6ccdc7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6b1cbc1157b3d60a3483022473cb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8f1b224682e793a4f22fb606e51c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051c31dfff3472d68a311486d39f311148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5abb5faa5e873e4b96fefd598b046149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4927fd55c8bf68a866a71b94f7c1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7727e90f82336aad4f1f7e5f2e6001151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21899b4999d94b363cc1199d1eec1d47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f25dfc225d373338f2c27ccfb63fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1310e0233581a563871970443b2b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d33321ba9b1cf168b48ce325b902de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a957b4e6494976c89ee5d035cab7dbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5885b08b4a8f50fc58e8cdb52627877157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8affbca8bb6bedaee18fac6091dfc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac453ad2dfe6731ab40f57fed0c05ac2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ac4a4abff113a19f40f7bf0a9cf96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24156ec8e44565c2f99ed0038d6dd6e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22455919dd982aa0cc4db208a5328264162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d577d2c64eae91607e779b3dac8066163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b489991fc6515fd9d8dcc5738e7766164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418bd3fe35138e72f62ff917e052212165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193069fc8a693fe4e56d4f5d147eb56d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033274a8e6f8113740e77d5c5c35133167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efddb8762ae4de3e855222f92682547168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07deeb286e07257a694ada8d5d5eb61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4be320cede4709a0db0e1bc00d466170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac463fafb58d33cf99148e947c6ba3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fbfa9f14cbc8eb14788dc8db2396e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182293fb1b1c9f7522496fe8aeb9868173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ccca13dcb03903d9d4ac15add68b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f44b7a9e4058985ff97daef03e181175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e810fac123ab82a8f8e6b5afd8c070176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109857029ebf9a7a318688d6b28856c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643bc1c7a283b84df9e8984776c7d9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0eff530edb630c1b2d60decfe4d03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61990c0fe68b7cb88da162f8b8a02ae7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed4d466b12b851df6248ed3d401146181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf47b3391541102af3c393c5474fa70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5351aae5ea20ab26a520e8a1fcd62d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843459b38f17875401713d3725fc5fd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399df2db285bffab1a396fd46aa1142185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbac6db79e94fd2962912871d246e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b69231294591964a01f0c20e4f0ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f8b92a2f9030455c1eb874da13452188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6f5f9a658c1aa97a57851fec179c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6f4a257ce012e902c4a7d94992238190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3e8ab9b2988684ff00c15efb88f38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bcc34116f77ab5dfcb1b15bea4157192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f59ed18a1eb0e8c6093313d5998144193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b523f60cb79e5494db01498014397d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92560b058df215815e60f79573bbf09e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd74d90a02cb1bf6df8bd0c07808d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3555160dcc3e18fe1c5be8140da060197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e7e0fa0664782872963b15a02efad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59632979e5837057f600f9429ed0d62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2f677fe5c53529907eac67a490ef3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402d9ccfe328b6a5b24a5ae9120190f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc55ad2e00e4ee3cab786d3e7de1ef2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d94916cea038da5697d59cd2269069203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07255dc7b8dd237d7b2553c88eeb238204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dde9f85a454ebf2ff870b486785080205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfdaa025b12347bb6cdc99c6d41009206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289511281c99aa366dbbcb97a045a0af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01057b80b5103f9e4dc867c0138cc1b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f05102354d7ef1812a46941e759253209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea4be462545bc83f5d0c95cfd0d105210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1e9ceab214946eeba85f677a1599c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f83da155ab350488377122cc329cb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaab3eebc6891d94ede0b16b147bc04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0211d930076e1f542d482dc43130909214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de3f59b93554a99693def6aae287f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67843871afba60e5d19d3791fd6d26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c39a53ad119ada497b43eec0ec518f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbde0007c8392c8f0f9c5a1bfbe2a4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae77364a2eb1ae7d3074da44404ddd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd645b7ba9560fa865dd7b65a6245c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd0ab560b9832142e8eb78de08d908221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6d40c2ea507f44a4268a319a00099222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438cc2920bda1538be9ac434c3d32fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d121228e0830f262df65ad5026a05c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c6e938261d7dcba3c7fda16fdd58e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d2bfdeacc40d93b32f28a2bb8609b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d821c492fcf45520ca429d19c29420227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ddff0a463107dce7936535a8b663c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dfa21c504870affdd30ae9a620004229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1c9dbeb9c601b1b5b6cf9d486b938230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ce268c2a54c1e008bba93fe6c08b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37960179d394ac939dc992965c36da33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aab73a87b0f9b1bfc9d7477e58fbf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a8a60a39245fcfc1ee896a1ffac5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653da714acce6092e9a1a0863dd9efc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0702aaca1837b471b6a8e43a69044d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970244b74680a8916c1dbd25af23f9dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3051cf55e37d96b42499aa2e0d7be0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea9dbf8d5a1bc73f33b993070508a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce03c0b5e88cd76479b4222f712d5fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12749c7351cead80bf1db7fd7a0978c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a6f104ac88eedf86c58a6087f4dae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580002a4836f32f9f380f7484cdcb88b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5c3c74fbf979eb5c1863645f0d3fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88200a9c00a721c664c4bee048357b33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed4344fc0600d210ddfd20ef7b1af6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b878a9a99470f67b7a28c7648dff12e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400de67ceed9de8d7b7911f0d79aed5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a43978b119b049042c7f0c490a6af5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e412996f865a3b7a7bcc11ad148ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d5d0190ec59f30da478f2327fb4b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b9f19a427d023ebcb8b2f11933f6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475bea67f8f4ad79eea952c83dc4b85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2843b9153ea7e278a575121b529f63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a964d561a5929038d1ca54bd4a257255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c0d1d25eefab5b9f809f819a8d607256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b89eb92ee495f138bc7c8d1237e976257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e43055a56e6d03e095e6840c9774a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd48752a200f63b5fa3fb606a5dd9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34981c010c3c6db3c860a9b9057e6e54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6934d3d561605f1e84d9b1ae83d9279261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe17657dd7150a0c5c63050a6e74e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44ffb5eb68e27043d31b2a7a7b3e8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b0c82c9c9d70cb6d7a15dc932a061264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae554780a298918cc7e33c8ca7a85f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdc92fd3bff9bd9498ec0752c31800266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea6302b7e49b27264b56c83730f295267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29271b61fb2f2582b0c8e80f4d0cb6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78916992df27d1abedffa4edb3e8807269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c6fbaf56c35324e12066aa478e2c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623aac8b03547697ab4278aa7a1e8fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13559889c1057c771a33ffae2d5c899272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaf1eab47742eb5474564ce93f6149273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bee4284c20c8727a5127a2d9a832b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f51581b1b62eec29d1793eb1ae123275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20320c92c9695e129f763bb020ea610a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f31390bf8de3f7ef5d8ebfd04e4b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaffcc55c6afcc5cf384d904c79168278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80250b2bb20d2fb9fe58cd073dfd2da7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f465135e961ad0e201d0ec2862367280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bddc450aab8004f476da1898cc6c6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f53b0923aa1d7c831333c060c7cc8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c100da671b251f1296cd2d0b8c77f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6950c190eb268cc98a57f6be59a6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1da4acb4a66aa9e201a626e3a00f8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1573470b9dbdf4de18117d6ea6269286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1896a85ed892f7f21431ab4392cfac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f84e3dc762ddcc67a87f9e373f3d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac110e6e601650169a03f45d87cb24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b8649cbc8e937866413a5476b9235290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491644efd1d5e885c91cb37ec4ea88e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80942e51c84b12f844ff373fca7344f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ca370d09b549abb7fa8950a5d09b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16519c9bb4db0c2ba8f970683dbc29bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302f14852da0db552b4e96b1e96b50c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900eadeaafc5ab448620f12d069134e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22b117110cd23be2a89c55e9385457297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbdec18e45955ab9815b34e892e45c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fb9511a7a5b3069979e25d7966ef2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b51c6435c06c8d0c72d0c20f888f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf8d7be2ae32dc97d6ea642fa998e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99a7c6e9aad2e1339c5fea7dd9e8dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcad2033506634b942458416a2cc386303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6fab857850d92d73b2795d74ee9a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8b6a8cf1e690f34567689843b1719305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bd66f11247f6e7f99abd0f861d643306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666f4c7a8d5439d2766ccafdf6730c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9105fedeaeb955ee1e5ee567bbe04b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafda5d12613ab6d709d1ab0c039f4c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cecaea0a8ed04bd28829707ed23d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2903fb24e84419cd6efe135f8f0cc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0269e283d996e4dfc31f03ad2277df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb1135c8eb2b5bff2caec0f346abba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef4b4b1014ac2be56a76663f0b5d68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa63fb53db4cb424f82ec7d155f5ba2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037531afc608ac0f31699dd679c613be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752468d512935965db0e8025cca29f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39c99c3def37ebfc2e45f9b3e6d153318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6272a82ac823caf8d28d86fe80df6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6a8a341432cde4715d01dc5ae5666320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144125ef83e2a6dab5973359cb0807cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbd592a9f40336ea6afec9f62f7008322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe323f0494449551f7062182f1e9bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da13fc9cc61f3aa591b05bce18d47f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1b58ba960500021a4ef385ec0d8da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc26cd707edd16f5f3b555a943b80fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c83837a6db26eb2340083984483308327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded0f0bbdd5567f9efed7e00525bd84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb73e47f2ff662bcf3b4d27f13a457329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db42d8659f5dabbac99fe09403104ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9316449508248478936fb59c1e0e113331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78155896b653efb1bf9c1a3b1d5e33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87332fa4ce70161d133e8b87c3d947333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f442e02649d90717002ec844437122334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa7708c24d7f702cd33fee486cc6c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f134dfbfb02a7a27e37680f5c78838d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d97ea4e225f69086386bef8b4570337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b26d264db09ec45341c8bb413f34d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d77be729697f2fea3cf9575834071d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427c5b5ff6b18d14c7cac1b9de71b82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c2d4cca63c72998d062ee7b1b9e61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd65c70cfef24d507ccace31766586e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc987cff083f8d611f0b1cc7281c24343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0115f63a11a9ff247e91c7474d94a47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38d2a911a2fc468ce03df91c761905345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6e3c11e43af69ad57367bfb0b33db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27666bcb833c3c851a938f90fccdc370347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a645c67e9bb5da3678eeddd07f1aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee56e2c851d627f29cb50c68ad0fc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b88dff845b137611d211be498a897350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0ff7a1e2f4058735655b8d20cfa26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bc582fd2d36cd99bc0465bf63ec12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3b45bb2baeda46766b111e3cce424353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2553bda5ec9020c1c2acde927087ccb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6761c6aaf790ac86695283755cb93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c2d5f12454fda7c673d6fb8fd7de9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98cb57db2f2b8046ae8d62964cac7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a403d59419359ea6784d94cd82385358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435df310fcf49b8d33788e5fa18a2952359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440313230b0f4712f81b6aafab95297360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8ec140a0fd76d51d489a9a83b7979361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14c26345c9fb6c089e3f2912d2e7ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccf4c624ab71e9364c53c1a926dbc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f6e180596fe43ba8b3f99b3531744364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9236811acfee511ff80c95e418d60a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17710d7e7cc051be5d7fa601deeae9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12609bcbc9758bf09a60ec9bb01805f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f0d3c4031259cb56fd5bd1e4e31ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c16d097a6747c26520d2917e9ec562369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88650df2b764f0548a3fcf39751d00bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb4bbcf968714357f2087554541faf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0189088ef9f9e9dc01445008033a3db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bcf4a44750cd9df7a123f2ad17cab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534120dc1bef755804095e177b772c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fe2c60733518c0d985cb827ce167d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de174b99cd8ecb709bdee3eac885c68f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90addeb10568070830147b7a2ea49aa4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fa2bea27f013a8a285d0174fae6d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c2c201779246f7541878ad2a2cb4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd74f7f1ac2cab4dc1d64121be1fda380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec4adbf856ec87fcca77ff174ca5d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c483b7882daf8f91d64b09ee9c6dae4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f814656d71c12833e4809bbcc6888383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fe2c8684f1aef1faa5b038a1e8611384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a730d051603c261d26de6a70565a05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c76734f29f5a215f75c02af1ce2639386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b3986d484a5e83d107e29bee90474387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3fa1fb5d3f6c4184c7b99c70af129388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8a33ecd68d652efb25cbc537f7823389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5064d3183537dd01546d82a96ccf7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73566aac89365b5b4ecd064cfe75e82e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2f8807c5c27eaaf940f9bd6133d5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25404cffed9d56e8fb828b5681aa4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25114b500fbae993f8a97d70b12419394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19261f2357a0603a2af882ebad7efd2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab536356e29da6d179a4b23161f1feb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea69c92dfe17ab566f6fe16dcaf85d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c8e07992abbba0a6e3e943680369d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7b6f833803f0efbf44cbe736377ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd7ed2579f358a3c8f7091949d6752400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab23517a8019ee6863746adbd46dc2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33cf09e88bcd6a3c23bec4d0eb3cd5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1345499847fcdd8fe2c1b41d2a4d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af71647af80cd11a5290f5dc01864b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2da12b41b1ba776276ec84cd630bf3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551219efcacc25de77648c596a288c77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eafa0c3ae9b961ff749c32eecea6c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac73c779c5af731c597d22f80506da7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c595e24abc7a6996275d6555653d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4004f7edbe1377301102d4417e5894410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06813616d6e600c5cea115f24033eaf1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb54f0d21fa5f1de39719668ca2805412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34836f16ad478702df0daa3026f892f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e761f982e61b339d05616af7598e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c4fe57fe99456878ceee3b63896ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f776860a0f8efc6bfff97b14b970adc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97ff492af8eef4800f5c049a9c89b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d03599a19adcbf43b09dc6368cfef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd368a594610c6d45481735f1b41a0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17b7d468a2a2b67124a5080a016d0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdda01a7ef510383264af7e547e1267421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1487f3ec915096533ffa433963ffab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13199f028957c2e187afab9a8d462799423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c2ea27090ae237723b52a22c88aa3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcdcb9ca09074ad8b65fdb9f361d4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1440db9edc53e7baacf41e346d4038426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27290991ed5f4b5473323287771591c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ffb3d86cdff6824003e0e5343237e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78ba16091278eaf0d4a394357fa608429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7ecb8745ecca67dd1f0d2ba765b44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54117cf9aa4b0e7577f606aa50b59bf5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62076f6993cc3f2a48eff03266da8a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d8025c3b3f1d4fc3e8a81c14ec279433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580df1dad4e88ecaafdd6098192865f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce5355e3bf5a82aa45120cc6a6a6dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55986a328e50c71295c3b52575bb4f1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd6d173f5ce5cc8ee445c24e023918437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb3c6afc9f1a8d41d3d0235c1dd034438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d865df007a83680f03b406b1eb9e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc6336e542d9908c5ef6c0fb0bbafb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99625147eeadfd8851a44d9b73eefbde441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e293e42c31ccd88c19290bea627fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c302fd06b5312c284ec30ccf5c2b5aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23368f06a9f732fec3ac7a4061967c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53790604df60eb24388074962f2ebfb2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9cb5c3ee280e6d0eb80f646223bad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0403c9b8e52a2e92b500026f2a3ab8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5503229a493cf5e93b24ce87507c1a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30848642d1c87ab07453e781fd3ccbf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434274633498eb29dba5e544f80f161b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666fe4666dc306afea073ced1e84fb7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a09941330aad66ca73c1be88bcf1f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccd915f3ff3f548d92cadab0115aca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ad7719609ec40994c81429c31e1ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4462ca216397703b222c1669b5e9c78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2762c9a64811f3768cf7bd512e660456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933825bbf00f4aee965c962c00bcb9d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db878b2fec6fb241aa6bbc503bc9f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3373c508c6ae41498f62d7af37076b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f51fab5392d17d5a866e124bce918460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144af975c2c6a1ae7f1ddace0a6f511461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d1a6fbbe0658d9a1a0fda8a749d3b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4f12e6452aeab68b91afbf1eb999b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366d35e58d793195a85cdbc1d707ae2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6fbdae17e9990aaf0ebdc4e6892f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d728380ee02ff33492de6fc13b79f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf8ecca9d8402b9ec1700070389a83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5085844daf95b1509bd112ba1370101468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434713409932acae3d7a1e6e7783647469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfc0012d27effd1ec05d8d45621486470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f032ed14ee5172251acf6d082c6b45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d6ac29bea13d47898250816857848472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc5fc34c048ee6afc1283eddba1c01473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39514e21e0dffcb0b1cf627fabce299474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5005f5feb6d4e61b8e96376d8a031475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e87397fa02f93cc16f80aec81e083a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947815ade0e938ac26d1cbec7138d1b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47039c10f863ef973d623c0bcdcfd725478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45484e114aa4f4acca4d2e8d9afd72a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41840fc08a631fd9c5d56c731457c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3cf546f6b93c074511cf24c0c9f3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aec74840494ae71f5f097e2692913482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63815ee4c64cf5ca2a96c429b66bcc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bc0ccd72e73ef9ef62267df34a1f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158af224737a171a536764d3f9fe17db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cfbe4191fc18b5e9666f4430952ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12a4fbfc72d85218031e39a9d79107487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d86441b740904741161d7c0fa75d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683e360effbdf1c587ac2e537d333ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167af09e1f9c781c3c4769750c9291ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d679021dba1c8f81019d8fc384bd406491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa04b1f70e579620885cafbc5e0cf3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309727a0fe4e171740a4feddf60f97ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d0f609936086505a911c787abba37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8434d16bb9568588be3870d0d3ac0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6888e36efd3e35a43bef1651560863a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8288b23babb2849d9ae7cc93c7e8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2f72abec3efed6bd1ee186fb26080498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbeec115f00e5a721ef97323972494499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3163a5202dd893626662e6f3cffdcf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616455cf4123cb377f6778303dc885b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee02ccb3d4a2813ed9b14b0810deed0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627db62ab202b12dafe58957c231dd6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef7829354846a4e631c8eae95d47ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f73e223c1a3cac853d020ba1f2a4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10714ca3e79847bb748e3d5cc4f4f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06e7a11b04db0a0ce4a502ec1e3a2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0c78bbc37a75b8497535fc952a763508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc5170bd35e7daeb5e3ed0bb4a853c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d4ca4290fb2cde9a8d5053b39bcac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2b1911afe0fe8764c541e85856022511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c360f0381c7d12106d3bdc55b9aeec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01704646349e9953d51ae284e0cdf102513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d1bd788cd98814b0bc377a4715a5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8b6c028c890ccf4a994346d7ca270515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c01be7d3f0ba1457a765c9b1f667d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaa26c2ea8f9a8e79aecda4b687954517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214625ee1085b017c07ebdbe9729a0e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03f8e76f574fb72d71f1607ace78f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0ef53df4ed62c83a5ca90b19a134c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bf931db9760a5fd95d64d67a22ae1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae52721dec471a7a6caa50f96a73073522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82850b59ba227ba5a6db0292f71b7e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6298d87e7a7667ab331af3b6133724524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa227945883debc8c11822222f20d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b66ad971e8bf10b5e81df3498e1e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0de9cd29fc90aa530d7f514a75735527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cebce866f19f6abebda39e3d6da1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2241f5db7af07194f5032384945ec8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576351692ef29bfd786b7d2c54054db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86c63e2962c839d0c3c877ea112cf0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1578842e18963ff238e1696162a61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad4ccc5e9d2d796b3433cd7caf93ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347e5dca2ab71c4254b51ef5b14f109534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351dd7e8002f6caaa2739df21ac1fd2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322276f47ca01e9ad08875dda808316536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573ca30495d198036809d4449f99e07537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25e744c3f142e66626fe6a5f97e0a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e62ec1782cd5ed0ca1a37fcd09842b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623694e0ff0ff069c35ab1906d668fcc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7fd98497bba9bed7f259f35728437541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385acdd69e70827aa1228058c8733209542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422d4d13712fef37d3b45ecb665bea7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266f4d1e72c6f8dfa636f54322a290f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459dc7070fdbc57949430c9bb4ef781545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942e77de0f5346dbccdaebc8ad6c0cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6382ee945a86eb59bbe1ef4ed81e2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626487489e45fa23aa8089c891059a90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae935eb20b22887daebc6ec3262d259549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad0ccd3c1a011666f9fc810400f2a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731c380ba03cb9e45966dc65faaa8d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95145d5f7de8238fb1f7511643644d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be4db23165f9f5d15d899034498e40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86885dcf4a06922557c7e28c47d303554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca352319cebbf27a0ced7923c9f0c76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e807c44f81086cd53be6fcfa8cd88556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012611b22c3193a1ed83b2f5130cca4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d536cae5bac529cbf56e25f26f176f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b94b1a2fb0c8f096aa2f06812902d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7cc5a6d10462735669c203e5e4840560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b0a63b143e69c95ca57a4ac3ceec3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee75bd29937ec74faca58515408c5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140f51c8aa6d79e2d48faddeb7979f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85258de4051645d6b5abd20223bb8e8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978022c816804b2773e0ffabf869eed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868543928d7415c2ec8e02a4b93c410566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd85acff8ca9949de9f4c0a0c695bed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbb47dea49117d08263df616b760fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341fd066d9e016bfb89c92d295b1238569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093a10a2ebd676aee508e5be7801165570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4419bb702fbf1cb460ff165d4cfe04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58077dee1f7e6eecb5c38e0c73b9862572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30f2d5fad3dc198a5e1b51988a3e23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c67c3fca6e8e2b66d25f972de2be3b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb41359b9f5d59821a35142d6784c15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74804764e15bd5e10db54be1d82e289576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82ad2808e826a7d44668e86e771424577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72ca41abc175fc1161b6af4acd17a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801f020c49e3e86347638abfd04a063579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a993443f94d08b0b15c88c6d834fe0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0261b3906e4e1a17f09bbf4df4a6b0d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c687fa7d52f858bf4500e59758819f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05872dd52145a2853660a88e0b73ba32583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3516874a6797290ff0b608698bf5b43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf585a024c174c23f240f4459be0336585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c443e62c6d6cc29aa1aed209eaa859586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d755ccb4b0f602739716b2708cc5a98587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c691454718c35ff2a804c598a8dca4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadf10b4cee4a634b464fbe173982ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22527111f20a965730ede6c30a26348c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf902a058e7d8b582f1cf2e61c93960591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed360f9a9aa0a8378349f2d420d48f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8f385941238201a01748404301b55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb07b0478434c5b85b4f9f6e176df3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b31dcbdd9d55b8e3a2a784f1e7e778595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eef6e1431f103f96bea388d5296e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb3bbd208bad9f70c6afab7f7b4c9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97635d422885b4010db33026cd615ed8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a384302d408669eb139febad3514b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32708938e715d8391babf00c15e69e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463dcd0bc312cd914fb549fc0cd8d0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a510d00827e157ff51bcf21b6ec7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ffc20cb59ecabfc11cf29be0b33a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6f8e77de200b9e01764203748569b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e00e9082a73fd77b6ca60846b898d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9756b7347f3142afa90744f81b9ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099bcda4e0bce744e3d41a99e1c56f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692099f73436838097c61a4ee4b77c66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3dd5dda2ec8afd066beb5f6fcbcc4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ca41fc8097f6a63c540f141321090610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756a412cb20fe4409931ff09508aabc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d6abab1c300f3933b01e19ddd65a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cef9511c25c2b30e6270db1934cf69613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd5c26487eaef29fd24237a21b915f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4998631067b24fca559550f2aa65c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b99a352e7c29179334bf016c39362d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c49340cb36fdb63696bf02e544a11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d95a6a95ca64459456d04fe028d5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45764621b23378ca8ae1b67c62a16af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cc6c4ad6016e9a5a9fd2adbcd1e78620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8e7f5978ebcf0237f0714bca184aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6f42858a600d624b99aea5916d317622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad1b450ef7f57d222a1ff5e49a5dba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b706eabe18f0a7a2e7a33f1ef8bd6d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7624ce2eaf6e0013b650c6e939c0da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e24b9143b7f7d2a4d131dec03209f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d62503df70c722bb2c7324c908fec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fc0a0dcb9a935ac50e99abbbb8de4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00560f84c839a77a991880585424a1a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412be12ae160e6c7a725d6a2b5d99b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1ca284802a63585484e1cddf5fde5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d96b1f68ad99ad40646f4cf3cd326632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36ec753601cf8a0a6027cf333ddc06633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367fa357421459f41520e4ea07052ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7297c7b75521487b6dabd2a94591d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a77503b9da17a6ee9b5a16588791cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93251aa0889e373e4a8549a85eeb1a97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e39de564e8e160295ba5ef2652eab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3d5f8b1a2c13b231c28a0149edd87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1b55e88555ef46c9335b36f455eda640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af891d4fc446a443e2a911e9b0472d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ff00d0f0e44e63489a2bf9edc6fcc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95d0b66fb217b12cf0ac26641369a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c9063177350e0da6cdb6ae478e657644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb137b35efbc854c9d5aa2c3d457ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba446c7929a5b3b799b55c9f5a34cdd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d95a6c66f8b41c746ba6883f1acf82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c4944d937640310228f7fac71a69a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e16627fb996d10d6aa541c5e47061c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b5e3c66027c192404c4ab1d534114650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d478637d423a605c894a80cda7f63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57170d0103082cc1337c30cda0c99b0c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ce26b9dfa2799555d282b3488cf3e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7be3b1a09f33b8715e9d50c9ee1a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f353d1469d18747ea7b1ddd0a795c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506106051ce6c051eb9ca21a677f1b45656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93f4e00481ff95fdae47477d7d6ca9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b107ba0a5ce04c085e4730dd45e1a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d54d373d6978a82a72b2abd658705659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b211f5807238a9a6b20ab1ea2eeffb6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875353ef9d0f830d8c7cb5002d952a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5999c939ea04e6c0b6d9b917fc7c43662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc826792b0294aef3f200ea1881800b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cd1e162f6187168d854ebcf3359de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e548b2a480a91dbca27a5f94f045b6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea60ce0c983d869f2344278ffab510e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b80c76f13a8f18a906baea5582fd5a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68dd71f061e15e6a8d8ebe15faf378668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577433f372fc12ab14eb157c5fbf23f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226a8db7da430fddb09cf3a3aa4dfbf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54db332833cebae341bfb9180f4035c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a61d692cff4a625713545a0cb760b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336de72bb26f8cb1d27c69745432b12a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f699dd0fc8678041e51ee29605be3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de094592ef6aac34a0276456ea17538a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1b98e1a09be787153af417c885ea5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2c6bac2f9775b116ccd77f84bef42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8802f615b5679506408fd3f14f937c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de81527e9e04e21ef7dd646df900ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa427fec102bf3ebc65a531a1985339680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226ff228dcf999626ea94c708a0e052681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261de8b81bcd02043b6f4aac1b94a1a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404744af777ef6c64259a9020078742683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8b8d04da6740d393bbdf1c02e949e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66153e7969655c4005a2a560ebf9bb6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1364f801d5181d526bada460d9e742686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89074508f18155581205e9cdf35cd730687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d122ef58b6751ba699c774196ff5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4db4cc964c0a144c828cf2d2b86b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cbffbdce225c942461f02f7d1f4cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103120b4958ad6dae51d00842db2551691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1162432a1c6fe28d4e67317c3f780692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aef80cc704f370a889be823bd467e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991e004a4172b488a1009a3cbf5760c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c304fc3e546b5df0857bcb7632bad23695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf30fae01f6877c73495ce3359e347696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876d2c736164bc7b4ad0c3dc74cea7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fdbed09d7fd063a42f3480e31fca5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8db5731e6dc22ee9237631269571f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cf30c33826202793aa7bdc8f5732f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e2b1e0ee41ffeca323166ebb5068d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec275629f29b978d23508f067475003702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8b13bf69554346fc91815444b2e36703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9342e95a7f4479d374e61ec4672c0cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5559c456420ecc448c0ddeee56bfd0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c164f0ebdebc9b0350bdf70ab13ad2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8672a3783c48b5dd78d4603e6280ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a3b9cc54066469a54f1b694d53e1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106f51fa4d2b7d75a6f3fe0667501c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e245afc9dd396a2ffba17a7777757d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e279eaaa2e41ae8412fa22e5f5961711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaff6e9e515c28955eaad418e4f2aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba97826bef96f53e6a7dee57066e6d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ad0bf264a6ee3544978550f2748b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01de86da9600a99a1fb62cdaa526d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45da36507d96216dd517fd3a085f63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a333a53ba89409e2845a0b89c073e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98ce2d8232fc0737b1b9f5d6929ab6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25f3ed017c365793f02c93bd0aee35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc4f125668df20095d1ab70db7417f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490eb480abe11a2c5f9ec0176935d591721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dd9498f090a4281bfe4d1c4f04b43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce1fa1b633d0f5b8ad730fbe737257723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adcb75257509e593cf58037e280937724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b039da69162bc57c74e3e9aaee491725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a22b9e2b472dae60be6627c6bdd92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1e17cd5eab2bc57689203de1941d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120ae04e5188563a559045c7fc96598728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e2a920ffb2474138ad695f4f44ca6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee7ced721d823009078c5ff5c732bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a238085664a3cd36774ec6639e2c9b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab528d8bbee1b13305d2099ddcb0534732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c24b80f8bcb10e146e8469efb11c94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb98910e11e126cabb61f601cc7e8ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46620fa27d1818f6ac0686ae93203ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba6d1697410d7e8dc590220679ad88736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1721d80e7dc7d2fe4865343c72790737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66e5eee8fb582245c6a3032f87870c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461dc42253aedfc15ea316b96712549739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b2e4ceadc13c27fdf463df4cb0145740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f119f5d37a98eb521090361fec33c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df217d20680ad4bba3b4941021c4f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f42e9c676049b1c0667e906697cda743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb03e5707e0b66506de6d0881492dbb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e223a8911cf3515067c35eb797630f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacf62eb0a32b6e579a35d0d9e94c83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba329f7576b8b8584a56b98b51050a66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687bd3f80b436d48c46bf5a9c831806748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc4f43a51994b9f79faa04d314e291749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229821232b81c014f737888dd08a3fa2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62088f52d4929956411cac3be6cc12a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c915cad42e6666e6f485ae921bc365752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b681747f023b03f8693e280996440753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31188ca221b7401e7aca156e2cb9c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9ab0b0b9a5b262e821f46d0f8c8a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef76b48a5305986260b84dcd13aa9a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851edebb82ebffe99449bbcdedf87f9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a7677beca730caff1347a23fcf96d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbfa2bb19efb85bb68f70a9787ea6d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8a1e98c7fd8afe08328abdcbc6b82760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e5f917e6a1fbee779deabeb89bbc8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47243bcebe4c54232725356e99c5cea8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c70a1200e74d98d062fe20499c6cbe763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75ff327e213bb1773fe9c79d39834f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9b42a69f87ad57c155d386fec4499765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dcbf04729f7f95aab8d1301022544766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2c1e362d827685957fabb0dab1304767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d282194245221a7f56ebf10f1480a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109dd7c5d976c452a94bbb72c8525d4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af762ac13a6dfef902c0f615871a57b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db36b985898338402755718963b40c5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81965c2e23d2a7c6caaa55f63bc4b72a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aff463f059d3a98a94f37df801c71773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72972424ae4de3a540d8b9e25887e5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558017b0a030206eee3f0bb3fca5574775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5304fca7ae9e757be7a9251a19d147776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed9a3d6241a5d92b8b94f9c049b0b1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ac55a76d44322057d563a437f2360778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3180234e5c5e7e12be67d81570d492e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffbaeca2bfb8f252950b04165fc393780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cce72befdb8a29a58470951df0397781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc3b5daae335de6503b28c6447220c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdd3b7f06cd74b014435a5f09b36b2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae16789562a16a7987184dec2f14240784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f759c3b939366d8de170dc6d64c169785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca0439d9456cd4cb59f909fdad4d58786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5aae67f8f8d9f875bcdec259825166787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44d3e90a26d17d9387a2167055f31e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939cebf7c91e6ec8933dbe0a2366b34789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e51bc7d5b11711f14cec1063a9adf8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e47907ecd1dcc4d71871d067b45b8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8141b61e1d29bd7a012bda575cea3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76670e88ce8177c97e603e1b7491a5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5d3eba0510a4c354ed1c08183cbbc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcc62bf83a55b1388c40449f0f68ee795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9780384de6b469234e3d656431869796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ac27a5bcab49e377db9f95e2d3e2c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc940101f10c8f7b1f61ab01dc22621798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b789ecae3263f203506da2e1414c3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c7d3c814f0a65e9eac9152a463908800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfe5197fb5b9dd0317ac83f79777df801.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3a100723f20518c47bf20b954e9fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bc0972981e3814deb68b03a9ec18d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddb68b564e2c12d041acf6f9efd5593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e0ef09add95a6636e9fc966425aa94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287748654495b5a5f9b762931ad749a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131164750f8f7b6d627c693e7ad87e1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b7aa2d5a8097d207be50801626a097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75c535990cbd47d4516c16cf24e4538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48479d5a66a82ff2bf187e641c0572c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8150fa09f6413f8590966e9d7d459f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32b58fb71558a240856d44218405f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cfb293b311bf88fbc456975d21b9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16924ea04af8f7ef8225c7c6d06637d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8988d0eda450dfb6089791f04c21de914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2cab9ec801abfa1e72681a25a313915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a013ac572626105c175efd77238465516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ff8d7ac9ddd32fc0127904ee0c7a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b003c1da5767b332a0ef79fa3616c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab645333daef914ed2883212b36068919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65dde8007d1e1fc01f60058fa6800420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529e969cda0a2d75bb38b7c346e5f0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1c70edb418c6d3b83515f91aafec622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad776bc0ddcaf7d8f05e19f165e58a6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11076168cac0eb075b6b47e6077d4f0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9b83200346496e8e36e6f7dfae08525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53fceb87ec26b28b5ba05511ccecf526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6fb1eb0517577904f1c35e1f4219b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f5e6a2a80467f9d38c2523846196a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bb0dba821570af38a798b08d7decb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535d9ab57d9590bea7d67501810a52430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002f0a42e1df1568f2dafcf54fbdcc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed59e830a64d9bc6b5fe90c488582f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66850b37c31d2bbf1723576e736b86e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613a7ec19782c8b3d0bfd81e6872a8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115ba747d7b575a703b051de0fd8b0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9c82f61010ee7c8bcdd607313586e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd80107a55ee97148c62bab09059a4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23218258a12143a3a0cdcbabd9db235038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127c423195f28060a787fc3049adc8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3394a82be8dd8e0b1792f4cc136f5ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d745a8e457eda604d0e9695c4c41141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8370beedf5bb2db087de85be35ab41842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ce0a79c492447f2a2b6b08c02e43e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b316c018a97e020a204610a5ee0b3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92da99d41be9bd0220d528a4b21e0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fdc847b1071e159f8a0719fa7e82b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaea951676969c1f6140832fc658cbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3dea1f6d07f30656eafc3bed42ec348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116b43ad4b7eb3127451c8ec239f2d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd3c91dbcfbfaf1eb89623512b180a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5bd2b0ae4016224ad41924530619b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d459b00452631415e58b95adf65e8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588bd55b5516d4c1649f7dc25c88e8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a85a8566ab1596cc6a97738e5be64354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a740619d7e75d6bbe08b0a161a07b9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27067ecd8787a85bffa6f7cab22f9ff056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756878c8734c14f0ad9ad3f2e0c7389557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633cc0abe1ade12e930b68c0cd0d95958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3377f8b1a04790ba72b280cf845c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d10cfe74d3d55cc2b4029b3fa0c6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cfc97c282f985e34d440515ac1f6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fed0bef7951f2b3514375c0bc671362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889ffd15dabe54b98f34a25213910a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7636bbf77b71b61dda11801935f0c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdafd3c4b0457e62509df4e872c33165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2f92d8e4615ed791ea2cd4457dd5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051dc8388df680baf4be953dac85f9d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba2befdbb9a25dd3e5ce1259144f6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fc5d86b3ed3bd82b6dc6c3ca8169369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf7ad0efdc878858adb7e823cca64670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8eca5a21c1fb97903cf72c5e8fd2da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779bd08d77f494a60262d2e965d667e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab410da37bea3cf76531953b12e1515b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4562eb499e4b83275c7c75fdd699f2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3c0494939259548144bfe954c611475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccd3e56d4b44d07abd2146d34eb1b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beef1ac9be1ce098e2186ff0257b8d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db4ebc2e4da04186f07729329f65d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2e7b16a1fb6191885e95762044b8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472e2a9cffb771626164e43f68336d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9611815f56c10e71da49b3d9168e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc80702c430da89a1861aaef157aa2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259cb21fe4add6e15429d96e733b90183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da34f2539e329da2980a5a97fd49c7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014811f062812e66b605fb0ff5021e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f49bf7ad9d07e02e88634fff6c494586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0e04fd30ee9c70ea14e2b24f98d6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19272fa9e8392a9bcb59ff96e9924088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241aec6ef5a20a8fc055928c35054b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa24279b455d512d26e702a446ad1a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b91faba6a3bef96ca1f0eda340b64d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a2688f3e6aef2b620b1f1cb33da0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbdb5420d5f7284c1e3faf3ace8b0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74ee51e3910e24fb6569b43c833e5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b024eefb8ad28736576045fc4e91495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc99df6109c5fd5eb9faf7f9648158096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78648b9bfcb0578adb00e4f4707649ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df54f062d4b2e330001cb9f66c4894498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82237de97a0c9f82c74f4c2965172399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd97218fe740629435044f25fc449f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401796f226667e47e0fc6bab38c4a8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639fde67ae4d5766fe42ee7d09407fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462be3cf8c2dac8df1766fff7be5a509103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991de9ecd30ba1bb6bebcb4c2b3e7f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c1afb3e17f1e066973fb702fc262d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0a3aeb273bed2afc1062693ddcf91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a365e250256ad5024ddb3ee831344107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10057c0625d14cc09145f987dedfa7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316f0ef70f7b80a9c28ccaf91a56f0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763170fd8568e1cb51624c221865ea29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d159f0fd260a6c70ef8587c974c70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d67e7279064fc85f90175b6f8a9aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82624e0c98445f909922cdad3d16852113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096b6917eebedf0f87ae69aa68e9bd1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ee65dc4cc734b573555020991b8ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9a738f106f3688347a36304d99d24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dfcb080f8570d5331165bacb8b188117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0594a28d8b15c9bcda9639e2246cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c626e4602bf9ca70648d8ae62dfe6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbabfc0ac9ccb5cf6541410c8df739120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ae5547f5d86710a0d1293aaa76be2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9076586d41a0c8282de3d219a482b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef52eda0ecd6b59bb0e7ea2f2c28a89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594be0162cb02523cbd02a8a944d1c4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2c9b5c769d94a54c02615d3ee950a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcbcdcb2bdd76fae160c9473e73a40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef440a91e8c6614754013fe3f135f94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2633ace1801afe6aef95cd7ac601f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6731a524b70ac6e5e352267ff76dbae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47765732e0924854b200723a702d3726130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9179cf71bc07dd41b45443055ae127131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dc01fbe4c8ce8e096b2f5e4fec430132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd51a22ace4788b6929cbdd417cf097133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87af42aadaf676c0df55f4183129073134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f7b913f354c48056236fec23c6b51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c66f8f4ca237d24dfbf0dde16124cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446821f4cd273d709585b83ed705798c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e17a493b21a3dc6d650a4b70db660e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31153435d82e985718c5d1a0eb10babd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e853c708e5f35232604ee81b3e0fcb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6a315af951a1812bff5e5d485c0d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac876fce4b39628d6678ad148cd66a20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd300b65abafc36257c744267649410143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a32eb9a1a97899294cf0368bad6f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc171a0b2891774616478050c8ec1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16fd3e94b553991b4e781d80af142b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd8e86ae846b53b58f7f27f1ace22a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487e5f92d94bdab4682aea2d28dce26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490600798ff1717e3c1dba2cab07baa7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b43f4e77a36ca8b3fe4b5ee1a85ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c26a1e4e2ead03eb7ffe20f24216aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179fd2182832d9f9ac3b029321eadee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8116c83c7db0e00760551f5344e68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4327b45c5037499b67ef8e874a6f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45d3dc0b35444c84c803eb44f664a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edaa33283913b7e93d7528e7c8ceb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40502f4881bbcfcb952bc4c41e51357157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e890ea7df44a1db6919f2333b714ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889913c3c9546236abb290e24cb558cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efd76d853873f104d2714c1c6c95be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da609246eb3b1320be6a0ca466c5d0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c615094f7af230fe6835d08593e9d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa78e74ce6524110c940bdea916bdb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2527ca743e85a032aceddde96088e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d55f06ab763a3fbcb9e50628ddad0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbe8ff05b591eb1e607aae147d668e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111923d26eedc0868d8b062417fd18f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76670b51b0ccb5aad3ac04f7ee979e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54332babed80d8393b0d9e48b9ad3ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fb49b2a1e9631b63a1f369aa1594c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575e0f86a3e17054ea2b61b63b5bb8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8ede867df0579d4d0aba7bdd90b47172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8eb359109953ec837e77156314bb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4307a28c26752891449d954b5f865174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9d4875f4b6f94d8e715203ea2db78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd32d118186d1645668c254cec7a655176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bf8ec9a6d945a21efaa28805ed1f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a82c97c817941465730e7de5310336178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c77c95275cf395af0e6159a2f3895179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1eeb12708c442c50dbfa4029cc2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f9790aea1dcc402c79b67dfaffa3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b4744aa76a75cb44130beb34e1839182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcfc09441dbc4c90ec0ad535fc3964183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1920e0de52197cd4152a6ded3bef499184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb246a342a0056ae0c47fb18127c0e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e810157d6a05a6372728ee3c93833186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a1e88154ff548802b24fb5583f5c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30592fdd29084dabecf62b1a6080ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c39f503ea982fca64b78e3d9aec6f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6b79ce70e7256d9c55e9066c25817190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a0065484b1d54d4ac50132580fcf0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3681dede0cff6baa0607a947326574192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaccf4322a2395fc7cf2638193c9a9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0825a7aaaf3bc0673d6f9409cff1cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de1aa2985d72d14c03a51a437dce0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdad7611e8eae3bdf6cc70bd9526faf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9705fea69fb3768ef53b3521c041a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e297b9a5a27a0d88ecd3d33f602163198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ccfe394c132d7c39920cc06fa969d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6ab130f802529bf445a5116c3bcfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5410f8649aeb05d26212cc51a9fa6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d624a7aad0e168e9a21caae3ec4c70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11384b5773ea7e0631b7b0044e2e72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce1ac6517db9177c014f11c80f904d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4f200ae0ea0f08e1124a55f7686cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4537a2a8832c44ce2a8400ab25fd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca4de865c732fa114442d6f8edecbf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b0a6360e64e0f79cb390e0a42bd21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4584d231a49d0c135d5e06e0c9a7bf7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303f5e9ba9adf2378b1e07e09d4751d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb233228600f9c78012088abf578d999211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9d9d722a8ce835b58007c67758b75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe94b20c28872acb8fbbd8ea8b3f4f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd7fd4c7e49e1dca4d3e7c3599478e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fef28f63ecc9e48e3b9f16e838f17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349204494201d9e8590855eeb525b389216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3fbb79eca1496fa49e950f4ac042d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26cbd1d6d939317aefd8426ee902cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922b51b723ea208b5d22087c6a2c6d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e61f7014d1172a519c47f2790af0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171ec7e28bee658f6c2e10238f62e03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85c2827fc584f2dd33303883da0726222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bb9f08703ad4681d9f3dbc765308a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1b000e969e3fd2444da392e620057224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72ecee98c239eb9e08a5db710bbb0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5ba6e7c4d7cd36832eb4e89770a3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2c17277ba91276275b6244eca63b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee7a607d0e6ef219d63875b79de355228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d9091fb1bf21bae6b3b56bb1cffb6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3ed0b9da13c37de29959d3587b960230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c699af30f98cb58ed5c28ea697e3bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a06d5d7825b4535f5057ed86a557d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e005c5550d542a1683953e2c06d226233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a88de79dde8c921eeb50065e0ed99b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c63c8e40a8c1e578a942176c4fb69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef072c626822e7b06f4215bc77bdb951236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e122c6d22ac0392e9a50f2d7cae0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50373c37dec5b37e3039894025e5da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a2c5c562ff7bf8a8347112b4f7d7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6f215aca3444ba86879818ff7d853240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb274ce7c9ea9de3c763babbe2eb32b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ab0d027e1777900762637e6d695c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705da8c8303214db65d485dda8cab4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c51b63388bdf3d290fbcd39d34b73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed5a46daf929eb769239e800672c2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4816a24cc5179b782498170ffe155f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869a16fb267f3d5129af1ebdf5463ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3960e8805dd2bc26127243cfef2904a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e8f19c7accd2fa9870dfb7fd40acf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c6466950bf4c37cf244281967ea36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b85c6aebb967c2591daeba391e94ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88250c6b387ba8385d171b4cc0559a08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916136391e87b0dc988b640408eaa62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69aa9539934ec76a8bedd5332470a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464aaaeee554b4f6e1f3835b1a453c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b51626da6fbce6206ee237c46432e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6938439fc9e1376ed247b6a8117838257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af616a74945a063efbebdf3d1299ca8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02f68a4848d79a0f9df12f8143febf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8157a48f8a632fd3db7126fd63908260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810e7f622ce3da50b8cb155767f78d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8e57eb072e16b0169abcbf62a1467262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41a4cd07bacbbe745e246605f838c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffc08b79a14955053e6913396c4620264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08572479c2c39d08ddec352e279dc394265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6573bac178fb35d21060bbf60e46f78266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d5a8dd56196878ba17ee0a0986178267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d18a12409cc9d85c72e2ee306e038268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4684f4c02e1eb1c06f6ff21f6608c2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005561739c09cb7414366ee4b245a800270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033282b7c4ad1182f0777553bb14446271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c15a8dd2e81b31a7cf752edd85046272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899221c13afed12cc4fc8d5b56520356273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e251feef09bc5c88092d7a0dda1634d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8acd4e80ce07ff1d8dc178fa99343275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d220ca576f3b7d1d66b422aa0f7de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e97a6783296905a8dd67373d9b280a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c7cbcab595f43951c158244d9e47c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edb75bb89bf30910f688f5a25814b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e675e75dcbeca235f5e459c08eccd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586561cd9b1675a4807224b3f623acb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09de110c9e80c5ac50fb72b7c4d51d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817831e5c84016b175efd9f320b4761283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261a12e633d3f8fc56f10f823136277284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9a2e87504ba64ee634014c8f91bb3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8153d95c830f0c4b4103a0ae3108fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56555b581f40b53256787d41e7b1f485287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8a42d1f7942774e4b73b244f60209288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619df9f037e0d7a12521d77b229552e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b9b51e79f0ed17c7833be0db6b77d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c797d552b82d74071bc81c5a9fc8946291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db67653bc299fac6f5f50e14c88d0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ff1f68af232366280e5acac200c1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01178d4f8aef7ca5cf24073522f3d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22981f7d7b973129c4680d64addc0478295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824b2b24ae17f1d8eafc2bb2ac41ffc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b4b2ec4c632d55298af82b61f6dc4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b1409b4ce08f2cdd476b0673613d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71ab174f8bcabca905a4b18323ae1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfc55079d10911b57c1696d2108d45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387c028698fab2734525a1ed2691435301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fd8033d2419fc14e7cb9d7d0738d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2822f69569bc79d15f4423b7222ce3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b0b3136fae51d744b1032ddf21bf8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75e382e2f716aa49a9ebbedb5e0ab4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ebab3506d6c22d0f96f5552a3d972306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d272b9d71fd619fed5d0678a6ceac9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b900e594b8af9d334f6f55b9c18af6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ecf5cb041fde951dbf93d653f4d01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6607f0f8890f8e7ae6e3c56dafbcc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a2baa09a8e7fed2b9a19f68a02733311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67dcee8eb397b39c915b1b6be39e3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea12450bd3f82eaed9eee9bc1929fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1f7c01c8fc850a80b4d166c3c95b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad1be0e99c8434bf92b81da12ed6ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54860e5c8a1c76667a4fd5f460a65109316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624833bd37c0d8ab29757d50d9b8566317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7216690c34b5eabeb879fc668320c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e50c3112d6ad8ae8e136e279f4ab34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647fb8432b68a96c54c494b8fdf66c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6595109390ef645b15af17bdb1e7a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1131dfdfc7bb2adead3cc42342d241322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b726357a2ecd4a46aecf3c67eb5e1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108f9342dc061d57621f4f4c6e4c9b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01eedb2482146b67079fee0bfdf231325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6757835d95b4d0048b742bfe8cd62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b021ff5d8fac79ebe17c2c242ac8f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd01c90cfbabd5577d36cd386c3bbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84c3421027a498e416701d1f894bc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5858b7966bdd731ad8dd4f686fe96b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05061789024e66cf78b6eb71dcde0502331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373b766d75e8fe7cf7fa56bbc5440c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221edae063cdc28d211d713feafe9df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab89fe3313425e4f3d059366b001323334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1370fea657337baf787d814dd48d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f81e9b53ef0249f1a94a5107f4852336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8afedf05219a2249b45d9ca058111337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8242c5e3dd484d126166c12ff35f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a723136edece23da3a93f496054d40e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942da53bc7eb9e3ce2a73407fc66aed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d702ec1238bb79e2010680a9da311341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7b4168aed66f143c6aa7fb82f0d9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8772fa8f74f42a483e00e919f55161343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19403db0cd1c9839cfe0e8f58164a4f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc65962dc28984dca8083d19cedb50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acd6413d6694655015330bee979478346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0273429a79f1edf4cfc0db439499e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdf1ab809d3d44db6e446fbabdb8c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92d5c2690113f47649ba0abf712c7e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79142478d9e25695806353a02f408bfd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6473d996918b3f54ef6972c7ef9a8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddb9d0d3fed0c48fcdc4bc490ec664352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8630fcb2671b0aef6c5559315fe9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31501336169e5e0ddc9012bc07bd285354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47191e3bf5ebcc740b6175ded28a6e36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b2ee25e08b83a6a4e93caa25b7e0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a0f15b4c804764853803a6e253f39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65f3af45505d3ff9069ef06208913e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890b44efc18f595176deb7064b5178f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128234d02f1060322dfe4c6c2bcf0760360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25da880dda2ded56b9b84a1991c65e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ec9bd5ce3642033bf6aa605da5fe0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4967d1df2155aea542af12ab2c458363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c601ff1eeb6c682c11d1c181d8e6184364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057113b88911fd345f01e3b6adaa0e16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620c1b01a9f419934a98b0a1e0d504b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f09e23ae15987c3b163d475f3aac3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a096b2888da08a9e34d6b9fdf18ba1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849e0879e00ff020042af46e026fd9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85549dff747a17079ab089d53f3486e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf251d0142a77aa6ce210f87110f56a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89faa8299031b3ef581077d5e2f8808372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331d2b192ca3bf2e65bbea2f63f40bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cc5fadb8c85ab925d5abb039e9251374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95babc618e6ed1031272106b613e86f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33164612af9dd28d534bf06ed82f0fb3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d089ae94ac7277f4aba9488ae71dfbd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d410d2a13559785a6da1ce80b8093d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6e841eb127e709087e60718b82bd3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845a625cc867377fdc45ed1373ef79e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4f29c01c53c26dd751040921f4f8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a38329cdcd9a04e183997ca88ae298382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76e0eca8e0d636a751d345d3a0df51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0806396fadf9210e04444a2ce344f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e60c6424e28640c7ee886a7f20a69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30f1b7c4a1e5b9ff2c69414564a6bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def2fe2c7d49c4e9f2b9b8daca11003387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5559b7029cefc61316a0db246026c2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a840434c4c93284abba2f5858900d6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7df908e50780b099462048add1b11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601b215cb8805f7226e5e1f2ab5bb8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b16c98307a9c5a6f37f24fabbb4acb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8b10c7ce3af7a92f01e9e881a5433393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cf18cec14616704ac3ae6d528acae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed000554c9f483750ddb1a98d4341944395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd90dbfa205bf6549a51c5cdd7b8d8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e35efe10c39019df3e579541e749b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa9c8c8db551de4cf12110a8c6a100398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72442840df94df7e836d4207e724f757399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaee0320f3c06598eac1d6e8fd8b1dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373dc38a2144010cf680e95ce934d8d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78546f14b4de18bc0aefd7662528fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f98e0b7eacf0bfdcea778a9b17243403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b9227b2bb52c8d8fdff442b807ea1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8322ab4535929c2359fb400617dd910405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71312d949adcf162625b9573da530fba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aeafc44b7870ba9af7a180188400f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6306a139fc9d0272a74495bd5534ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cebbd22022303df3fe48b4ea91e821409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128803f12565d75fbabcc4184244d65410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3697d64b53b286df6f1045b02bbefb8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0283808bf197687f50d069de4d0c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd86d3ec24f50b831cd64c38ff550c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e8c6aa5f0f4cfae080460b8bab01a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6427ff1812aebdf13f4e4fb2faa95415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f25228d21574373520ae945ba8dfa9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84480060b25f814b4e42b2526553b22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dadae0b36ac4a5a66b4d5b8cf28e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f1b5566e82e9535308f90711e0dc2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8a888450cbb0ebe86a7f856af7f90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36453c612a3fb103b91b92b996d777421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b057d766d03966237ed967ca01e30a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeaa7c9db3a240b892ecfd3e885142423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57be143bf2bc66ce821c1a6d6c2a55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4574b08295f87c139d541233a70df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0310c30c69de76ac7f0fc36cc805dee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccfed9113d69252efe4c79b52bbfeb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c544b6e3553fb7173369be9cd32f76d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad9b5c0c5b5a81cf67e9ca27d43f54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f5222a79e593c751e479dfaada2ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7851ac5127bcfc7bfc650712e79f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c11dd97490b60ade0ba9314703db4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288b53b9221a4bb54b89c4e9964d0bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49224ffe7b0fe8a4a5688bcc23948276434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0ce111fc3e8afb0748a05c476e1f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91143fff49db0a7246e24795e5b00a4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf007da100332dc9733e5276c97b8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76618b21c88f142046236828eabbf7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fa16fdd8cdd8331e28ac00b482e99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b63045480970db4fa61529bf2306f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dd067bf33bfab97336579f87faf92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fda99dedf0e186daa5f2404e37394442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faae80c9862f4d752b934275720a4e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a7fa6aad3c11c03e26d06923f47fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf26119088047f9c40807eab6215982445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8550edf35ada9c1f8856481f6c2d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcf1c40ce382cb0a6307ac82ccc97f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42849565641460aad90c70a9094a87f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83679691841701a63cbaf458a183d97c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e2a5e339a732c32a8cdf7fbcbcb27450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9128cc05898161616e52c0e144c17b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf2be0d54753409e23b05a4c6a0b6f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ac8011eb7cd0590499d012bcb3e57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba12aca5203bc80093661c81e4bd35b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adb92e644da3273b3b2dd353f8dee6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc0892f0c689d945776890dc0364a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ce1eb0ae5542aef8f96ca4abbe1cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02093fc5fa6864b8c02fbb8a11973f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aebc2000539ee30a7083e8e649608459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99faab3d9334d29d245087521f379df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322c2adddda990952250652b903cf11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede1bd029277952a2d7c9df05fd967d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1e1379bae4df4894e2d7feb879ac7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5013bd64cf3bd57d6f4246eda7584464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b0e6bf69d2d34b4ebe7f9a569efc4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d40067a263e948879684ab06f22129466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3a67272270abf87b008ccb62deb22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40de8956756bd48f3a161a0abb2a1ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79cf29a9521f947cb1629a50dfa06a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2999f0fe2a82dd9ee341a26207ea1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab5cf1c2c3ac9f5cdcc168a5566724471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e855332612b6c2a83a2de5a175c6948472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1a1ffea0e389e753e3e31383b0c14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76e27c6c5c2be0b0e636794a90bd8f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf227ceac023df342e77a3e402d2e33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1a22f59a53be2c960c704754f0b54476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d683c5cab212c5114bc3d161570ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8904075e10e6985a7f8fc01dec694478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2f5394249e939118155a67b00eeb9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2be28896151bdbee613bedee1f22e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e7439894072d00786413134f6e5fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c90086a08879d5761729b7b9a5b2f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca8678d247733e9d1add5122974c41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f09611444555085c11255c10f0872484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f428a7e71f2d8952ab2330b683822485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4711b5045a9c7d11fa37185d23acb0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032436d0e6855dd64467cf884cf0ab88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c43a01e1c0c2c6d0598da58d4eeaa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5977d831f96c8d721fd689d4b5b6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589e1abd6fd4abf256272337a9a532b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3331cb97d00ac00410d05f4e6803d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c13e35518235eeb9057008938dce6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381daafe77b57f0497db40dcaec84d52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6f36d5be68f7fdb23dc3510fe9554494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eeb60679d6c9b948024d64d6545727495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfef129d35842677653670c86a98a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0a4f1904e2776eec28c20e72ce134497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e92e2d657f3440e98e094dddd8560c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a96ab659b88e627fd011da8b75b10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f561fdb6b042818930a608e25ab27f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451466a9aa6adf2766aebd57ba6c198501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be5e465958f8c1842d93a9b77662eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47d205dd432b8e751e04a4c5e7ff5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eb903a1312d68834cd7be80622944504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787402743268ced95afd69d90680ef25505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf20ac01f37857746511c7e4ab11470506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf53f3a6de6718435cac2ded5aa714507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5c3ae6fd33072afdc9f6f59aad309508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c2332664b96afe8f1d77178144f48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb83f22dd2f83f1f3e4e6778a686217510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfabffeccf76b6fb86af2f7b454fe47511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128d03cb70d08ed5a1d270d6aa65504512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ed1b840bc023df45d717191fa13ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db720f4ada77877ae9137f5221d999a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811989c5373536071fb8c73366604954515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e891d231951c7ec0ffbd140d7e93ece516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65336217f49267f173611c8506160f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27789b44356a89850a40cbe451ea6ff3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391ec1264ffb0de2ee75b834fa2b151519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdd0714a01f58c4d35052b064640f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c51d7096f6d632e4b23bf35ce4c4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69076105f81333f8cd1b7ba727fb62b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98daf7047fbd9581c22a400442d79d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd76c71eb694570facbb365703ee087524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5c40c66bc122c310d78f53ee50090525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05b39f5a7a5bcecbf62c2a7c856c56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02008243a195552ec49156856ae2b6f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b980a61ffc5bdc481eab624cf67549528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecacf1b0c79f4d69199dad16d7cae5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a3ea48dc91fac78486a3e5f85d80b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed56655bf6edca4f97fa3a1f28c1f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb4c32663d6d690005d98d2098ba41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331effd6e78b5b8c5d87bdc0d732ae1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3323d81ac98cf02db1633f8b899826534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0901599f4c75bc5378086209bf660535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b088cf5c21b06c6aa35ed2721122e8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283c1fa8be9f1276e28882e0ffe40ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd5aae7af95f15010acd87ca1a5106538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb8b975665e2196d4bdc3c6712faf6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b42dcd752d70a3a7e2e2382f249e18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433f5fde88c3b370922c168c5e799e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca0781018019815dcc11b0f0045dfd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d310568406815207e834401a459d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccfa0d13e6a5622a136ffcff777ccf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23967f9bcf09e25077bd17165f20e2e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e131d47380de749b995d011f2e2a6da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30bebeed15d2e38eb07dd862ec104e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d71cff0b2ee567b1b1cd0b91c498f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbed38d2a854399c300c74cf90a671e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a30efdf9282a48b51111e753fa77cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc937abe51ab0e1fcb5774bf5e501c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c00efc62e75da2ca3399282007330d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2836614c446db9ee901895ce9768bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697695765aeeb56c2ac4d54f37f9ef1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94301be39a011b7329bd13ee98f066555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6db7e07d6c36d1162aa6b98a29de89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b591637572072de8c7f32557f2008557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce020b201f6ecc6ae5ffd451f11604558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dc012e48fcdbfbd19fb1a6ab217b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047020ffe752322e84860f59d3ea367560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1389b0041415f2c2b1fa4ef63ea65561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b7f0ee17efbd1dfb3eb83084a8782562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cd46746f2776126868cde4842d463563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16f206786b17fbb4348743097b24f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd30639094594e8283d81770f51cd3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1403145f9793775881a1e15ad5c7749566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f6bd1abe0627f0278725e0ce8f2c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e49a3acc55d0f7e302a04af7b13f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225de970948ede5add3101f609db8853569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302e64c69fa397ffac1caaf73f431a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c68a19f66c381e8f7f89de0198c1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef683c731cbcdf30688acc26c14c8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b6e899341bac3d2b4fa3a83c0e1f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e7ab543b84d9ac776572961604c6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ad32705482d17411b772e5f640fea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf21f9e825e13e37c0c89051d401da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e4157445d36a63b44ad2a497e7ad3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8c9b982122819345f6fd5c2fc2df7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c07ebb0abf9862f97d8874c387fa68579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bba993b52254cf4f65320b0fc1cfc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ec9f01b52c51781f627035cd7cb4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d208e674805a29f9068a5ab8151a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab865786ff8998883abb21ee10db24ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99cf36d157f5a20c14ebc021a2b139584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481c109f17a14f6f6d41689e743daee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8add178e4086dd396f0c5fa5f05c91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d8941e346ffad6b040b0de2560e35587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf123a23db89225701cff6cf783f32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98d6899f9d80f0e58b124d3a27df05589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4339c3f3be3d88c3e7f633e5c57cd3e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8616ab0e286f27dcf2f56c9960255e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367cddaaa0549abbdb25c7ea7b115cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db455f4cdb13ed9b321c45f06a6ac838593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092d97fe63afeb8924bdb196d1d65fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bfa8b6c8d7c5031cc7b457cf94ada595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45b82b6c363276fa2e9a086d67d4d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de1c5ee3baaced280630c821691d07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc520647c89f1fc833362bc05fa842598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba03008fb8dadfa2f4c52fe14ec5476599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa845c7e77f80a4b3f8be8f16dec43a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04d9fd61bb97925b27acbbad994eb2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b3a7322e57d599f7f9356db85c280602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeea017ce5487e4e63a8ee4b99189d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faf23e3e10e5c93e06449ebbc3911d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71434b05d6f264cfc6d12acbe76023605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14967d786f1bf315f9197a9a9da74c06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf111c2ef96486245343d5619d84d71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c0819972cae583c23cd4976356651608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefa3743a0a99b497d6ce45cb3eb545609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f696caad6a1cc47e51c6313d2d42da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782bd4eac3ce16203bdb66bac490fc4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0168fbf9d25fcb3846a8f82ab5baf6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f35f7ab48fc9ad8e4a1191135ac0de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c1c34ec45b3fdd96d06dcbb519d78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cba4f8bd5b492f808811a8cfc31ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290c3e0ae050489ef39bb1664774a4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d3d7912668e591f08222b8b4b1c54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee8cc93f0c7fbf21f10c5bbd4c4971618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60207fc32f4e0f513a2f2aa822eb4a08619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8330e9e221d09d72475cf26ce618b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7406db2da3975e027332283b6e13ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09865a2776ba2fa97c8b32660913aa90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497c27e38ad8c3aa4c07fee8617793b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d73bcceb1d53891d4a7be3b62d355f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f3293d547f25da19b009bfb2b6a46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfe197706ca59a25ca38b73c1df34b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceda03d7fca03815ce703bb95f72ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f45a4d4f594c3f9683c9805848a95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db182fb32eab4893c2a974319ffaec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7dc67acaa6c67481f0aedd8d79ae5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae310c71f6bca74209cbc2f089d1db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7456527bfd6fec8983ba08ef958a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3113574147eed1decdd661744ec3d60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3ec5408604db6e729ed78b5a4949c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53acd5ef46900d37213592fb9d5b6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76285e867faf0c2a2cf132908e0e6cd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85992d1c5368720aaa5b2e727b6ff9ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b893e78e866bbce16c49ac9edfcd7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455df71c72eba5382136bf3e4af925c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f503540b6b8ee8e2959855dc5beaab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d235fa4e91230b9e7c36a8baffb6f3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecccbc1b3e65a74ea5c9d0357c82191642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b975d0edbde3626ea09271dac0b3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724d41eeea3e69e8c112eaf50285c5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98961a6cd9349d3014de8ce54bd605d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469560baa86021f31459875373c5446646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52057290cf240165220489e9f23472647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e288a563c2027a3cfc368eb7201a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880861a1b4d266b1b0defed81bd37cc5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23c476524987e0a8e9f9a313aaeae1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc792216bf49199efb9931e1313159651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b5442e55460e6f3e4b7621ebba818652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0af0fb1adc8f6187ac1d20950981a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82afa1971160bebec31a909b8bf596654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969cdee84e0368d5815cf6de6bbcb3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae270ca2263e66e70d3c2f79b6ff9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6be5a724543ecf5b67c506c3b01922657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da6e11934b85f9c2f6a194f29c29b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c0b3265a5f0ea526e2e548e7f52a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b68450dd6270a81ecbe0470d1e129660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c18b9c9c54df6c6606819524684fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04549f2a336da9ef77f2e74736daf0e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e24fbf28a313c40c74c9bdb95b386663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55750ea34344a65104e184c80b40ece664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ba476f8e348a43ca9dc66d1d2104a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6a8262adee3588f9dab5a9f359168666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38df65d6469fa1e0a5c033bb0d3a02e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428efb0c285bf058ad51593c5e4cf28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5692357995dba9d6b7b6137066506669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1c1675fabaa06f6f6b556ecbe76b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c44e05de892a4a674141cf72510679671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3d783badedae579249dc8924440e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d26a13e3b2d48ec2c366259eae0589673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac7aa145e27c55e5349f8c6471639c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2c716769292ffb43e6bdf73d84659675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f460689625dc70b585d846567c2fc3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16d96d766df4abf4128b03ec8fb11c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea473f9d9be7617513bc2a47d51548678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb95ace28b6ee3c43b227e780dc4826679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63728bd481259ac5b860baf8a1a54bc2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f851dffd7f5aa7f8d398b438e85258681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89783226f9448bc36e13e70e848c472d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9946183b8960f9bab1e6d671eb4114b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b32bbd7a058dbd1153d4dba150ddf4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d06248ca35208447346a7182e34031685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5637c2b22df00392652419417aa1a1e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74774e177ab5010cf7c3698a037c1d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d30b10e40d29d82a7a4918351fa26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177596da4902f560033e00cf483b320689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72e0acfa0234201772988171fb36e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd54ab02f9334d0c9565a16016e313691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992157db80738dbb22f30be78cf3766692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9eda30ed30924993dc6f385a40144693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc3b8f700b104dbfa34cf573c06fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b46518a5947a3123b77d4e4c37baf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a954c5f967a0ce7d216be0f71e14c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c677cce080a806fa6cfc02f92bb66697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc549e0a4be7a62c422a47dca271ec9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6417878e3a000889b9fa46c9a08a3f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d523fbdb1f374ebe7e6032aa254cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815828816199e5e6571d73dd9fa88afd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d0859678d5200abe43e5af4886669702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07011c15ec001e5e5b4bba3b2f237853703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e519b8e63426cccbd651b84100448e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634c250b99766750e877e90453d53e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94b9b3b58d22b872bf9610c9d4d304706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e9ffb9e7b95c72f856d7e51272779707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ff5b3a6ec8c283ee9e2ea9272b46d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9fcf12b372bd12b0a2bb0a025c54a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a28687761dad3cb03a4208712e5ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258746d58a042ba647d4f21eed21fb6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7383006d54b81c878a45f006881872712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fa75ad20db765921bf9ceee93dfae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01496e615f23ed8e8851b104b6a866714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b682efa25269b3f7e6843246726d92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74518bba2e7923626cf6dcbfaa03db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ff9e6b078af9b0a7736de3792985a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1dd715697262920e9f8310c0dcd2a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c924b84bd14cc94fd76f0c0beb40ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079aead1e659a205afe712a5ff2c785720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fe2c7c2264811eadbbefac7d259a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415af27c57c565f7a74b407d6a4f81a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b97df6fc4642e39a59b18e97045530723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a839ac896b31423427b35a1196166d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0cbe54c2728d827694b0e4ade6abf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203ed4e1ae5f08a55efddabb6f41aaa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507a9da0cb69e3e8bf85a912fb04daa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f735ec5238dc4962c11a05a11dff7e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a88e77128d9dfb5e1b859eb8d44f66729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e327eac63040d50fcceb9e4fbb385730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc942e64663e4874761b08bd4eb45e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cdd1468f0eb0e4387d5cc38f928cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e53b89ec664bec124fa3f12800949733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e1ac875ff7b18dace06ff9e9beb1f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14768d520b67e73876cb4d686eb2d839735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fc1bb60aad2ec38b356aa2d6a735d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a10e0accba280f826b8b94c3642e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a4c2ca06c033d492271f4acd2467b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d8a916897129c083e8b02903640c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efec6819e64a6663d03203e45606495740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f65aebe40030615f0269f1daffb0dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7821e3939fad7cbcbe2d179f5c49c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bbf18cdd8ea6fb755c9791046d961743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1da02b04ddba955860c8d96545af5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1f85d65a504cfce05ad8d05e50d25745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7b22e3fb9c46a6f2e0393f18db806746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717cd5b6ba080f1367729773dfcbbb6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412152b15de40e9f957808e80cad968c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e66230d47d1f7852708b341ca9818749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cdbdd53b9fc03edc3dcf257bfe6eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076074b2c49729f2ab8b4e2932dcc22751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014ad66e1133b2c7d93d50d2a63a46c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5c3bf5116a26ff307038d0d90f769753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3834dc36737d8280493476b7c18c4c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818112616b94a979a3ac76e02bc4b2e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619950114030ac0407b184f6ade4cd5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442be94be31fb6686a8797e3f7cdddd9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d96fdbabd00edb21377f2f067aea9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d2447b63e06bb3e0871645b465db6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c603c37303a937395c1a4109b8678760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcaf8eaca3f1f85a04cd52755ee066761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45c09b49ada3c76342a82130516a37762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca69ae5a814718b1296a5126ccdcc0c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec3a43dbb9e3d585cef113341a923c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54bc1865c2f1807b1f5c5b6d0944c7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92693fa4c4fbc0c3a3b9e031dfadd0c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e2553c35770835b1e256d40596177767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0393d19dcb288b8e22992e4a5a9a99768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd80f6643718469c55df9c8d8af802769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6a6a86f61b6fe5bcd3b8a5250041c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef245c8d0ae13df2628180d8a50d4cc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bf3b030f34b032f82b7feae61144c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484367ba37cb60a671018fcab2af152773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c72d0553bd539398db3c474d492edd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7872caa88793f6a64d5c9d3141299e0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e970f10d70aa2ed3143955e881c151776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad8ac02d815e8b856381abebdfb1b0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72017e42b1b63d6e2aca5b22170551778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae6751459359fd6833e073ff52981a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b3401268df24f8a18a6e62214b2f3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7a1afa6b0503dd5acd3c72e5e4030781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ee308d608601c5b72934f3d40fcf2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce8ddf34fe1e0cc00ba79cb3ca96f1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dd710727cb178ba947173f8ea715f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86f57cd107342dcc2ad370862192b9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60b98830f4ef6b2c68340183aee35f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de619f3dad7e7daa47423091477fd347787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38972180c6fa503a82a56666578608e6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f63bed0d3248379af002ee6d46747a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed548a8ba3f7cccceb846bbded3dcfc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9b098efca7cf808dd1968a4bd716b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9bcf717f5863c0565177ea3228511792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2e84fae764a5b4d02d543bd18c13c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf93843e492156cfd8a29d9493a9f7d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48b0e000bfeb5d31606d7fc766d57a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2da5c45e6453b1063f7ae9aa4c7df796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81698256f2ceab690cbc05d43da6255b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c859198d26a3e689ff2fe976e16ba3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa470117b87b750f0edcc39bf4f1ef59799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd62de9f74c7bd07c5f087fed74167800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156252ea7354332ee5b240a6f06c04c801.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>