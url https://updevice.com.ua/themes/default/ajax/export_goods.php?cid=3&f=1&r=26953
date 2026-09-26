--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14424b66d6baa4cb6e6d35593c8c92ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebce6d6b16f0958439b657320d36252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bfc11e5c4f454b6d314a580ad328a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db24f2d9b2494bab01201063f94728e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5986098bfb4459a767159d69d13ca0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bee110bc70d07ebc63cacf6abd3de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb777503e096405e9ca28896222b4e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245964dc31ba5abee661b18a4186b1eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf422f7beab763e958b9203e6efcdc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79807defd1937ac2515575cd1c9af4f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df9b8d360aada94fff57e89f797dda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad639a0db72234451519a820acd28412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79ca4902730b14994a7bff8bf2e12013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a778f6f097d65523c92bfb8a5eac4b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1195654a0691612ee9d292142cc2e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40133531473e65d8a076603b73210a6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdcec270fd30a793389960fbfeed2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7ea276a5d6911b35dc6cd940a032e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fca457643d1a63f92d835e2c9267319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189eb2d7c57ce813370db6bbd423c3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65964eb6a23eb221c4bccea485ef9ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3283ad502c98ad2fc8d827f4e99e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eb00b1e5f799013c6f202c0b7364d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6648afe85eed5ff9a0675cdfbf2f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571520879f60a38747201c6a5e8a498a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec940f97ea3a85642b793fb2d902cdf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abd024a2e6afb5094a55cbc5796a1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917a61a504639ff7fca6ad466d13ff928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d90ded542e48e37546c5532ca49e8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22273baf9357b4e2146921c6a5e9a32b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982f1a52df1c4435879ed8de8912e8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f14db8adffe7bee52a3e1469b7adba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d2b09e3d8f0e8fc681f73d4e71e4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7474effde660114bceae41ee7c5a2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961afd3e39da2a4cd495c23568c8d08535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17f118bb4ee7fa4ee9dfe7dc76d87a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c715c3b818ac884a025d71bbf7198a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea972914f969a6bfdeca404b2d5bbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5a9e6df51876dbf65e39489a8da5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecada4d726c40c890bde70c41d1c64e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23992e1577f9489edf74c98ff8bc7d0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb82a6ccadacbe1ddb6d41ea466ec142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5c94d2cb324684db0c1550e4974c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757cf5bb1985ef75b9781baf6661fda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b20e561558d5eabed097a814eccbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e60b5140fb2b69ddc6ed1bd245f8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d21521a432dff70b61607314352fe647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac82eb7935c99179bf69f2d433ac9cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36b97b03792b36adabcc7403f081a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d1aab14ed3196a018161e46e744c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f82804e36c8694ffaf14b75a3a85ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c70e187bdadd3b2de0944964a969d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1df1d2bc2a39d53faf7ccb048eb6c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a99cd1fdc38d41cddf5c8069dde5d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e3824c148ebf605488a2bea1b1b6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf261d9d2b08e5836ce84629c6f361756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022cbad08e7780e327ad004032a173157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d646ea6d1a10128487531912eb890c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fbf6c9208237932bac1ed33ac935159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705e94fdcb85da3fa014944115ed50260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69592de17036095bfb2d3170b7ce6f5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b9571c8e22c1026c12c776fe7a0a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec0da572e45b6fbbd554e3a777c21c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791548ebb633780de5b106a75d78da7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f40d0efcec0d09d9d52a062a20bd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99569b118e43be519716ee778679d6f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5e2dca93664414464e0c7925a07ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81f1c52497555076799e50a1f738b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93e3b9548846f133f3cace198ae8ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852a20bcf739d9f7d630ef167ae252770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b599abc302e2a6aaebce2b53b84f6d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba87cb4c2508d2426753fd2a8cf36372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf087330070143c8b8f4c1563a429173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55c8fc428811e413f1e46c0efb894b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc807c173998839250c2559eb620e85475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d064664491b4a4fb44e9945338b8b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e7f29573b439a1fb000fc06f9b0d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff98e9024235f8ac98f218068dcbc5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d27eeecc7d11b771cde190e51015979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f3b5d50d0b3d2b77627c058ab7a8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5089d560a3435df810922a434e27d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dab71e886b0559b5e8723883614cad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6554b57834a0aee0f42d75ef095fb7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f97eebd7cc88a9aeebd790b586beb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac27108a4df1a9e866b8f64d24718fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed5512b9900ac5133f799c312e0fa486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5899c6b7886759e2a97561a4bc45887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a15ba5b53509b12c3016921a7751488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08efd2a54e4842a54071ef6dc9b6ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85ac23d891392a13ff923bfc5c7f9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b8843d91f88aca5132c316222b42c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582934456e66b4a7813864e59f9b13b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdf633c4703baa07f3a6edb214ca4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad637e245c655fc39c041dc33453cf994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3bb2801d50c263a92ca2d00b3805f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8baca0875d2309482b5922085b6d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea5ca1cabeb606ad6804b591a740ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a5a11b88ce57a6c22ad9b62c8464398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed5c92204ee0045142f1db3e78147199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91c3218724aa32584e0e90e58a1b8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3503072f9ab5346951f3e0590448b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e662aaf0e0e71e786cbc084bbe6e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c63a583c24d0c6fd0120ad7efb78e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41e5a796d94a59a27b7640a01ad6ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d59830fd5b4374eac38b4d48986fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e67c49b5d6314d54dc240e242feb9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc069ae6a0875b7f26486c8bc8f80b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9335cffa5dbfbd27f369d02cbb63b0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b943e9cbbaebe9f0d896eb5637c215109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768f968c04767dc1214955088ae4ba5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfd34ec6545c2d81b36bfbbd598a52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb64bcde6e23753c043e47ebe455d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2be750c1e3dcc791f1bcaa31bad2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7d83d3bb5a2527b9fde37ed50257a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814171fc11ab07a96e1affe13c9a1fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a09eb392fe2f33cc1acab5715e7c6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e263a17e58fe238435647ed3e266153117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbfc893dd21499a3df0b07401b5e74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101a79b9fc67dd6365fb0283523b5fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bd07b7fc210ea06fd4f1b78a56128120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bfaec3b96c227da052b68b4a3e0cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceebfb2facd60f6240531e14edae4eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b2fe5ce1849e75627c9872385204e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecf346fb03a156a8bd1d44b3d46892124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732a7849f7f9722680254f4e26b4b44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105122a39d50f0432448cbced8778d3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670e843e01e36380fe21f032288ece0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b432416037537c7ea58966716c23bae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdba27a5f58f455a4dbf23a7e8f1af4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79df20a4ee0b4f9ae6dcfccdbc480fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bce3add835801cf8d578186c1c67b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf84eb6988f45c9326c5ec962dd339132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799470fb794db69839017374584c262133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d882f8ee118e70600e8d3807d9c03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83395c09ee3fbfb0105d2ecd039a3476135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6349e48ddd3960d88ea6fda1e6a267136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9261cb31980f5f4f54fd4e50fc83a0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f258027c0e3e9cb13540276b89301138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ff8616a6710bedb43e214ea2729e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cee7524ee04ddbb4112fc971f29825140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a66d5b2b2c51ed00688bdc6365144141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888ebb684c5327597efe975d818eb6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c622582a2e15c09dcfc9b08cee682143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea8de83cc8addc2ca36de9f68a8c4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77d8cda9077ab1fa227e905fc84332145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301b53f6750e4d3fc44be56571c9200146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14489dc9a6dc68c4747dde787ce77409147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acd987606bd0d8d4e32bb4dce44c73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cc3b5c00c95fbb83751502e5c8e6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27537805295a33b522d460ac446e9bf6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b15f4e0e5f86e22dfb1b42669a3dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f055b59c1979193fe1e1b8d789deb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ead1b2f00ac9a2e12f912af688085153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0903aed3ee82406ce7aee3fe9d3f874154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e8546feae48479df621939bafbc22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a15a0b226677800dfcddbf7f983eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94973838705f7fe01a5b8b73c2682b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24fdaf20b46bf8b2a02ed5e0965b3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33674bdd42fee0e9ff6f1bd04c56e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81a50a3c5aa401ab5dd4445d855938160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790adfce311c9f488c329fa1c90c640161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2869cfe989b8ae1d4619b33470888e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9441b55922cd983615dcf0b260ce73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c7d719aad6ffe71cda08b323c5cf2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f74b3d3a32735b83a366b3b3dddb19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92da2e140eb4bf1fda2b5df24d56e81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532ce22f8dd964fa18e97a33c7c0a03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c30a0cac68e67d40f4130687fa1ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51356e9e09584fcbc2c45c261de2885e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2cb8aac8bf134ee740d01212204d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7decf493cb391683a685138d23afc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea63783cd7fd55f4277accb9df598c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5fff84b7480b397973560eb436959173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5ea9342c7dee4c4c45e17ed0aa4e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07564bf0255c29bb9e305d79ace374175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68755b8b664036b8cb994b0d94edf5c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb426c03f15b4dbee7d752485cb965ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35526143e430e2448a2aac7c856b93d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608a8a686350c5139dc6209acf0775a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4be4b02bc54a3b5d930647416436fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d0c678639240a59838d586e3a6abe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276939c29c3dc029827661e73bb7d19e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8e5f24d07d7b575390e5076421bca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcdb5f54e4377c49432c539747b241184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f912f7d5dd8d998de5faed912805853185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396d7b7847860b1748e2422b69bc0b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac67b33b9359b9a0e86e409a8f25016187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b648c1e854ee73b6fbe8715e9c241188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfac412068fc9b3e0af3c30fc8b856f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bea72abe6f87acbb044ab0e42efb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91086b8e62f589a1efe46eed636a0a28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeef04329d495565513426f9cae1100192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927884938dc69d0fe1c0cc7db6774843193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90231e88fe91a189672a37190a145c77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553399b4fd6b4e06f133527865dbaf86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993fe9b96c076926e32dd22eb70f345196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc0cf3d08d2ccd73653b9556331f8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0f6894a5cda3de3b7eedee2ce69ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b62fc28d5a89dfa36570a53dbc91e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af8bd0524c28bbbaa6cf0cf18a2b5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8fc7d04c598436ef3bbb01f78a421201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09937862bedb19cf991df992a987f1a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47613002cb59d78286eb7886e46f78fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848a1d95ee4d3405191cd50f2996fd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e07c622994b65b6432a96dc330ff6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f187a5461cb42f33aad61698121ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250652e787cb5b7a39aec5ea8f7e932207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad0f87c1c7c561d1089c04a67e6828208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13a5965e70e922906fd6ec3d4674af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c6c855d6d18bb1ac7a2ac0d93b77f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fba3e49fb5fd25ecfd5148ec78d8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168276d0003bd107f27af5bdd5617d5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a93c1e5f859fa4549d6fe0d33b005213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f162cea5ce54256e8faa7bd81ac1c47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102defaad54c2f4365ed8903002f348d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead27e3761423248763686e20279f373216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdbe89b0a358b5508bf501772db17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c09794d181d82ded966c0ed62c538218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86802839040bbde0095eb32281ae557219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f21dd95e6ee552c600a5ec8abce83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9b405a2e53dbaae048b5978003141221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14a85aabdb7579a199d30b4d604f52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebc9f6feab921d21d9d3f7c1775371223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dd614d53092bb691b800603273963224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89422422b69f9fe447b9bef18307e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2aed8f09082cdbe3e211ef94d04f27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c371912112a0bfe06988b6b6d686d9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bf6529e2cb8b0fd67573e80ec4448228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c527a08cb3845d6552d5b101e2826229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ca2612fc533547c8c4755fdf39ec3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71642521cc1fad66578dd01a8f7a4ba9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87f70fbcfa850541ad86aeff6d973a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3fed38015fe3e2c2697597c5fd8f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22f92cc926e2b03918fd5c616f8663234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd621984eeaad7793d781c062ab40ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e44a8386b2cb66e1233b5024fd4bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefec9be06cb91f201f82107d3107ea6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21df1ef361dd7e234f7eaef2d232b37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187643d41784ecb6756d14fe44eb1b57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37d8ddde7fd33ff8506549d8b60b48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b7c4516de12998ae98b7bf9001fbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8712c0e3719000c5961feedc32de8b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f8315cd9da8d3c87ac5f6064021b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7feb6ed48ff746d919ca844a279cd8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b8a53ece92c8a78ab25cd9249c06e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23858d20e3d100cd34ce31c38d35627246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f760e15e011fe8764c643d3fe6941247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dc8222d501a073854f4eb579d3c83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da308307c6891c3865aa757c8fa6a17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d2c5ea68ee626d9aadf7789796f37250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22aa2cc73d71973a75b68d6630d8fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8488bb7581b84217ea91f70acd0d6dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0a99192fbfad440dc0671bcc83b1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac5dfd10250744618853d00c648c86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa405148095d5cedcaf8687d3660d35b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b60fb2dcd7a8b9822fad8d703e2b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd38e0ed5b6a52cb840d59be7ac9fbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee7218a65939fac03a4cce80b64af7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4766f72625e62cc424c995fe16a9ccc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ba9fb20ad56ac7e8f1b2294113d16260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb31ff55728248c4b042670f545fbcd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb713c28fb7984b04a256edf22e86e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401678bf6e16c352a4129e13d6bcd10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05904954fe0c0a5f435bfea410c265264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a7447e7d0b8873e336eb90085948f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5d2ab7170159e4fcae80733b2b57a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cacc071f2cbfe0a65679f737d9fb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcfef937d5b5160f67caeba5ec34cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29d896a0f8df80805952488b9d12a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c478bb41bfd170699ad6caa19bf89b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5bba5c386c4da2c3182ee0308a208271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51c91f941a03a209ebf31efa0508ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906a41f5aa29c7cd5628a336639c006273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063a9dd3788e11bc2c3cd0bea9980be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f305805d5250d20cad3b1bba71acf8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4deddda0d835f74cf52aabc791cdc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a364bdab3f0c0dcd9c9a45aeadbaf68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7bafb3222bbfd5dc84a14258be99a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87174ed7bb1567244849d92f5eb4f99b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e51a505e7eb91687125b53572b0d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36e2e5bee27144ec6bb4aa0ff511bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a451782f152a1786bd23fb6adecb2e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0ca0a304703d434ad387b706c0758283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867019f6c51402ad720f1d5759ac6d23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae418e0000510ebe5cf916e37351e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757ff1f6bdd9837c01945404f1bea15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51cb7556fa24813d8ee9b726a97645287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d3b1b1724e93dbfe39f3c4ff2611f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1f164b94262e211674fe1d4aa3381289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedc99821658735bfb150b172bbcb9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389763d5bb2c3a7b527d95ce7b7e271291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744b52366cd82cca7d5ea3cac7739c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fd0206f03ff263c6c2ff81cddfec1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b19ecd96735b907983dcdeee1d441294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd8a9c069c58fb8d78e57d865f70f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daeaa0f0ffc16f5cd1c44f6281da93d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f5a433ec40ef3ff46413106e26212297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a3f25f4efb21bd0ccc3ced26fdade298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8189cd3df3b5fe771c91b8ec28f96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb7118b07d1c2f86f39a654d8c6a81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454fd5f7bed520cc6d95128755aa906301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08b5cfcc2ebf6e1d42a25257cfab34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8256ab180d4d5d35bf4181da43e1e98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f361aa366e67e04ee908d95942242304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1636fabdbbbd0a82f95718991786ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874a0475f942fc5c6bde354f22fb4ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bc57caa367582591ab815fc893ac5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818649b289ade89b5dab80ea790122e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce39869904fec1c0d06782b1b47cfb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be39ba37055a2b16f5936a1edd0a1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3a00293d13854d7632016c24dd473311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f0293957878d1f8b3e488dc1ccba7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1a175db50e033c6b6388f82c1d71d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9b8ff30eccefa02b93c3a7cb46f8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539833c6a289c0591ad4078dd988fb20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5a208ae478a5847297184ad056c5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab809b4f2f993e66a199f6994cffcf1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea79123f1d6ea92b1efff7295d8108a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e1094c40b7a3204afbf5639d5f1f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e085ac30fc9199d27839faa802dc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3ec6f870065c43c4b903cf62ee213321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049de2c61558c89065c620884c49db31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a6f22563dd4f77a483daa97eaeb09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93778fc609b659be01837ffd0347b94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478852981ee6d8cc927441b4d568b92d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b67bf41bfd205dc1488b3ae1df7ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a72a719b4f2181debd9ab0854073e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e6c6b3e0bdeb6eee09415ba799a0f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f503d65c64394a6fd1c3a91f37d6bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943bbf24595586875ef3205648e9d49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed033216b68a222a3f16432d627cf3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d06bdec617ccae7b9983bb5c81809332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620b00bbb829972b4ec2352869b2e9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f2765e63868fb5aff76d462af1b73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6768ee12c2352997a49e337e1df4619335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba4a1ca0da7cf0a3fa4da6c95a8df6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa382dfc716a83c2111daa3ec0d40195337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70b77e72ede25d20fb016d02ab3a6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29d0f97689fa3c1363f65a145c2ba0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb848740983f8153a0cfa29b4673c36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2697937c1de96cfa14785b202b3e6dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eee222b817646adf710b9dc204a1ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe6fbd0b1565655c914018b4ad2393343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39495d2118ee221690f24d765f801c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c79b0c0357fa1417957f0c3f0aed88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fc5620825209043d6b9b08fbcc3cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33525931df5e243b7e2a7f84a75e5dd8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a20df980cf3f6b81f25060a8aeca6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230b09b2c7f7ace84a7d9f6ba44674b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7783f67558acb9b6b2f423b72635bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb9476a6fbaa2a6423cb2d1a55870a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce52adce93d563efc978dfc4d97fc79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3c5aa540302734a0240065f2d7268353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de25b8d0e6315f4cfa6faa0470f85be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bd9b66da6533f032910a700e7532e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abd811c2a537d28140625104acac39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ebe4549a7ad7fb94f080f2fd71844357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9cba376546f3caed86cdefb706b9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70604bf0821633861e2524941cdc33d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d4efab0e37d21464e23e508916845360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31359ec5b5eb971161c3d26736c23eeb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eec7a0a4e332593f2c84b01e5708ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a78fe2015eef55e65025e4974c9b99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d729d07982b0b02dcbf422c29f1e796364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fff35b3354e1b2b128da6f41f76799365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ea687548d6167fcc086f4a1c620f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31844fa35f2b6d9538d094686a7dd92a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f4aef86eeb0fd0943369d6b788811368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5375bd96f9c32694ec5ace8fd8f0ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0c2978c23caffe69b836ef7842ce7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b93c49b2818c8f078befefc1c14855371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc5668a35ce69fab20a25d1af25770372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ee8b79881376322e004c66f47d782373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8d81b3352555cc205139d0ee8c57b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe3037cc2fee4119991e17f16e82fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e12dc241bad17f60c90b1813843d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bb15caa56638e6511304f7edcde8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b49c72ecbfea95eeb5a7f475b6818378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac9f8ab91702ffe51e5a537ea0af01379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ebf8c8c20769098a6f3c88f819f09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c150306709e12669f54dcfb0ff837381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0546c4c009426be941cac0706376f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf0af2faf44a5e4e03b80f16ea4025383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5778059252fbd4fca36bb364c767ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b5f8cb5101dac0d325d1ee925e118385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9617f335b2bda26d854b810f348c62386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5238333a03a65129fd5f34b06e435387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5823c5e27be07f0c65163022cd305388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7439f26bddf87932e7c2c9a2de11bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b746e88cda5e42217e6f40b3a5d090390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8bc9960126670697ed251567a4d87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b00a5be98fb35decd89e5a6468ff0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3093b6acfc419d9da4568811748960393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e5d56a55e7d5b179949789e01ac19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ddb713e0ce3e62605d5581e003aad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3506b63cad74bde097157010cf033396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b8ff9bdff3aff2a962d0290e63500397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1d1ca0c9d94585a1ff68e17fe74fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53916b5f2a5821eb031ef2355543e676399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb02b636eeb02086c021b8d0ba9691e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78920188e6eac2a6ead0dbaffa0cc7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2f06a23c834cf7528f05fff71ad8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c8c9cb7c7239f972c1e03100c0773403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94e9d61b32ee7c916b88e56c3589a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cf68b56d533d6940195036d3ef948405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fb916304625315efc096f2492f867406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a51730129cc0458630d13219726a99407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c451e529140e5177a41c09ed9b392a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0352500791afc227f5b594d3c3b5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7c03b421a1e503b1ca1ca998c02fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7d0571628d6a52ef4899fe7c2de29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1b3ef3b5c5eb56f3a167dbfbbd875412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a146be805b0ecb1dc5612bdf961ac72413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bb46ea0192467ce8cc6f203eaf0e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d12e6e6a1de09738c7d68bf5f6b0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766dd310e45c0fdbd4058732463bf35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb6afe05fae8e07f2a21c393374ac0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3bd93c7b2d7b6de8007e3ecd3e4f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46250d424a345ecd4796c0c3dd5ad81e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34f62eae7479c8e79b124bddb43947420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69676845dbc5f329fcf082154b095fb2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02d8c740ddcfec8c20fd13c445dfe4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344c9be434530c2621d5717110de313423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f480e6a4be811b7c4e9bbc534c2db2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1471215baef879ef3da2047ea867a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046ba6be01bae51679847b916d31981426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3943b9f23686847c4ab4f7af46427c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ebba5c6eea1c091e789a387f85ec0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d261ea4334b4b67096b95faabe60497429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b01efd6a932e02d9bd4cd6480f188430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927782b27fefe214460d4a17e490446431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8d244fb76c6917e8d20b905da84e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f124b37c258a33579cd2858ab574b35433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4f8ac4ecbf5a2f3befdd1ebcc7993434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d7a7e84a3b257629706183e66076b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd17f9f48f74323cb737d282ebd66a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4cab9b3ce55cb43fa2b4ceb7fb56e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81d423b1113ef5766e5ba0ad1a684d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379343afcec30406d22d3bd29416f6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eaf81e8f51eaaac99aa1f64be9fc2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473990d105ec86e39a3997b35762b25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b635a7c7fc9cb0ee1297a9bced791f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceba2614cbe5f63a3d08811d815ed2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17444ffe29c25de8cab749eef17a0ae1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b10bba5981db145686e848c595be89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5d680016c8ebdc98043c9ff1ef875446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f75c92915e249b03bf43c54936f983447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc4feb0e0d033fff0b78a57c890f21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8e41055b522d373c60b91e57385d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac2c77e39818c2dd604f94f4771e80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a2f0e6ddf5cf699396a6da6092578451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b100dced673d8dde8977583c28845ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dd79485270b72814b63268f6ef240453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f765c5e854a28074a8e9c702d4973f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef766b9cda0304d1da60ee1dd5ecf5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb174f0a389a889594bee72d6d1d199456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b117bb96b98ecdf2695b08027be352f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335755cab8f35fef5685c5afb96c472458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f77b18b133aeaede355e9aa016e01459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db615ff8a00587ee5c80ad27be8c09d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0c7ecd193c462c4e4027407205106461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23ba0d2a51c355c9cb997fac0cd301462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6ce0cae83108a3acbeab5a915696d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa1a690bb72eafbc9dfa065f0c9b76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0248d21306429aef86fac497b8811465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317797dbbead5c1a1284f471474c54d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c932b5b8ce696f78c567543f142365f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc7bbaebaadcf3de6bcfc1a197a573468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52533dacb39ac61c92a6565dc37c8e9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5efb3dc86a96defbdd16a07e8bec5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6038d6f2353d1908878467e785c2cc0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eeab89d1c8b0264ffdee357b7a376472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26721c77ca3b744cdbabc03ec9a68c05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8c81402d24e51babde69a5144d02b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991f08eb856ad294873ef712920df1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0a52266f0426588bfafc1e0e5adb1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af286cf9a8d21ce6a168aca0a53d7f2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c5bc5c239a9e135c67136bcc2e78b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa035cb7d059ae02c9de0cc831c85ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5054b23702b8787eefa3d6330faec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d90a78379e7f4bcd784e6ee75c354481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e201dc981cf3f69af95cda77e957d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3494f643c36bcf9e37084b5ab1c6f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8657ae40e9fc3891d03fb7a387d1b7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f6518d1fe0f9bdef32c8176fa08df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b74957035484d024feffeaa7aa60f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3795637c815a791eea474a4429b88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731189df38e897aaff79362a4fbf4db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42be4647cede58de0490779b366a09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9ca7558fdaf2b9be91c0de0b14fc4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b43bcf1a0410c3c09db768b64f5299491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c652e1aa0678ea9daadcdfcd4cc194d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef45f21c0517795654b326e505b28f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b07b055bbbb2fa6e3e7ecc00ca707494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efe222bc90948434043faf3d46d365495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664104d742ce93690f3ec24690fa6337496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21df1a8535a671188905ff7a18b5100497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af6d09161a662603430d4356b4e9f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d25c7de8e68f4229a592ae574e017499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054dd103ff7efb01f1f8d5e73b35e4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e0ed89e6746bee5eec51fb2446563501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08229b6b56dfa9eb48e0e5823abd76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e58526632d7e499c33fadb22fca526503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73d1420260328d2dbe930130abd571504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6378a8e85de49f44b848ea284bbc80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42c5fc8d5bf1b1ae5a836fe85b9d35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ebd2527fa4028a1a8408edcb0fd5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd0ba42fa3fa4fa9449bf2595186d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e74d2f4c9fb0d609e372a6ad5c21d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac72f617e4696dc29e488e9f42fd1ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b44641263bf2ecf59862c37e2fdb71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b68c7c2006c7df1eb4d2aa9d4f158f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a527f6f4f12082725f4532217cd05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533250ab0f590dd510ddaa34976f3a6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a7384649370339c21976be39d64a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cdc1c39dc90ad5a567ff8ac9500dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef507e4fc04e9c2237141de6311dffb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fdb50af6b935fab26f3ad5e3dca5a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f4b0974481ea862229816d2de1362519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f23fc19e38730486ad6789f27052e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b76fd960f6f91c24d145232e04a3e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59800cfa61ddc0ddf97ca546985b6dc9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aea849e3fad8d094b457819f636d18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874ebb5bce466c6e639a803e0171daa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df99e6e56774c666a50c5d495dc97fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da656d881933320f8064d66f19911b5b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff3e52f171c6fbd79f671cd8056986527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527060e29bd6583b9f9adc411cfc13bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f84181ea233ccf42368d9ad0452487529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e139e8e2e7bbb9d6b07b40439c4668530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16e62d9512bfa9b209f7cc4ebfc8d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c4e80026658a3f373366ecd962c02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afd6c8a2591cc85bac1fcb18ff3e7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a50a8145c4016197d9f7dda11badb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3be098a65a679906ca3be8846a1c2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f00c5d32ba832c02ba40ca214a1c14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a675fe6cd756a590d70f3dfe7c2471537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321907bd17192fc077a89008ced96c14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd3269566ef2b3836a48662ec740ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c674b8d044554d734b2128d8a099e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb419f25d72653a59a07811406bf123541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf238db18be7cfa6b79941eb97f5ba5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf9a1a9d6d46967ea44196519e9198543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570c8774c2ecc6c7d6e47fcb589b6d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefbccfe7b2c98a0130cf252e84a2c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ada755dd5e8b452e0d2821f7fcc1d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bf4cc39e84afc6dc09c69d2d50fe6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7cd13075fcb0a7c929ec7605a2fea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d471aa3e5fdf9f6ce8be0788b1610549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555a9e6c9b9a4a87c4c98b01b6ce619550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd061be543f5c2a618ccaab3d0dc2fd1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc04aca535a13b82b0438e6c51e60be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160115e0b210c5f6c368f8ecc7655ce3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2560cfbe2ff08dc9ae933d58d598074554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385f623cb4522ca2b743952e0e3dcc2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd46208b766e0ea73eeac765611b70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5bea8ae578663e474d52f06f19bbb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c56e054a1bb3a7889fab39cc2ef41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7da56b399940cd49886c7e7ec4726559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dd6375c440ef2212428b227743254560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cce378de25de01651280d9af80b3bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac39348c9be54209c737b37b6b5b7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ee0686bfc8dafc1d752d68a45f767563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94be77d59972bb690b2dbeccd149285564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d719c083b582f18836fbcdfebfd636e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dcb6eb93b31f3e678dab63763aa26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e8ac8973f88d6961645bc77ef55f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d095f5823b1bad73d7075535073ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e47042a47dbda59189882af3adb77f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df8aff371d4b57018052a69a32123b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97971a05ae0b8b721d50129d85484cb8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e134e725e8b7578eb80b8baa2c3e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90a203954c3de6459b93ec52ed7f7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec75e0d6796c12dfe20f428c1d5444e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe647540722a102b4d53951ef8bd1f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e7df36f0a547e92a0a15a12c5176f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce39a509c7fd93221e0aa1ff25c034577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9959e903f79ce5ec5f557c1e8d868b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86c460a278ab1d372dc55bc432a002579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a4a0111cd2a911bb0d6d2c6729996580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f31473d4c1da721d22f9a3484a6a76581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573a24867cd9a8b96ebe76edc9ad7fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0e235685359ab8a3c608698aef962583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87fbcf88f2bbdb393e95f71b1b9888584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26761a5873b1e0cbd8a03201fc1d10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff19c177d49b6ba1522f5dd46273cf1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a77ecb4ecdf565a4362a663b025ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589ba35438a7a7d29cac1a5e4cc0dbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2031a1583c774ebb2a0f1fef8983d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1bd34a74c26e7924e49ff5138d5c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c850c6639b3ffa2209fa799b8d0d68591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0391da4be9d84a8fbfbc3000585369d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e8ac1acd31e3886d72075c3c22db2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce34fe232c1e6f60c5ddda2f7c3790594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda81c42d8d4776f6f43d7d8d4a1633d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1945049032999f1aa92b7560a62948596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbf2135dd3cb826764887d0121671e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6684331e691c385fcec6826061ebb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6d14f62501d6e6304ff1807126638599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcf0f79cee057851a9b67f29f97230600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc9df1fc686090180d8f5b6e5af8ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bbfc81b71bc8221380b825a2bd01a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeef356858e89549017358b90f1bbb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be420a8677ed9abe04662f5247ca241604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbecbf9857f1dcc82b12e3b41ad5b6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082256f69f075398b6de9a153e2659b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18432b58518c9c1fc5f221a615f06e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee731d661839b7c855f4dc5170ef8f6a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b971db438044409b6fe05ecd4f83f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff65e9d45bc97568bb3691d94ce182b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279db82cddf077f051d80e5df2eff53f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47847a8c264254324a2c72849b8fd33b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b0fc3da79b596100fc7c29a328123613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ef093d8aa929c4cd3565d2b0d861b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8f4f58f99618a5b95d932bcdec9f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa35d76036495a6e3b53b06a1c83a86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06029cbe6fae674d768aaaa2d439c83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74f38fb086fdf43d5f69e877956384618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c3a1a0a9e4f65e4d6a85bb994f65b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5e4cb6d6df795214abb21ad2320b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e01ac26ccdf66db51c7eb38b48c2b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fa0dba09ca5f3f26a8528179ed798622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0235a86733f940649ed4efa08a278623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f57186484fc223d486fc1b4a6927c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165617ec6b737baf3b30913c44ab136625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3615095e5c7c2298e4cd5049bca00e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91002cf0b888b0b33679dc2ee4524a6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d27b5fb85eac603b1b6dd39bc873e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39db10ccdd7c09862966401e8c4cf8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f500a74fa2afda048aa975df9fc07630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca1b3ce6bd7775ce904eb42dd1b560631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864bfbc4f8828438e243304790980f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d669b7ddaa2326b628b22f9e5a9646f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73275959d545fd15b6bc9b76eb3ae7ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec053563abe8436831700c58b4de3498635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0e95c6046ca8a5f8ce72355a83e35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac573601f3f7319f4c40718038e0bbd7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f0096cf0e783a9c57ed5569176dbb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c31a793df58d14eec67ab3f11ab26e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e36244c367e79aef62afde4c3f097640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a090eda7c5dc2e848a783c6746eb1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df276054157bedfa9d18eb2badae7b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d1c9243a208a0b80674c20a78b936643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0c3c7283ed2013c07cf7c7b66548c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99067bc532de1f935fe3e5686278d77c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19cfceb7842c3ecf370224adf99720646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6be2ace401335f8fdcf7893d3b29f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333768aba0ef28e447691a7aa6825c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f982b69e50b0756302048ce39879d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75626676a9227107f64238d5deacf5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f4ea730694e2f1124db66a9bff46c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fd908927ed4e2a6214935f6338a6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6495d0fa4db7696c8bcf78a760cce4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c5ad99555ec141ee993c71ec64129654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5efd64cc8fd011d42d38645c916561655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74ed750dc29d2d023d47e0fdf3cbf0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6e6a75902f180f6dc2bdca3570855657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d067970a0375a32ffa587bb61c36a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484524c6db75d9851586ada404b58e30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a445099c6af44d02c55307316eee230660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2ff5a8d73013a0a743dd4939508f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8fe972a9a9ea608b4036cc87c7114662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80831ca5e37d364800070936836488663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4426fc79f3533c0ab4bc72c84d010664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479016d338c5849aab8bac5650b0c73b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6582f6ae9ca5a7dde97f865b91ac07a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93af22c1544e85499024113aa849c43667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a6b43c7332d152dba97f96f64f2cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2352af019b73f40819899b3c4615d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459aeb2eda99fc6b21c56015bab5ffb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c59be4e140d40ac3acae594fc12a05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40767b4fee3e3965f0fc9bbcd0ce3223672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa44611cd635895cadec5acbaa8bcb5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdf33d47824d72ec8f744caf4f1245674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8fee71660dff33ec94e5ea3325e7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c4b4ec3c168e665ebd9182879322a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f576a1974d690b7621ca86ef5bfb2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1978d5caeb58d3b1bf4dbb12a081c5c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f0b0fcde531c203e6289b783c3955679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e265ade3129ebe53be389a26e67c30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50f3d8931cf72b12520ce0b0117e52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8278f0c9eaab84926d2464b28e66ebd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d3e80132677e8d27a74caeda79074683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f7b9e3aed99345473ac8ed6a334af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02826304a49ad276249885a8da77efc1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75ec047454b8ab7ae24d495cf5d582686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318fa6eaedc820fcadd3a572ece1475687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfcedfa99af1e2e3845d734a50246b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16ee30d2b98f324b57dace09d4bb72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb29349db8760b854e5e6ee118f091690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860c7ce3d75d16195c925e3017a239d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2086e38b710b56b006c723de331850692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613918b228124b0dd6a4cba461741f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7809ab01158d9e038ca3a30abea05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8340b4747b64919f99950b98a4c2ea2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d96268b24fd3a52ac8eae7551a32b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b61bc9ff948c5e824c1fd06f4bb8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf79c5c2498126ba2709df55f3578b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b900db673b938b902146d23b9977701699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa7bf5afa09e792239143f32492863700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb40b87747e8097bfc65278748c3207701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302019977443de2d2d7033ea1423b736702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcdfa2814fa84df00c1f70c28723d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc53d40e4c643a6ec3762b9bc00ace4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a50fbc6431f6dbc9eb639f326f8ede705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa417ecff2dc99dd1c243cc4dd771dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c7603671f5ea91be6c1b29403c253707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705e0271e092496dc4af5dbff024592708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed743abf15ea082c94468527e71544709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ff1e8d23238a82582f4e8cbd23243710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ec505acceeddb7e5f3d7477a8bbc4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a96979ca7c53133475ae9c00b8eae2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d7589426cb09dc5ac2dbea1be2cb6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a433c327669289ce3be4c063da28a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cae1fb83938517e8572b5622005150715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8407d24ff5e007326d8d94ad1f6038716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03908d984c0a4f28d4be991fa163866d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f57f1c346bdc6a45da814c24cadfcb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27c7fb20baf1ed59c96cec85285e22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10141277df14f0bff4a0432bb5fed52e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81691dfd3dfc8b4d8cedefdf11546ad3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872579c0fe4cdedab7e6c2675e92ef08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da2a16cd715197bafc5efa75194f7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e1274cb87eafb8345819ba9084663724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623643d970019cf01a3c99c93eeb6d6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb314727a5f72ec15062d9e25e318e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb193fa52d17753a1a629918e30fd57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6382c893c8e9301ece58462c99c18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd336cbd2f22889a46d08418c3b80f58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26b264cabfc57bfdaea10699ecfbb9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5c7dd48a79897ab8e7fd68da30523731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d3f31e160abb3d6d817df3c4d6a71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357967eecac1d3e2bf62113db2aa667733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcc39551a7c0005db85292931b79e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec5fa097f262439e454431cd407e51735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f361c804715fe760aba398a95cdff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ed7b20e9a1b7fbea3194370d7d4dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00e22a9c36642141c3bfcff5aa74a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335ab3fda07215dc9a1b0f27f885644739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273917f178afd4f9ad785bca9e9467c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85953c2e2de79638cbbdce4c3b892abc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df6f28db8761b145ec13db61aeab9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01feb319adc74dcd7031a7c652785391743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267dc41420b4e6554a050c069fd0314744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38c7488541e74137756c723406af34745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918315d6342061501524503e392a741746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b3eed78dd47617136b7ce01291551747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc98e1d7060271afbd2803247c6572748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9bcd3dfd54de8c170a6463c1c8d31749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64f19d3682053a9ae4562f0298b84c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727bbc44ae3626730a1dd1b47a26f2f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8270abf5da32387d030737b08874e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46794e6d71f4efc49b63071ffc8fbd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5ff5b2caff5f370cde3627583feeb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a1cc11eaf9eb79043e767ed5ca543755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1837a12491cea12150aa849b00b7a2d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072735b8facee6100062ca409db79c3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e820fa01cd5ca53ff2e7a3e4db4611c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7524cf3261860e438869ab2287b02ef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6355f3ec0aaf50cc290ccc6b1c452760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf9ffb61fa0deaa3ecb92b585ca47e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2fc5944566ce91c0139f0ba76499c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b0d7f1acf2de5ad62e8c798606034763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d850be32800f5cb03e98bc15aa516f7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba111b2ee6bea6e7050bf3bce0ef089765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dbbb986a270dee01cd008a0e64ca5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04eb0e13e10ae1a82a6c3edfd8e46e4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15924013cfa75b3108186c5634887d5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead32085b980c857b163c85f2def8bef769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40900d483055d05737a4337f0287b10d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355a51f8eb490d4a436ec650b2e13f4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a3014930e3bb983e9523d507bdc53772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a32b962538c98cf1e27638d000012773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d19ec123b410b5608910fbe39ab87774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9b4177b5c4c2db8d29266a7e664b8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16d387e272774ac85d007960ab58b2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7ff3b35ee1ee60496d9c84fbcda48777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71e24fdc7fcfab4e7feb0e6209163c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6988d238ac97e941182c5b71229a5b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b76290d38e959bbd47ce24fdfc93b3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595f7682d341514085fe6ef3a3426eb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c767bf822dcdd984580280b33ebbc1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef393a785ad102c452750d858110e46783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2e0f69e439c321a9cbc197513a154784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb09c56066eb899dc4e0be7c1854e26785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956910a120b5ed88d964255bf6b1644786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218ef57865f66b3f94501dfc94503dc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cfea064c6e3967bda331d4d6fbf47788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40290d502300406b07ee0ba8d79e8669789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25198ca475278b02830cd0ddab769463790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5361a523f4d8c2ae96409c6dc11a397791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2bc4c9e2dd6b21828ce83440e5a54792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39814b912c3eda22348c4d3b6b044afd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdea39d273b5b6f3bef42c37427c61794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d451cb1cfbf7ce635fe6e115ddff14c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe44d8dcbdf22b0c04c2e6b2205f958796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f8aa3d9fe5f6b47a6675f020cb212797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf005f49676761181cbe395476d24597798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cf4d6e2c5ff346d4858ea4e9ff91a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c723ecbefc547b9e855148cd44b395800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd142dddf98dc1d924e2d7428e590ac7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a06b887b16c50ec388108714f7ac9c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae935e69a3afcc19433836b527c03e2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5624c6abbad6fe1fff58d5099923f3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8092979ecc0b6414c630f327fa0fd70805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf43a2af412b3ddede605b0e444d5de806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9d768af612d91f4251e5ff231726d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e1d5798e4e51dacd723a976ab74f9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab7e9a930572e8bafbf0d3bf3e6ce7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322ffc1495881ab7fadf4e1c2b4fe57810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308cef8c3ce3a1a1b05048658998be9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612461d9cc9d4c208a10632e58b4030812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3127eab1e7638be1c3800e4362efdf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5440827550f981817a3ead9d33c24ae814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c831957ee1e02c077b65c40dc26286815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2b0eebf9cbed7fde2f906685cb681816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410146f5a7f8d31735b4c6477f690da817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e5a7e2a9699c4fa4d625b04a49b6f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55cc72cac3d1a5c758ebfb59c224ed819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06340778fddce135d944c2914d2d3b12820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832d6b5e7c0e3e80fa8295ae08f8cb6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024be0098c5b3a818a8f5d0edcec3f23822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2778a9a18a8f827e461c48ea4897b823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002efbd2304f80b1d26e5b21f3176371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387fc9a581cae4b58bdaf087e2e20dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee944eac14397be39f86f4f810a99f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0c34cc596582f75b65a16f268c34c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8cbe161b488b3f4de4fb981e742ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf32859b88de7784251d19637c18ed66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d4aea1cff6628d04237a1f06febff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044619555db91e246962ec495b678268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6616fdcd49d5e5bc371da9b268275e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525451988866c8a418f3f4f39a32266a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94825503af235fffcb07c751ed5b4d1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1eb8528914b3af79406711885a2d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5b89ac588754d6f12b8c920ffa19c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f794d9476f48065f08850b8d1f7c4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1afa2cfe514b12c4b2dc6046de2d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0edbc2500f446d62c12d8e3d2d81116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4b968daba2a16a8864e440406c7c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26446b5b2c6767a259506671376582aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b665c26f642224997bf1d7a7cc109ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33052ca327d062cd08800cc30b90cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c710a4910444d838664f472799ecb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df55510cac31f67e6801d70c6d0e44b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f67284e744ca32772bf031cad1d5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a122b1ffc5698ace9e27cc85dd0ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8aa47f5f22cd685ca8ab28056cefc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0d85105202aa4cc6a94e3428a5ef826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057657dedbfd25fde52a7423b7fac0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c50b14c7ec657bc6efee7801056b7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7b6c946ba11090e2bbae62939360529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665ad7c327d10618793009ddd42f5ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dfca49478b378794e6c72f41f55b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239af59dd408e1b4a6db05dde424c2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7c2a5432e45b42496bf4e3ff6aee933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21888058baac709e679d3ac66bd879fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714cc9b7bf989d7d29b53c2db3886e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77321290d2e13864da4743b1cd9b971e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e59aaf8b6434ea39e1fbf581b271437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1842d6f0f3a7729f2d61906e3e94c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87722088459e40bd593baf20c2f1e7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b281d804f58a9c86131e67f63ad4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155c51a666adf2d66c890aee83e713241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047c5dcf55fa575be8916d7c2d4a6ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a353b189c908d7ad2c56625572b926143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454373ed455408aa9bf874b441a968a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e0e130fd4fea0269a2ce6e43cba9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae0995ac43f20158e3e8e97ccab62d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a398b54463d40af8997df7e827e7eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342625979d083e868c7a1104e1b902a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6dc880aa912ead6bc91607e64f1c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9b841519c68a50988831ea8da8a0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09390a10234944decc4e74bfa76096d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ce99bebb87e2c3deda6d80b947e8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e7a57945628d450fa7700d9d8a71f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa96d54ca80114d496276f11752257454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d4485d9506841f1f29cfd5a353bf255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae0822cdb8c0aa211bfc22f1a44d7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a24424a618b2c548b7ca0780f002457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af482e014eb220bc59cf3fc6495085b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05a6f4b7952cfee446809506a89ab359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33b06b49ae301826904e8ead8cb1fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f73c8568141ed558cadf794b876a3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb34ccee4b3a4083884f74f65a1f8cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce504bb5aab42f1b413828608b4a5dd663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f959e4f50863c7498a8baa71c976664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91423eda968e84cad9eecff8585aa5b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f6404aa713954fc3a1b64619e2d2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaba4eae612652f5573e07940219e1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f933dc3e8831651fb2e3a9af4ab6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7f8287d0e67283f6a582623dd9bb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475649a7267d180274150166e418f0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f407a9fe1418efeec907f3fb1c2b2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145911ac5f7ed1d9ee14523c31ef7cfe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e74d741a3eed35afa347048600b2b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61161476f5981fa97190ca1872b81774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a37076f02c8cefa6338596071b345775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cb4b75537ecc67c9ba2a29cd1d2bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe64a5f0c8c17d5e5bab08a7ea9576677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034144e026cac99cdc836832dc0bfd8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b141d2fe388b1b943774131097f5ef479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca09240a0cc57b4d79a69972727dd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1853468bb239f44e3222dfafa09e3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882465b368dac2279d18937c78da420882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1deac3b465aef851b5841211876bfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfdf2019304394a6f7e5092f4c4b6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee896d571b18bf6b91eb8ddbee28e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b2618ef98a70799425fc8059895be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75790d688360d30ce5570b794c6711587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673b2010600f03168713777395cde1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63649905b61dd122fa10bd0e1e1a810789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5093cf52217ac61abc2e838e65add9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e84b15196af1fba89de366c7d5c0c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be129128251c05113dfece8da8d2ecd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fac895986928c91672502024de66393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ec90b9c7e78fe6723ac5d482ef5f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e87097f06c53fcdf0e8670d55e97a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f768639dab120849ea390be474d3e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d203defe1d137c008f10cce934e2b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8530b8b9cd5ac5a69c5846b726cf998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeb27d09128b77057e92406a75e86499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65fcb92ea7533bb58a7a20d7bbaa5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274f9a36764aa3433503d73cd4a688e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a19f637861f8287a3b2d915cf6578102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607786e424a9b9c37762f737bf7bfcef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede0f3fdd82d0eb468024ca18c7952b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a41707f8cd55fc069f0a73c672169105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fe58b9443c11523dfe749a0e0af71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d070718fced3baf1ef8c27081d65c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf920ed8fdf6b772c129836fca9d06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bdbe0155c36c1dbdade61445497d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47be19ce47e32196039cecbc95e847110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4caaf2d4f21a49f178c6617a4e318111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d74d871eca68c2b79adc6175c62517112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215238baff2784520a98b4d2ba5bb1fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3389d141eccd7a2bf3c476db780344a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a49e98996727ef78f496e40ce0192115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a158a925784e1fd4d284ba2df6be9bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf17ea3f6fe04de6ea489cac38f0b00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ef47ba4274f0da62cc78b2594bc1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e192e04db022647cb04a1a992019d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951f6e97531afb34202492d3b1cb96f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72025d558473d436338470fe911b78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23f4f546d6ecef6c73384b07c0e924122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca0eb317a65bd0fdf47e1bc615c1b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0852909b1c89794cb2f79397a8c8931124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3129f2cce5dc96e2b0386d43435f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d1254dec50961a2f866650f001745126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8c98339f581cef34692b2881b4ce9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7843ec1d36017559875b8fefdfc4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b764974d3424addd966fad66547588d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846ff539ce7879bad932fdaeef3b7fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecb3e41043b544e03962fdf8115c48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996209db70dbcf2e8fc2fff688212443132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960ad19a451c16e72db515ff352ab4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ef9c552b565a8b97471fdfcb6f435134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfaa472606b5a2f45293c29aaf4d8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e0e1f0bd18de996a1e5ce0078fe49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe432e5de4283db158e9ac972adee43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74535daf16d9291f89d8ced73fe32801138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ed6dfed42111f766f4caeac7fe08d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b301269dfcfc11500bbeb8d357b162f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17182dd0656b9a8eb6da214e4fed0b52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815d634602138a9f093b470cee5ad7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e1a7f21e6b704826d59243eae27aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8755d3b9ef820993bf665181d31cba8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2cd4b6a424d921004b57b41033958145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7aeb7d9adfbd7438108cff0c1f56a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca836183f84a4e539e31f82fffdaf67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1292517695548f1990202b5919474148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcf1cb9a3aeda8c6590a4abeba04ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaca1a3ec898434e1a17213c45bdd92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd83028ef578047c9ade6c873b575e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a98e1735bd3a77674a482d2bd3418b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de1687c8a64ce70de69e49a35c9853153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbda8daea029025c28e75facdd9ec5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f126ddd0218953d70b0b9f439b707155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e2b65c15eee313d6f936656f520b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbbd709f43a254e239a43e2208909d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aca45efb37b4c81a4d846a5617734158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a40a859661fd1a7390af5c8a59b2b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8eafa9a65c2df61e26a7edf2c2b007160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0f1acb512f2e7dc99a1c07b3f026d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131f6487f43d26b8c978577f4bc552e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69335f10a43b63ec4fe8d275f7f5ecb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b199eb3fc060c162658d1eade7dff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd734f75bc151764c1ee631eb8f40be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff5c6ae706a67301868600adedfa10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca56d57a86ef78165725776932c1297167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34417148cd91f97b6b832b128580cc21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbe0009a66c473c9c802d81b5c7fd2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659be1248f7970e3fc9db92366a8a183170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ca60af1dabb3569b3551b5e7df248171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71139223e02bcea7d26d16d4605bd1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0017c49574897a668f2f640b952ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b021ccd497688ac35726f9d63071ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefee9ab58cad5e8a23c226520e1c575175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3af5f1d99d0c2686cb9ad888fd5581176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df727025c48862fe8234e328c7e19040177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c829d9bca5dda6095900f5bb3e9d18f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558586e28df403369f23976987ace42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a71176ec5dcdf3948936af2a82ba3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53980fe55552e4bf60035da1be210891181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213d7ba603c0a6aed24664934f8ab5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2f71d88c1be5e9203b766c44b325b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a069a1f25722a3afd2f4904d67fad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d533d18c51c1215a603d3320efaf58b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5951e21f8953dd87104faf44a792a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368f7f21c38083ce07a02e16d0c17a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb9806f0248d1a15e7bf0979010fbc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1fa8068d941b344192abdf8fe31a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0e2cb71271eb3ee2309d3b11c8f2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d5761d29e38026d7e37d58e217498191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9443799d816bb0e0a111c5a746e9471192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7be6cee3d0da5a02331489f51ed8ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9fdbaac9696fcfb30557e258a22ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfcccfb73bcfc77f8947ab100cf2b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17826acca7ee056c746680359eb922aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a7c6a0db5a09736d45e935bd6df61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f65f51e53b66551761e6bb3abada0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159507eb9788e519908f9d83d4fcf50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f812be4031a314a7c8da026b6bc29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e807047c7b1ba8a135335dc29fd83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2020ce7ccd6bef9e2cccc07cfd5962202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a8579038af3875753e8fb89940acc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ed79543cb9d124588f49600aa92cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d82e4e693c5ecb5ec84ea11f73f87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b326a042de627db63fc40824162129206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75c451d1ddbfbfb703f9cf4bea6f1c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580a82cdc032b9959bb129244d4ebd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9903f5aa5b036f7ca6345603f7241f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d5d862b55970d35161cf68a62ff53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde659c4c530823436184635747bded211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c3bdbc20318e2f5a57272804234f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839f7f8a9429af42a3efa0026e8ca9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce25c6c09e966af97c004331d10dab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623f545a9b9dca43aa6c3fe9c5418de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0f20d050a7fb61bb22af2cf36b20b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043af4780f620a337c7340dcb314684217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd6a4f1ffb4c8278a010468e4f8040218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb339ffaf32334678f60eadd889517219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18257b49e9c8f9983e54a5d19aa94d6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853c1055144013f74914413fb815292221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110a6b1744c4ffe06368002a4c20a73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d993383e95c8d06c2c38c60e76a92c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441253bb2513bbb9d2bfbebff2a37cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba433014cda06d44ed51a1bfe19905225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e35674bb8fbf364fc0b3a533a26ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efcba4cd9bb6a6493f716809af0f7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238d22ed18e735962ec14fcf64bda73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31b273527476fca71bc89350316cb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56056723933b275d4f28ff1e88b94b57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea1697a03ab5f7baddd043e3496698231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85381533aedd4f969eeeb749a3958848232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c74aa823a1ca2e4c34d876c4463fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b53bf29af182fa818dea7ee6eb0fab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213bf7685d84c520892ff03e85a90e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2723a91b9e709d580b39e3ad8f00003236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12941899ac0989b075f7c381218ca96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194578fa39e5ca469139714de3e34578238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de0d0b010f99db5d976f5318d43dd6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bc70d8b5cdb15dbe7d9d508ce097f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b83f84e6f20e616d9460362f3c930241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2034fccd8443227cb0ce3556d80a24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22856199004012c33d1304c8ad9332243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2b1bdaffae258b10944854c98f92a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70d690e42ef4248b3fe1bfa888a5fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c69ecadebb09540abd76826cb63cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd94bbc1b22fa110d444a49c4a8d8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d517fb09f16a954114cad644a1d58aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a3e06d2372ea9dcc95c8cf524781f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c521e521604e8448af093c95986b83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb43a3acd236a0702bea115a774c38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28688a9973ab4223eb6e9d602e8edb6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391f47b2a00624373b19cadd414abfc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca20442134cae563c44417cde1adf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ab6dd8f0811bf6227dc815f7f1111255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fcfc417149aefdf0b44d3a5368d17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b5ef6ab4f6cb91d32c399a64fc69c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0505353c1461ee35b392947e4b26a3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58208e1fa9113f6c5a1fd44e186fb5b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bddf06df0c00ec39a4afb4b781c9c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d726d59735df8b52fe5e40d6b7a9e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ada0078b15ac933971171e9059a01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024cf4ce77676bf0fecbd6797e655f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b12a4cf2d0962aaccc95653a35cc12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f69ab88407c3edb2070ffebb1ab3dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fb29a4177d28afbfabcce4bd5b533266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa7e99a7a6f45d278a41065fd440c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d1dad1f9c75df46081028c18862c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adef4730d11ed4781e4986f61fb42f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358901538a0cf89c409e3e5efbdd6c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa577eda4d0083cdefa2552f76389bbc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41d8e4ae914c39ffbaeb040f8b7456272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734687dae74a3536436fff122b23f88d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723ccf8791d1e6e4ce640d945dc7f2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047e6610145e570d6a04035f17bbf7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62241718c34115b4a4ea8595824b3849276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd8355a28e3f653031d67aeeb1f620277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fa9203d06bc6a65de2bdb71c1329d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef868929715333bfd4cacc2adb3e9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3501979ec6ca1f83b21f0fbcc1f7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca51c182851a5c10abf0e5600568258281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a83fa1a2298078f229bc1a5fd441b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43e572da469271c77acea719a395ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449dd10c1858c02492b76f09df8107c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e45e6dac8fb71118791e12e039ec14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9082db032cc0c044d69f45187603fbc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ac72df4a4b3c3e247f360415ddbf8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc168d8963edcafae22b0fca9025b3eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001f6616f653c45dc186970d5297966289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58332f8930fa67cac48c0cc52f645774290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c19a73f60e201c55b826a15e5c2cc3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09367551e24ef27f49953aa01511daf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285ab0fffdee11130187890caaae358293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c523b2ba969eb7fa0dde126a15fece4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec80311e31fd463c1411001e5f4bbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072227b5f41029097d89e457994f0bb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8bf3284f8770d0ad6ce8da0b828e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647a123b199395d469f57c327f9527f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc603386457a322c9deb62d99b423467299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9cfdac7de335c648d385a5d27bc04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0c6457288596ca9b541a1e7e46975301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a900b1dae68ebe5e78eba0901bac5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0a1bd60cd1475414dd8dfc594a976303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a35efc8c24a47004646a272f68a485304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae8dda549dfa6d4d068a2dc368ba45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d680743a1a5f9ca987196c85e02d17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee6ed48284e979025d133ecf1a2fb9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07956beefc32d1a795034ee57253c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db5ac3a4f3eb4221d43f31b0f12a6f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adac69d9998b573fad4610a6e3635c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf914304d4e3fcc486246842659c1fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d674dae0c40bd1866166a7e71842ebe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb8b28c8378dff6e5bf07bd6ff1620313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f11e2974a6260aa2ea0a3954675ff4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff60760676e81d578f6acec4c5415d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcec5b9247759f97feab9a930b1e33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e072687f1ab2d2318f89690aa68129d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86589d8bc364efa31fabaa51e921bf31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463d35353f04a973bb977015eaae161319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f6ce60302219884bdaa68b16cdcdd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bbf6021b57ada2bbb695dc1e74ddb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd33cc40ca01e9a33a62b9b52516a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d696d67ecbede3e54f9cb7f8741bcb5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c298082951644572b3a19d4163241324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23253d0824771dd9f833cf975c2c8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f364effb43612d7bfeed527a95ea3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788f1b0306d68e58bcb3d099b6fd1d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b83fd72b1f7c0a0e03e9e1e2822c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71612b670f41562eef12b43fcb475d0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa0e153c91c91a0465a621c23e3460330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972c21475bccece6af25047bfd0cf4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2d829c21b45eb499a780eb68e8837332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aad56e2058f5e7a0fce68934a275d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae637f85644bc5227133b7d7abdc2299334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d83256f92048dc543fd92bd1618bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555123e8a827b0ed70584012db7b0b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b270e72c7c7a54e52c7b217a581a640337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd629d71e376c50fe9f797cf84aed6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f39db579648398c8a0041d151be1d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5514f1b582fb15a355d32ac89fbac7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a632183c94a8ede7dc6bd986cec7f01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195512557f2049b373de077ef10e1a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e0c50869bc89dea1e309cdadd3b26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad78a46109f7e16433b30de3e774b78344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc7ef7b3cca6463685134201ca98b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767416256be85f4d9c8264d72834624346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84886ac6c6991091fe248cbfc7384c68347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848debe3b92209fbc197e7b6e32ccaa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa99f7d8fc87de631aac424c835272a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194ddcb707b4243e087a2bd23e9cdde350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1def2ddf3d36b3c6545bb38fc3aca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f87bf58b527f555bad461ef62f4dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278e78c6621911beeca5c4f6c8fc22f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f418cd13d6f7f6b496558179d4e64bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f56a0bc34b098397876f5c39d98faf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e859ed7cdb80212f1d2290e48bde1ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae271947c5985597a4867e4c5115cfe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e089c74ae2d2f0d264a4d94a321e8e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb023795fa2ddf1ecacc008375ff8e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4aa6726840d66c8b58e1a48822870d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52a297c7f6b4ba9600e9266d8e924b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3bfb7760d1b77d1e5ce08f5420f9e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa9bf3a8c05e824c46933d2de233b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67004077449f509929c5702e762272364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0ed7d8f41b4520d5faf1de962ca02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837a23ac88df1e0b4fcd5b4ad38b3c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208f659433fd1d748680249bcc9d8f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cb467d2a957fdd284ea2885e1f910368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c7f21b53b6f904d7da493807ded7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911267ef5cba831fc07c844a6973bba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73284ed6e0d8cf3d8b3afd4d5d493f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2095afa74d51622fddd22666bab626372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e558893e8d9832dd0c83465e6a1f6c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ea7457852cef551a0e2f322a91070374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f95600a43a5d6281f0866ea9e1503c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc50dba89ffa1a3042874ebf46fe39c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675704020d6cb9a4e71190404b07c112377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952c45975ee91353f45aa3716bddc2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447021541c58233807aaa66efb6fdfe1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda89150f4570f0a7838d215d2f050e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7a59f083c4b06b3cd86cf758b7933381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2801a82616796ace37249f77f9969b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124f6a8cde0063db87020c62ba41908383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433aa0867c6550572431be6194b9cef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831470fd7c9b5912053d93e55872b0f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4394a7e5011b6182b50269b7b95038386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3bdcd6a59f4fecf1e1d03446ea984387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6997060662121d1cea9292e2a66352388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2090e1c6fb43f592468ac9ffcb95ee6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9188437ab7acce14400bdf5160579390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743e0fb156a21030b3046b19eb7ae62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55503672049558015af3a4ce5840676d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f638e53dc65ead8baf4a2698dcc27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b5f12b506d9b8e7d2da1aaf33b4c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10703a8e075cb403538bad2496101cb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686bc0002806150ff2f103ea0d89025396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337596f55917963e15f8c84aa2f17c34397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecdfc65879f26d4178f26d227321fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7984dc491ce955f2eec847c322101399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2785942a5e6dd149e73adbf6f4861400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b184656517b7aa794cb346c5b98490401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686f33f585f2d3b3432f1b067d16b82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64202d02d4abdc0b414ef9c9b9987c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32611d1166cd36fb47ac45184d2a9494404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b42195343c53c0bf45af9198b6272405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca54376281f4771ae315a9278187f44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a713b87af901d22d71b5aabd493408407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82695a6f1084718b45921fc216de78d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8f5cb488c799d8d3ff563fd953649409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79411345c90fd9bb6b92de31de4dd3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4ab7311f25c37b7891d343ead5fc8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd4d9fe2f53dca0a95596ab2a314e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257a0dccd2f83f314a03014ae3c3699413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e1ca42d461ad9dc7bc30b03886494414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbecfde8efbf31b02547ae22bc33ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019da432887cc9f2d967effecf673c53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd51e052e30f88b881376bd9f9d5f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13ac129348c6da9d0111c924025353418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c29b9387675309598eef267b1eb27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a53e502dedc46a823a0728edb7ce0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437aac2f4d5c8de70d46da58e554f93e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ec703fd13d668de82b6385f662537422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d714ed7119d862e95a4a7c0f2740b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265811148243b174913884ed72f920a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c747b41effe834fee754ed0a72a91cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6a6ee7e89ce1480367570b74d3f2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f2dae1905b6246d2c9cac8e933f45427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66684c873467d6798465bd45324706428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded82e7fb0a9e813841760852b89b0d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943339a7783f440f2daa3d03be6029e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930379a203f60de8b02673da08ffa3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab0cec180900a294f7ff3968c8d2f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cca3389341467ff4eb1664fd1b23af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b9feb4701a674683b336951556e0a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aee5fbc934009020711afee20afcc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385304fc4d923bf2d8287a937e29bbbf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680e6bbb71b5c98c4df5b5bb69f1335437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adeaa3fd6a769ddad5d897b1d651027438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb692de45d8f788fb8c6f6fde03f008439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7abb05b5273e697d9e58f0864c164440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515e1a9ad61e3a9e9443a6d1906ccbd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faed10be3e9688bffb8fe6023c11114442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933529141ade59f4ad90afef8d840791443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39944e1373d789fa2c920523321abe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7f3540923dd698b49d0c042bdadb6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56786bfa0d59edd855e5266c5ecc00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78133d963e5448ff1049ecd6f381295447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffddb50438c4ad2912b7c22abe2620448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dc1df4be315049d48643720b8f05b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66656421f2fabbe517a6868bdb98d56450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a6a46c705d4441f7415371ca6ebc0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bcf8fd0118dbfb18226bfcea14330452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49b5d47ee257eb57507dcc95550902453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829f1ea4250743493ea9ecc51015815454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569658198cdbb84b1f46da7eef31683455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4ca0fd8ce6cccd2fa89b0fcc7a60f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a959e0ab50f779537f226622dacf9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cffd3f39b9c6cad4fc0fb8b955efd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732769e2a044814d6bc3272d46bb5c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae76487f66a6aa54eed649805a77d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417606b1d4c6b60063cd082a9cc4207461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47b1d704d1b6e92f84ef7358d96a5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b528931c17040ada0838163333ff658463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3790fc3b46a4325345f125be955f5ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb198a543ee840195f273ab23e52a2e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1508747c4ddb7374bba77b95d285ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0e0f6c52b9dd131483eca1ef5c73b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0edf0db59441b7f2d08ec17c1a619468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a60c9b8489b940dc16ae931e852d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3f08dcabc27bd28706e34d91262ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9898e816774589cb9c2e53f1ea2a4cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0e858d7573ebb88afad8d607d6ba0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d6e98523b8e77812b202b06e7a661473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d9ce9ca92532e4f691a20ebbc90ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85067ed6eb097346e788ba3bbe027ff3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2f20f4b26afb3bcd034479ddaa2f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5f92be2337be08efed476974de0fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3466ca3040da905a7f947041c8df82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbb20754cfda192923e9b308e1c5d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dc3aefe8707ce4e18f8761fb23743480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647053a74d86747eb838ce13bfad389f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303f7c31ca7e4e46a3ff1b957f213bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c5ee55beae9919299d7d6b3a0f762483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0543899e418cabbf784e8aa36c6cb2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd3e2422855a3e3d35c6a113d01c7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4b508799961e62ed7ea05916f9382486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d4598de4381658ebccc50ca8f7d6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333549756e729179c8ac1a17ee0dc03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935f0649be8ba414349ee00cc3c0107489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fde7918daa233e29eb3571a67e711490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ac6eae9c54a68439e2d6fa01e81a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2d3b98d3e974e8d154e4cffb86c2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183bc280c72d2a3cb65667c4a2e7311493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2f0548c623a296dadfb3dae21dcb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581f231e39cd6579b67364e91b038b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef9aadab96f41432d12e27e1e1fd57496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd097471c4c93e284a41dbfb3861d6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98ff5c4ffb4ae14abcf6f2f22dd3f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd590c0678bc44303016e6f85d8b1f08499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7b7b968badc47af75ee8d09b0e418500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96a7dddd74d782e3218c10f7643094501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e7cdf89f4ace1f9dd22f8d690d0c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d4a3a623521567113814f20b5ca36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114760e0764d8dd084f5092a0827b15d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b61ca62cbc687f1fa547d8aa3358a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d496cae3b740eab512d9f132c744a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84c090ecc0168b999b59e07360d727507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe55151cdd7e225cbdd2ad4e9bf4168508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f11ac174dd39a9c32de06cf7fee9e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c59898a6c22ac6101433fbbf4305ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96b90b70d5cc084c7213bdfaac0791511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a27b360a7aafcdcf4b807564b725b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bfb1a11824bc46ce802adcfd71317513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a024979f71c0f0b8914e7320e62bdb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac2e5bdc515a8b9df31569739d51e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b825031e78141a82301022d14abe766516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6d3399df42f1f0ee0ccf76affd5f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec487c330e707c697b7c9d04ddb3b9a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fbb4cee61ea70bc879b68f574a8ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b45b9f1803a1a9cd6cbd79c500cc8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371509deb3e15bb135d6a44006e9d0ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109d3f7e60eb0913a7204c8c4ed778e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0114d93a21c3eaf939a2bd9962ddc2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca7d9105c1cff1c0f1e333f5f0dccd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05e028bb07d760da5f13dc6fe9d50f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccb3eef1b04ae3d738ca791fe51a12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc880e06f927f272fcfea3347984cfbe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaabb544721968275093e1d3655231528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca8d651877b8f4729775fcb3687486529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b301a1a9ef103bc70d5448c0fdf26530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a060a207878182f9bd15bfd02ddb2bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ec7e162985204de0ef933de470bc8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035aec251ccd5cb34d77d2771fe30b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2670f89709a3ffb4942dbaedc0f686534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bea67f806af6a39aa697278bbde15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99b382b0ebac8f4922ff10f262ea02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b012048a3d4a9298dfb4d8b23d344537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d515c53e83b2327d7eea2ceab0ad4fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901d1dfe444d070b084d6cff2745739539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008629cb6a14835baedaa6a7910792e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc7e22215f8ab4f7f053ce83bf70b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387c88813092155b6bd2e956ddd743b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b936b60e7e39e502022aeb6df3c3ad4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2285f6cf6aa2bedb3db8c2440f35377544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bb886d0b698fb4fa3fd2248c9be93545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6398151820d2e59d3582d124bb9048546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6d4b308faed2de15cb3441c97d5d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd281ac0feafc60a27959f23200698548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdebd50124040dd205b2011c896be13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e845224252bfc391818e5cd452e1b73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5189eb92037385caf7cde50647de051551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c291934f0ddca13449cce2b3c53094552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce383453e2686bbb35427ebceca2f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007cd767d22476225e65b219bb4be06554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95976e703ad4704e2a9ec0287bdec3da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192161dc534e668d1dff7bbe136124c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da9c7ae85d16646cb50b81f43f73a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1534f1fab9baa320d7ecc057672de5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdd0cf58773cc07d188e66e164ab20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18303aa32769a7b37d265a7f79809fa9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0de96c3b83631e5f5363012c01ae9d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c358bc28114cde792b552053ed20d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3586a0d3a82a3bb567822db2e4ee5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120819f32e318027d33d5d5a182831c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041badc3c2c1978873b2dca2a040716565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdd7de3076aadef10cacbf41caef0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5ab40808654f35984b9cd3935b6b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7e8aba1ee57f75598d268a36e1c78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b524dbde77e553199c0b91e7984c5c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610064398b9fc2ffec0e4efa4e7312ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db108f3c7f8acdd4dcf8dd872ebf275d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8ef4f3b2389efa124c9dad87a6658572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7e4d8e051841db7fed5a3c16ef9ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad7b7d1316370366293e81e2164106574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f548073bd69a4f19bf9b84de7a3da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5df0a87972b6e3fc90faf68854ef2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bb3995b60009a2ac37fb7cfeb5fb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a213b60c2713f2c94062f066f3731b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cecb65684f159c3529086f4fcea2e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3b487e1a5f9c19ed61b0f2e644425580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86149e7b8f22701fea699e1d230582c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a0f417eba1a29560d42f7ef05406b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abcb096163ecb210ce8f6b3e48b415583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30f6259b2baeb082367d956485e28f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668534f3b94e3840b019f684b29b158d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb2a548fcdaa547c3bc3e963ac7831586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86f11ca29f184bb737e808c94a0f4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e129acf2b257b4fe498dfff88192a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1cad9a012cf5d95c04e648676f7c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174d31f4b50391c53cc6444e39afa42590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92836d7d38216be9cb3fe87363165b8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cd85717fa9c4338bf5cda1a731b05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b5145be7b48f39ccb0bf7c984eb35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c55e76d5e23aa8ba2a5ec044b892b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89a880ec01c8ade1e9e862d17ed205595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9b21c9d392a835296afa85398956f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097647d413457d372df1abc2e4b5463597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eaa369fc2c66bb0ef88cfd977da09598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f301f1bc7908eb34ae1ab4f97c48d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3aead8698f508356a9bd77a1cb653600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15d0f8ed9cc189b9d7b281d2d9e845601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead8e8c83593885840e66e56de02adc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769cba603d54b350aa4f4740600e9f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee004cd44c3561928f955bb13f0c1d93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959031c477a97a01e7b642122c2a1f4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35737fc4acba1a69c37e00e93980fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bf0a49b28a5de1011f31ce24fca3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5fb58b2b9dcd29df4c033661ea7de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8edeb57623387372a17e9c04c86793609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420b5ea7bce253eb659868161a63f0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135eaf5d679f8756e1779ca84526767611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09040e0d3126f535b90795207949d57612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78f3b13e18c1b96425aaf654beb52c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93989c866579c6e05c40be5479018e29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f776a3c6e4bf4e50eb232c047731c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a15098cf1864408033e57a1fe8401616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ffb87169b4dae37baffcd9743cd48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee51472601cc0ea88eddc63eb29321a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07c8c1a44064f2e28d4f4678b129b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5041fb744e15f46465bd08307ee31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00956205ff9f5f84d78d2e4f34d40944621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4b8498b79c3e8610760abcc55aadc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88c5756a0928b4374ba5f4f47ea2db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d992ca8ed9bb45cd1f8832896e531cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50135f0086788e792276a58baa48d132625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe0dc5d2dbfe4958218330d759a25b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355681b5548d80e81cc4c6e05e0b3011627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8c9d8b740b92effbc16832c007a1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7eace75dc52052eed79c6b0fc82138629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688916ef3bf2e4e3c970f597c48b14c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4c973cae9d02c050752f828fbc1c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467018212c6cbd7303e3d028f9a81dab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f6e81df863ef78f1c5027ebeed16f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01527d4d5bf7a4eccd6443c77df1b8d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ef9d969e64efc0e0a8e75c0435940635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f702aefb5dbdae4ae13464c43efb276636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefe12593fd49c51444861da3e0aee9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06816eddab9b4a79d56ee665eb5b25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eda52c7c5ceb316645cb5823bbe24d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc444738e9e6c4e5114ed86c61561169640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f35633b1456f61fda991ed907097b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40451c9243b38504c456d7fd55fef649642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf8787e0713e461e4a2ea0f1d39d92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61b9e2cd02ee5950d7d515d5a6a92d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0116db3e202fa4dcd5173e89e5421b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca2d38646cb3f6d36ba2f364be519e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c67cc38623ff2ba4849179e7352292647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ca2af1c594f913b82dabd56d5b937648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7af908afd68a79f93becbe30ed6b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16976b19cba4267cc72852f7a9b3fb85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb65908eeec2689f7c90dac33527fd5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d975f814960d3c899f6f3d8213dc7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384df8fa8c2d3289195875903e78b5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d74f3a8d3f50ec9f9f272679505c8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc204f6e05d889af4967cfda0ea118655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c161bdf079aed0282d70d5c391f7dd9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c82321625705db3f0acb460ed5b19657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754b2e34c9edf1a086c9730eaa7a547658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9107355e9108b9ea0bb12d17ba7a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48ce6763e65807046daa31516484f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492d260d8c46b5a16832ecf3a883d11661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1786ef5f63e6bbf9241d8231d11c32b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab64143d20d7ec2907cb2f440548c4e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98d3550da4c07d917c148b61f712e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfefd98116a74e32eff63ee271498a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc521164c93172fd9c40a58976894be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b74967d351e1c23984bb8cf77badd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd269bdb8a2eb591a394be67ccde909a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d310ce99e81bd3455a6565840e431669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a032a6703619485bdb499d172f182f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d39697f40b52c71707098e8f88089f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7089607a516a069f96b9d34391eb24672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797e5bcd92619bb0abe02eb50240d79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2aeb2d68395715e46b44615722ab2b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebd575bfc7bbd51acc2b85d10e6abe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fa8f394d7b1f67fd93dbc6c46db85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bd967168a7f0628d3ba693dfc1168677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f37bfae2f013644b4c2c7cd93cd828678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496f317be7aa4300c8e7776c0a30812679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92ce44c36f2c313666512f58542d4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec008fd0dd2795f76f3670f07cbb90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772055f174215d490e89b05dc1162385682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09daa1a64539c7ec4f554fac5ab7d96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a9d7256f3d721fa1cc46723e0fcee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b2fd10277bdc04599c013220faebe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efa901deba4a36a2fb25fe2146a0cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa196cc18f555c4bd7cbd17c24ede7d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8718b1b67081896bf8c089d33f3976688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33d495b4dd40be8362a33280287eab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6162fdd009d14c9a6debb85d07961690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fae4391dcdd1daf7da54e1b1f6bb76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e154b3607b321ac51ee6787f2ea73692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca013d205310ca7a0f30446734e3d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cb78cf511248b9b93538a5ecba0b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390c5b2254aecfe119f46fe113d6241695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17181bb5b372f0a3c6c4abf9f708fbb2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a21c25c90ec6b69b16dd030fa6996d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adfce46a9b7da4d5e125dfa75fb6ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a632465ee88b7ae1456022f2f518d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6084d872daf8afbf15d38b30c2703e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97970928b382fdf24317225c8ab1dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1582d9f8cc090eb0ea1ceb05803530d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373dd891aad101ca1b520fa68493284703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad18b1c3345c0915983a23004eacba9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e8967253675fe3c670ec7fc036b7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e5718044e2c53b6a84de578cff415706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cd307ad6fe7f5eaebdc1a747665a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf62b382b8903a827205cd4fb43cef0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aff13bba9dd518fbe7565820389b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cc3b85d845900b662f415a04d8349710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a670392535c4c18a84c68988ef8ab7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b0960d36f46c20d0ff051e7478efd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550821bbfddf76916f74a925742bfdc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b476e72f356bb5bc8f95a2dad352da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fac60ee89aa5d21fa4bfe691d06450715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61984361703496fa29d8d1e83122010f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e043b7b57ed3adba5f8b6e53c9d8a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784152b9679fd51cfe3c6af146918071718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43e6ca3b28dba74a1ea07ae396f95f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdde5ec199bcf7d76fcab08c3385157720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4cfb78a74d1b84e04d7d13037b02f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2992e930d1478ecbdc797094d4db79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6d9b0d6b4dcb4ceec8d611107c6f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec375a09e5c93a67f20d3319cad08e19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e7c543cf21ef8726abf44081cbc90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b0d467f3c20b119bb5a894c3cd08b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d266a1a00b514b44cfc6547cf2194727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9e84261f408dc776af832fb86aa2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdbc59367fed20bdb5b8baf8457e04729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3473e3b195f2ce092806ed7fe13c2c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e46971e2749928f914525cc728e72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594ad87d8dc087001ccd4f8141b77d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9f250ac2b6df865ab717781d4f18e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59029877d7e5765bcd5547b62562587c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf822c59849cfd0a9ca97113c812c625735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5259eb8f6ee474e0bce114f6b60b96736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a08ff8eddb01ef049455745c9681a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1a271c5b68e2e5b58f3812e586587738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8e9f8e7bfe209025758eef717db20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3bd11cd07a5b047c4dde58bf766f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c338c8a33369f90635e83a763a3a3c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd74dbce0085af3e63376eec854e42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbc4fb0c45f17f64e58bab6fe50a61743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ffa62ca46d2f0e2056e9f5bc141e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315d6ded71f3e2e98ec454d5987d523745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b076923b64dac58e38d6e658dbcba9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617719089623c5d3c021eef6c2976eea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c3646439cac970e3efa1ec999a6df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7d3c35ef5134847a801dd8252bcd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ab78ae038696451853f11465bc4e9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4070b3cac23acba7ad66fc20b30a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4948d46761d804d65a18782d81a50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c17a9b155d41d43de4f2a22be6aff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a007c5a1975be84916492918ef21d25754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727fd9d8a7546237215e2920f5ac24c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18e1ef6f732cb8716065f5257e89fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d0176d48b6bf943fb22f8fb213726757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146109ecb9889cfbff77f46fe0c6b37758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3250b7937e0527e96b8a2f2e35396e4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077012120beb83fd415d6e5af48a985760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f19daafcad2e55cf5f037f3b249225761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0709b9d6fec0ea44c783f637eb15a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a9df08a31bc57b41d306cf60d23c8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316525ca8a600283e4659284686f3e10764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862024736ced0d7ae1697972b0e2b8d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be1c0f3bd3c044b0db7b07afafd047766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea26e3347d41579c340390c79deac1f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a5662456f84093c7ad81d083f024e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea77e1d25864f42781197cf63dd0c24769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109237e636255fddfa6cd7e700423e9a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459249c620bf8bf96e25f2fd0d9fa47771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6808792726693bab657e4667ae4198c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41851f4fdd8916eea8a197b7c900a4a2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7ceedc6515f028abfcd4b6a335bee774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca40a9c4433992eca3caec653a61f3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ef5c87b03dcdca2f0814eb05e4a0e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adacb927b3843cdcff5e837c9775a0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653fcff75caa28efd6ed1570407f2af778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927899fa2816bd7474409b4cdebad4e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6f4d2acdd312a3d6d58f3ea97602b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c10b96e9bfbbd6ee705f0a0692a842781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46a05a2f86fd72b17aad456536c2c5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b0a17456cbc41209a05e0661867a8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb6d6eb12b8bb743ea77088f67e518784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10398c3b4cf14a9998db2f4d0d98eb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9e25f76273181a9169b4a5f985fa1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee646578369291cd8190d7ac9dcb11bd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9360960d0db1e696aef43afc73772788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e9e7654a6b1aa725ed945a8ae0b64789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28e166256f4b1ae8d0f81a6a720532790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35712a9461aab6294a89097b124ea0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc952e212c9b3b099de6cd6f7c3e9b36792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f7d6a9248e64f128aab09335e406f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96fdcc8f9d11fbdb89dbaa6e9761d7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6b3ea5f493aa62fe69013bf2ee358795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba55134bad5ad988a60c4f5ae57921796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482828fb2f8888e8e5522b0344b9e931797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eeb13f25ad5e690cef2e05e3a8731798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20570b18b58155c143029a40eeedf999799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e46967b3f434ae4cffdb179c16b2bb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c349e6077d6311f5c1c2e23fdbf163a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8487b815f0b1bbb7dd107fd3c7fedd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fc528061fdeef7bc149735bafdbb7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13926809ab159865082f0ad4a2b46d68804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb0192bc4fe1d26b0f65a0669b3082805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5568cd5475439e94be52716f6e911806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc19c332986bab3f76dd7ba8757e75f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09fc1b29e3347920cbdad5037a5705808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ce887b8a9aa058a48a756426e1bbc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e160cc28bcca96c7db10e4da2cbaba810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb720cded200f9afa38302f5c06ba6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bec20fd7f2eaf97d47e604a64004e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c57fc381f07c2fd71f6844dbe9eee5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaf82b9d7757dce7308d01392b356c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52430bf788e0999f9e4376860d381bf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecdb3f97aaae2debb211fe416c5c12816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b25aaa57faf6535521f74aac64e304817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aa1decef88bf08eff53b5d5845690818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a040520a59985f1dedb1521d67503819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efd82507eeafdd1157f982215e59b0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c3febe73f91b78edb5d4cfd1725e5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c0b1facadb9703bd77d6ca967f516822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2111036e2fa85cfba04e6b994c6c070823.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>