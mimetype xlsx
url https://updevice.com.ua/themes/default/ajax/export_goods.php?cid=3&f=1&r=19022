--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d50215b429c70a92188fa27a63c4411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42750a411986f037c00627196580c2fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee192a62c6fec269b4972b8a80025bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7185f5a4dc3d6b7fff1fc984781b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7be93cd9d37ff9e7261889c5fb9145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b210b96d04b0343fe71f182695aeb186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263146cc2a8b500e6a6f3edd65aa99a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556a7a1e3e53903a5a6d432353981608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692ecfdea3aa92aedcfeccb4b4c53929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bb5478073c85bc4a74c88f1f1788a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04edba6dc5259b0d6b24d714de14a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe20dd8d700c47f689fedb100396e4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a5e88cf3a4bff5bff6b660840ff4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c490232b484cc35862d702a6058bf5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415970367c0aca156d1f04cb9a9b41015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a5fa6eb61f02d01d11d7d8a68991d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77eaf31e3a99846df9a743ac4b961a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d504b63a10a670731b3652b1ba55218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce5a072b977873577b0658844d60fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d702c0cf966c5df1bb14e13bd4932e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e43054638672ac2a1c33c5f1dd13621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f783f402c98419839353fee01b387f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b479f24c8d93609116f687079aebd1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5423294a1678f73a0bfafde0e436424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b336809df6f72d0a7ee79afdd720b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69a0f34f719926433a78975a9c509726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420021ba52707ecc0719ff806b53e0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bb1e630659686ce005dae3e6b0e4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e7d3ed19a8a92c44bc91f57e2773a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511d98e72450e1e65a49cd81733f6d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90cdf44bd1694bfd39cbfd1392f0b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8390942f8376b048427f92691951ee732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e572d7975c03ffd5eeee332e60f8d4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af28a6f93f406c6f1e0f127a33366f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c13be2d8402d26f8c58cf3a01182735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9e629f2168bdd62f6eea5177c686436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd4fc0897221d8e733243210595c9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4aa1c56bc542a382d02ffd906a2d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2c133b8aea382b59bf38f00460cb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561595542b2eeb626a365e858d6bcda040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936a649a1d63657a0222c2d3aa6f02941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6bad608678ad6c47a52c7a5d1dc7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429b6a2d521fd0fc8c27ea899b092ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08f787b0f490a09da9aea9f74c52e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680394e3e57c39bb56f722f1fba5761245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceac151a7333180b025c110ca1a5e5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87847d649a66cf591c811760fe0d3e3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8afc6a1c56cc522f97c68f7850df0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb2521f5eed040712d1f2f0214bce149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c6a492a9c7ad4573051c731ff64bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672f5a50c5d1a2c3e39b56a548cbdbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7eebc9f8a0dc898e7e17bbb9029f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceb17f57d0dcd26799d2dd8b05000753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e11fe3061f643946f09a764304b0f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bb15d3607e93eef02b187cf4b6c5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426017fc2cb5bbc9598a4522e2f0f9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93133bbb43050d6c3e48be3950bae7c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b25d593b72825b3ac5ee30b64e8cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909af8f31a59b60a5ff035c7cf7129259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb73f880a2580809c5f345864ca47760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452abe0484352a38ee8be165bc7845961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666445b9100dc85df14f2f2363bcefa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ed70472d4b46db1fb65d34b513f2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110bc3909bda96a6ec6efaefb528c2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b99ff15f2c26874761e08c997759a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49667b9d96d529d0e43dcefdbfc50fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a057813d54f25df1fd87e24e6af2b2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c546e48a3325312fd32366b9c362768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd601bd687edb0feaee23587db3f598869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561516a1179bc12b59de2089df58a2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85553357208bf935d52f35ea61843dc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca38abefc6950ca2eb321a406c135d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3f016d8f0ad523ada953226935eca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6b2dc88e6d8d10ea9fb62474dc16b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bd81878a6ba00bafdfa424ac005c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e4a49d3e8e6d693d95b06b2475e6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aa8b4797a79ae89c2da7ef7fa4a5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5009b53326e123e08e27b5b288b567178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba274a0e3a031c6a234bd7a10ce6b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cf0ec81ec702b74cedac77a352f2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f36dc97be82821d62ade7ca32acf981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4aeac2bfda4658ca66989ee10da7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c98d65ebde11f33479cd3a5e206e5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f08c2eefd02aa6a8f17974851cfad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725398f681acc334f5a07df8de784f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce9c78bec7c056eaded47a29ea554086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e7147301fdd4022fee8124195364c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803eedc2e09f6553d5610eb89ea120488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c93f03b15ed4d683315929bbe845689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86be07cb55e320028b46ecd919976b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2e6aacd8c5e8ef213fceb53ab081491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2177a8f48a5e259d0c1c9aeb1702ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2c48f8adedbc58c437190c17a1f5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1d0cbc1fcd2d384b1c1bd397325da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede9ee79a4453e4800cf1515be3919a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9083b9a43f0035843dc37f6133a5c9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83cacb41a88a424d152f32ec2acf0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b872860b5bb8cfa8b88024321ca6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287220dae96a077e90933c4f51c902699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aadfa80400772a821d81bf71fb89eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b543bb584d1cde30d9865894003f96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c30f0e3804bf95497adc00d57aa91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ad319fec51ee39d0a84bdb565ad8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fa09cf3413b5c87fb25862cddfbd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b8b7a2efa0f50dddd3fd1ebe0d345105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1970784dadf4f252c946a8be7f037106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fe0497ad10ceee45b49205f81416d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ef38034096440f93f156d1fe5de0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af21c8db92fd61dde887e09ed15a23d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb25581f02165aa7813f737dca4b84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1fa120da1f22351617ea2a8993a97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d53092bec719e8a51c75683c60b4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a73e161945c9bffd3c88eda2ff7706113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789157aa171acf4fe901a5e567a7631114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4491fca6ef05725087b31bd7dbc3ea9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40753d4f5c387c729baadb73700468cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c235016800e69da976dfb63428c252117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2217ee74dcd73846b6887057913c8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1928b9d4f127739801209304f4432119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4e33888ce6cc65c92fb5c4bf35a87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7753eaaf375987ae71c6c048bffde2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209c5c74e6daf2f30928f3a5a6cec45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6212928d1f9d3e9d20e080764742a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f9edb735b2dca6a709091d6db5940124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4464075a42976bd3caab5aef6597c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d5281c7439c6ee0981c15a1f6b018126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544136d698a9a1d0bf9e47d6e8edf6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093e8e548578b8cf529dfd36d7f6b2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ea18c24d882341ba2009db581a09f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73159bbc7e8d246b02ec7584046f2eb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeb031e97b20b6634a9dffabba35b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee140686b31396e8c53be7e39fae931132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704e1fa10c6dec04ad72f55b8c9c2b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121e08b7c0b2498863a01108f9750de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129dbf5d012c4ccd192854fd95c7143135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14028ae433c5f2e9fb95e5fd09c329c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19087a1c6dcc0d75372589bfb89289137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f781b4502af3a69538545f6cba1145138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a3b01687a2c7dc9641d3eecffdfc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847545eb59a8d0d9092f28299e35a20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6dccc352608edef38d5f8d77c2e1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44704be3631181cc48c9e054dc6da5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abdc22290b906400732b91f3d003b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531253e598521fdb1af6e8b078dbec2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b5a81aeccd05d582dbd2580df9b56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79829f8819238ef4636ab431218aa0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b974e92f4a3ac9829ca0caaf206018147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ff4f01178f3e6fb7ad79bf7cbabc2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a446c79fbdfd28a0e2ab923b8a29e3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da683799322232aa8aebf4e301080b16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b751e8521f00ec97a0a4f581eb12b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e697b8066341e49c01801f8adf7a118152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db6af13ee29cc8282b9360cd16ddef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b1153a181716145a26d80be5b75d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae284d1289c9ca25c47125747593d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35810d42c1a55d5f448ac481d867e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb793128312215aa4de19e5fdd786e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c76e814aadeb6271c0fbdae3b3c36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62134dd546869c7626bc5b469fe41c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829da713161ab68a290f8c2ead24bf2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9acf89e89b7758044f00deaee577a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204954026a2e0e065e3cafeb72151b9b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1c63d90ddd2b36c4e4234b8791f58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7abe9b83c6edab143af664723413ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f116c02531dd7dc091cd0bf0f2c8abd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fd22f28ff93a17695ccb3af2c46a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e86cea889819544d6d48c33d8aac2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff4e59281a1b4cb512d8706bcb0d8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77ebad6bc876883c07103c920b0ba4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28227062965fbec3a3963198607af0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81112c76159666d5de9c76f538cf2da9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0160e216a0110968274aa6e2f24d767172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38cea9f3097c2d6a19b184840af2fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa3df3cceebc00d28c33bbe524a643174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f527655d4269ab7c7288a08c104e1b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ca02f123b67badfbf4e9deb0d6493176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c13e70323e20595de09a5b254e365177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49856aab5e104a103de162e9c35eacc3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b35444d9267c6647499ff5ec14900a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda5079fcf1b68dc1ff1abd66764901180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9cb470e03ee21ad9d0b19400d56f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0a52cf6ae545e77d205d6be706c22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db49c460fa150b6007eacf88162a32f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d416817ecf3c04d74f5bd4810a304184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ce20fb18d4668adf3f81c3948436f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326de390713b5fdd06cfbb6ea0b41b4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2ddf1497790f01c60e0f2ab67c38d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b2c72a073c559dccd42ef680704a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921842ba2a23861b1a01769b22716851189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cc56bf653b831b2bf69506a87077d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaf0a3aa1ec022fa8fd5152fc87112191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69560c95da4a7dbd1a1551c566dbba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ff21ac41bd09987e3d70461f336a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6328ddfd8c8bebb16e7ee40aebe19e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3119024b42582ae7a915eebecd77cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e6f2cd83e5176801423060cd0ac95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246734e6b41db2fa99ca51f05724ece197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbc7159cc5393956d58dc26dec8a5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e894bbe6a65f7816f2e6d95f44277d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f565200b183e00d9be424f16deb651200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a6626d384c7851562ebe83fe1204a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dddb37eb1b48c0f9f3684da69bb9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4598ec1082a6ac75b180902083f1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fc8a14d82ca2aede90fb1d244cba8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7fcb06f8ae3881406b0c063f70d62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571159e316783f29e4a4fdfa65ffe25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5675d7d124b73e3a07968fd2a72c3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79a8c2b960bdcd5561632d680aa915208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b26aea45fb461f16f8e9b7e4fb1c3e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb0ea79091a44700f050a68c701c42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6094ecb74caf90c668c69d0509edf7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5e172e95edef092b8bc876c54eadb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b48fa3a6c9e025db32ee97719fb3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d6b64417115dad9d0607eaf85e582214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4546cf3b3792ed414fb0f120d79e27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87e498a3493fff803bc7ce06e2a7b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd2cdbcee0388927bd97ec8dbb99f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b3fbd1036d81735306d7e8fcc01d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c65e622bd96b07d6cd0135a6aac89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5e70879fed9ebaabac9f1c85b858e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4add994c903a8f4d172899f8b6f547221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335c167e23a0107af6a0953fe0a7a2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41d3b8d55b111661d16ae7990fd3f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a7c6d353db21358c8f335d409e6cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600f84f488260cf1ca71854101c5b44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00720ca13eb91c8636a78ba4d9cc1bf9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecd9c4029121576996d11091b4b1b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6dfa07863cf1096847fc3bdba2a97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2061ef571ad5d68e70b87f9464ff127229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe76371aa331f514fa0d79c08b82128230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486d840d7bb63fa1161f37db070c671231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6caffec984b5d1fb7313c842b6190232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacdaa57818c43dc31940b46864c5c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53fda0e9f8aaebcc525c75eafeaf6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0366fd6a78b8afa4095505ac81c52235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456fbc66bcc546ac56d9907b8467620236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf568702bab7c887d38765b718e5b0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2a109f76bf6e495a9c095c7cbd5f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3069456cb0e41f852558f50c09c09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ab05b91c10c01177e60027f47fabd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4b35d2337d0e67dff1206fa73bdcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302798bb8168ddbaf5f21fc3df1bcae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072aa9f0f0c4dc4b516ee3a9e670aeee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e32be189bed170255aca1319a246f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde650b5f03f16fcf8ed282d658a5ca6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11de5881e55c9780b8c13200f6245a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faf524ef53b2ce106c5fab772e7daa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4317d36227dbfce3f2b2bc38a6554248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adda93d95e60e8f83d35f998decf32b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc2f8f25a04595b0563a7dbb79ebdd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dc0b276fc5243a3b80a4c67d53956251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e76fde904c0a59af3750a19716aa7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f7514d4c813c29ecd1aab0c83b78c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fae6af964c859a5ed3192ca80360c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457a941f97de4eb6ce65c018f718cb2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151df12f3890b8d4206e7970a4e39b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b7006b24ff2e5a8fca2db8c14632e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ae7c3f63a49a6c9771495a2cb1c05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2c2206fd223a5f66e1defbc8eaae8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d91bcccdf10d3df6b61ed0aa8e52ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304121a16b208ffcaac41236dd81ef91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16942682983faf874606363d56c80a4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7a1b3f0e3c1a5b7ad387c4e82f64a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46f2dd9e682ab5abdbfe66de3aa092264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87605c13948f18d8edceb44aab53755c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce9fbf1511818eece0b22199d56007266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3e8ff1e2249b9b37a407668af5076267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550e6a35d37059f0466f055ba164cf7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75075ef919f8ee630879a66cf9d1e27a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c01fa163e7ab20b553347546589ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7f1d48e9ee0ae3e239ccc03152843271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6762593f73f1ccbacbf7c5fdf3e5e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f2563447f6c6a571727e39b698001273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8385cbc77276e14f655250740b090274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb603c4820b60f841b9d891cd22e1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16bc5e66b90526d0f0d3b7beab913d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa17568a1feb05e980f347d666964b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f51e1604e9aec1ef294a179568b77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9de8f63f04d893717340a078015477279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485750f8b1cb5b073f85de75fc689a39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19855ec2af148d86aa979489a3bf91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f841efb6c9e7f6d7f81545090881756282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c77cfac25c7b1a0969806ffa272905283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8086d1b4890c79d63eefdb5004a2e06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a097d5d2227bc2c13ec92bcfe080f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81aa7bea6644ad3f11824c3bbd51ef3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb28e3a9c4649a7f57359645b1ba9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905a79f0cd7535b7c93412e35a66ccb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1e574260546309e005e05fd195bdf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1c384324d43d002e347f0f31f8d36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac218c9c7d5f27b2dc4afe18b4ccc87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd91bdbb59035f3cabb9a71378ead0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799e8db26452b58a89ba04e031974f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a86c208111f1a6ec79f0ec95bc9ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc301b48495a191b2151022fe558b7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7f96ed48bdb93dfd9aabf4990fcb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedebf7188ecd2f0fae2cfafd10268e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b306a931ec344b124e34a25d4f6a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d70c688bf825c6e1574e9a415cd4ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180870701b2c9a5b3d1c310e46678e9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c734c9ff547218a1a43e1fbc5107ef5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26951c18d09b93092c86830e90eeb5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97b37cdf7f4f18349c0a9d80916b1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b851855ce3d54d544682f162a93f7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b47b7166747a4313ceec635fcbab1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff129613046d78e7cede38b5a40300ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027446156c879a6ff972cf9480aa7004307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea0b49b7b44afdc8c3b92efbae8429308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4246b9b9c5af3a716b3a023e684de22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee363975b3bdf37be66b117a318cb947310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92af62898db125470e1ac14d50e9dd9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b245815917fdc966dd53e094e04c92c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b1e6f7c2426b5cfd1fcf45cf881ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf3899a3210af48e47bc09a78909fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd386e0c3767767f42c1838c577501a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62c4b94cea1db4803ca00d8c5ab9ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257d5ab3ada1498e11c5d1333963c73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166afba6b1fded8693eae1932c69c49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344f7e83e02337004e93a4b6c650673319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458b20925bd7b5b46ebab8ab190db66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174425f0814973b7e3c00705097fb438321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a5d729960cc001ae246a8232e4a7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb319fabe6e1fac13c49ef38e2ad4eab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1b0c56fd2a1fe3c3c55cede08c839324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31e5e4ddae1e9b692a71a08e677445325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce310de8f4082f4a70a25f5aa543f6d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ae396bd3e8453e80a8e55e0a514d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd519a966e8de180fbad244fa30f75328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cdf94303b10f8233181fe0105e882329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658cdb08043b75b149242a9b6c93c3e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6eb62026800e87d1944e4b5cdb2d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5a3cadeaf164e1ff83dffe42ed4a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae8ed3ea306bcb4d29d809917bf8f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f46cb6a34453d6caeedd78c8551674334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e3e0e4d34075372c27c4d976e29f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e338afcc0fc4514735278bd324c35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6152b6f530a964b7e0891375c7b1604337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3f90d55839f78666e37aa6f92786a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d979c6661dfdf83d116199d666b4d1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88c04e579f74a494ad80e69671b0fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7dcb1d871a73ac3051d44b6421691341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dec55c1c448522d9cfb0e444bc670342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240c78dded71b1bb0e7d7a33ea26509343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095ce213317ea125a54ec02499a745f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c92752cde9dca934f43e53a78d7d25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6d28c4e709a36ebfcc032f80ab8a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891be6b7bd18e4a58e46b8ff23dafcec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ada2b0ee1cd80f529e50421b672536348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb7defe4d38b534393bfbc33d67614349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cf1dd5ee5d9a734746ae3949e9fc9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ae95621f61755d69e44c720e2d83f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e181bc4c0dc62a116b8aa86feb313352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737673f08c5bbd0118b0b58c95ecd3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a94b9794d308a78b3e9f56586cc72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4b1b97ec4d1f5f6988040949117d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677336653361a4adbc0bb0c07d4d7d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fef83126eed12a08d6d836e4967aa2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03ac462c2a9bd76131b758acc1e17a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e4a0263532f3b0a5095237e19a8a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bac517e009f67c4614fbacb6151fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83611b9c3e2ac63540d61e28ab56e7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4a9b6bc6f290b5d5a123172f32948362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647183cd3a2be859962f9ad51632e63f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04c483a5ae738898c2627133ed61d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a58b0bd341cf0464cc2bc8835f1df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d381872108241ce372fcce15e9d10ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72820d4620187196c5682c9aff9f137367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c75a1cf034a4b3007d8815f415ce6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750834ec3be8a085f064321f1c3a924369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f47cb2b0bf1c83787137cd3f8dbf0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3797d543345aca1cfceec29709a0dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ebc49bbc56242011d763b7b17b57d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04188a94aba88b2874ff1678eb512f51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0fbe0d22cfd4b2f897e84681017d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e5a0978c7a1897ec8039404e9cbb8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd59e1487f10f3c95c5d364d34d2807376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed179dceeb6c1dbbde666d696215ae70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073497398ee63f5466e2e785243cb12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895f37bddfda0344bfbf0ee1d5cd142379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30bb98398fd6768394484a65eda370380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317419e23d8db02d1863dd431eb1b76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b96bdb0929bc342939a7fd4c86c38382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa85282ae56ccad1a794479fc7ebdd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2ca366de211009f860e2e53245205384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0596acfd7796a5d7435688792129177385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e849c200e6dc712dea665b6cdb0e03a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d840df8eb735353657952c23b6108387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6845ee63bee91648f6fcb6d34ae8026388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812500dc17edc384ab71834b661d3ba7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce3ae9cdc2c591ba8343904092874c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a314832e400178d8573a429f23bebd6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614445a4c7a579e3c975cf03f3d24595392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365383c6cc551674e04d410d2124ee8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f963324f9719d9e8734527d59b122394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a4635236a21253f3a94f6e076a021395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19e02f1551b57f8f1ee34b0540cb5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008e5dce973e523bcba0e68dfb10262397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d58577cd12e5cc8ac7371128efe58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9629e374dcef152e957c3235e829ef7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dd9dc2ed181d02fa8148c9730884c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f4d0601df93e0d1aa9b72f98cce42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197a63b94d0740ec3bf98a1ab60aaf0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2862080e4edac1c025020afa7b72a89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb71df47c540e07e0a8fcb2482e4347404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cbb83a3eb192cb2a3a525f34a5169405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9f1649db4ce5004e1a4b64d7a554f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0639c6f0a241370a305c68e65c1f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eac861e09c12581188146e49efa6bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75735ff8fd833415db7f3ab156c0e98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59758f428abb93ec2c33b2e44bf5ec3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b343ceb04f1101b8c9910d232beb83f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0fc53d6fe60eb9ba1d0d7eb46c98b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4221d065105f62f450fcc31da671400413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3f082e5fd0670f68d22abacbb2254414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf67f1a4c7b4ad24ec7764ccd129b7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdca5f7f0837e2618c9d3623eccfe6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fd077ce56b24758bbade84a235971417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f875aeb7a6376f48a296ec51be127418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6753249771f202917e637c304aceb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005bed0e3e050688961e50d5ee0efc4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e20aef4ca6f216c86ca1867f2f3420421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f883c6c0d7c3dacd5ac67d28ea9ac3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b93ec1a0adbea3f66df45bf3e6c83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227623b5b52ad2cddad84565b693109424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af729a6f2c2d04694aa43e247d790d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434743756abd9963ce26d9bf8ea2f730426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a99a2d9ad432e69d85d4cc5fb2fab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f50c187b9f74dcdececac8af28cda428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2379b8b8a9700b2cce427f1023b3c44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919f680d7c08f1302937f5e333e1c07430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c65391b4df16fa931cd043da5dfb47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b0d24d0408ce7bae7d3e7c82ff7c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27675c2543229214906bb479bbf7fb22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e44051ad317411deead8e0fa60723434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaf9cafa44cd22275daf4c73dfd37e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ecb4dbe3cebe902965f2c33f68c93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82819214cf10bc0a524de7fa8c78da2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71279b3e600e9c7f0a0a1c3280e464438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053fe85f4c1ab236d460e121ecf02bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6322a33d75f9b122c541269ccbee589440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d635d2a4fa4b68351740cb6541cb2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb36d9a3e2c8e412a81e32c7b5beea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607d0c6f19ec931ce52e8ee3bf81666443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3d275e4e0988136c86e558905bef2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13398851300108f2ae44929146f0bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b004c989e1d38d9480ab0be1c477cfe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2902e2ef650a6e228bf7abd0e05bd6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031eed0a3018a45c11daa0fbddbee9c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcecfbcc4ccea95b0728203d9947a37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe789bb6f2c1f7efd2e065d57ee0fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805360fc00fbe786a96d59dc2b9323e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba560e80f4d1f3ccda61a872031c5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471036f5607629a525cee915101ee095453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72764550e93d0c3a636bf45fc8b1ff91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b182d5e2302f00a2c9417285b714381455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a788fbbb60a1d446ee51c676a36560456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ae79f0b240f65e0dd35d9501d75e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a325af004cab5088351c4b4884ed527458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a785f1e693ba2dc8d79b3ac5b1fc4ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fac2b11f442d8ef8d81de87ef645a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f45a3e7828c483cef991b84d9e3b32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af58cbb3b947e33b6288f8edb3658a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83273390310e0d173e5adab94bc9d106463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabae92e64a66e532636ed051e332144464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b354d78b2f82b4851c24241e284b3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d36d3239d54015758ca4e78e091e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba0b5d062946d1df972be795e47720467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4023991ec5bc9bb48c783c48a03c4b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b5d51857684f2b64248cb74af8c18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93466093fbae4f382b2ca9426bc802f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef84a66a049cb74ba67e38f8c2c983f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2dfc8dcc53e66b95caf35cba60d89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76896065f095790e38b04a441d7a9c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac585ea3e3475852f86558fb1a55f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f4fd57e1f8f3d2a157f12a0779bb6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332015a8af828d2f0f940d15294fef8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8a694530efff867db163235277963477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cac240d214280191f14ced815e93e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12185c74d933d1d16ccbef7cef749a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95897b8b8ef5f44a656c3c6716389f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dd6a2c6197ebfb5b944e8d19bb811481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650556789d44f77c0080cd2865421ff3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852839f0d99c88876df9a00d30be32f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6fec5d1536d6600dad72ed761330c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a767028b6d4cb439389a4b78de25d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b45345374a5186e7727bb4978f219e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2b9e723b44769e47e7515ce1f0ac0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c03eac2173435ad9466c511265b8bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8600485d91e58c0f4266e10c4968f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8c151b07a07be8e1510a6ef795e2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e04b6057258e4d6ebd96b06ee1da05491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bec55e056a8a55fa0144e829489ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083f578f41ac9ea8e7750b87648ebbc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759b613bbfc384911169c4dc7fb5eb7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b51d265251f17593604a1b6cf9e3f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2071dbb2c34d6ccde0f34eba52f71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9b1aebe8233b0fb8805bda440b4f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fc2b09421aac6fc8a435c7d51a37a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8930ae182abe093b40f73cdcdc7ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7c937e999a3198f5f6969d20e24bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8ba146747f48754933a7acf13795d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cba4362488f57b5d724f887a3d45aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b52cedd51d5d67a4e9c2f2669e1ea4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd03c97aae8d028140971d117c19343504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965afadf6da212eec07180fec0209b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412330b9c6f8164852f856ffe0314a51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb22a5e274ee66602eecdc0318145b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e8a212d396433d5b03e1043fb30b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882bd66b2a86bac9f0eb1ea28c93ce2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5658ce5fcd61f0483675b9f0cf9d7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5388067de98378b80a90ef6c879242511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2bd0249588377c27238bf06b02dcd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670c5863c29ab6255d2a0f91abecab0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ead114e5c2e98a964f63885fd7fd45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bf58cf079b323b24e5a440d89eaf8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e103f5a636b370b3663d46206c379516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6159360bc4ab231d731a8c0d0c5bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1bd292eb9014c519edf149bd06add518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12cd3588188aa0d296f6d8174cb6cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfddb999c855b56ed5f1c6a3f6aabf8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71530aad8257cc27f7d3dd9f21856a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db240a4866feac0532cc681f5b4408b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72dae39b3c72682e1452d3de0eb595523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0add1f9ec380508018b7f609aa25123524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0731251a343450057c0fa36c948c038525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66c6046bce182251af0a40465936c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4cfa7840073ab9fc9416e59250ff3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202b51769e5e672ab2b5a8f68dc75ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd396718d78841f8407383db4d7ad41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b698db7087945ca76bbd9e550f203530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bad41bd22055cf97323be166ab80d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a47f771fb984215bd7def6d3fa4a25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee4244c38285fdb108ac63b4738394533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4bf8fc4114ee225ab1d3dc143ca2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd420b24a4287aa203b0c7faf87eb0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19546ca4e4985e41155c4f35dc6d460536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8ab870ccc43b29a854c2db2c148d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4464471304af4901dfe881b129c2d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690844f3e67a114432aaa23abebad757539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a67903e8a9b16b17736aa975c0d785540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6616f4a6b349c4faad85eb256643b1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c68e481890046dc5f1588ffc0be44e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188912ada3263506a0e1747c7ae9885543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897edcd20c2e0d42dd7b879c5047681544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ac260354fe10aec8ee51809f03109545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d820ef71f0c87e7913ec1e494aeedbf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e108c2e61cabcb3990c8ea5fa17c616547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99191a11780c8de3da71864455760600548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6187785bfa7d893768c41649ce93aec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efb6d07584546452eb903bae520ae8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3eb598f8da8c2694211f3e7c16df8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9baa1b8b848f1574db024b2528aca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd32c790bdb4379f6ed1d8dc9aecfb7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af36e70504ebed6839932336f96e8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b648a3b1ab804d58ba4fa1d71dbf16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef31aed845bc00e4bbcb9e73a70f1d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a743036d3921070e59db149953773b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3545ded38d7fd7df4468e5bf6b2b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af63f538363558a9e550c8d6cdf0e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add64f67b8cccaa1801bd04342f56455560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10dc2726fdd17ff5a58aa0c3466523561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4e8cea521998beb53c0e2c0ba71ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595f22718e4576416e23d680d39ca99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ee2b6a2ca5c4c2302d39f5a69f73d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cc6f8af12c88b223158e4f07c9df4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341a2d3225c5fb11cc56cdf72e8fde5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8408a82a787c74f249e8b5aca0346567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd140e3ff0e5c8d0d5143e328217e19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b10ed91bcd775b6f7e7f047742e53569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd204a9c5b6bbb305fd4acfcd875515570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229167192a7513134277d36ca3a6540571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cff20aeabdbcee24a322f8f9a85ec5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fdbcd6444ee3fc7ee94c344bdd603573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c25bcb80a597396c53206df8f1a80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082695ccfd352dab32220350c38ba26e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e65c964bdf971342e3ca7c6df3c0d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72b10594955464fd59cc7005b9e7b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d32ac9d5353ff8adb5e3503d3a49c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fad61194a2febae73142a8145810f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdce3d416b2cb69a99bf2d064c731b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251d17a2a7f21b2ea662e634beac803581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a2bcaa98fa3d3f4e1e6f0a8cc0e07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1beeca0405fffdba283463fd6695749583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfee3cb8b3d02f19775d64917ee7bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26397a6aad782150270091f509022ab0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660fe027103cf7533997a3406676a35586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baa2e931f10d1d507da81de0ded6b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6af4ba09db16cdae4a3ee3322ef2bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299086dfa892dce352a7681dadd9c86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832769b05acd9cf38f4b2c25e56a372590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c60394c37b9bd47587e707ae49553e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8aedde8efca21eef72c5af3670882592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d66ea630e8e73f2d761d53a4bd10d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f802068209c38652bb389395fc7c2fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edea911976d9851dc044b374f0b247595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf887895ecbbed861ea31d233e85b01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3d9d68b1e63b4b3ddb3b3d04930e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98982f401dfedd518be0fce10ec34a96598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e60044f8a71267d73251810c5b40f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8107dbae0f0305b1444fae98b4717600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a402c7d00cc4e8767302963db564d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfefd15b702ed7ca4e216ccaf9ae26602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523bb44b2e3d72ef83e4d1bf73c56af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5529a3444c65b20e5903b03013f0402604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41184f089046e5f188eccab697f31ad1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa74d256fe8c5e6022ecfad93b29bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de563d355a7e9a733077e7fa3024782d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096303203c7d9414403160d80602256e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df5045ca3823b8f172ee64ff87be5a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1016c0f3a19329dafc1aca8fd8c08f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c108953a6f7e30aae625198208fb6a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6de8b36948dfb7dfbf8b9891ca79c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e5d2903ea5e280bffd31a9a82f3ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad176445ca713178b9090a03985caf5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5b0543b6574ab29f4679d3348000a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285145b706851f496c29a1bc74a5b36616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b47ac857bd014c9244e7e65bf2cf4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d55e710f08b0d440b49fa53b62896618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e079ed887c5629b4e7954fa7adaa0a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe63d49dfa4f0a2cf7b20bde3beff7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b667cca3a7046e8a63dd52a80f87b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b4511e0fb72ba2d745fc2b6009a4f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2aecab01ad9d644af4d5f4ac579b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121dca37ba540a97f64b963c777657a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956076ff2eab8508e21b6fa90eefbab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529d574c5104df53ccfd382517e449626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509d6997e592da3b513e65b69a74474627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c8b45c888c43c46b7c5915dd9bb5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971469ca1a8a32776de648abd34cbae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212dd8153fa9b4fddf21e09f66ac1b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13324be6b9cde779e0c6e079c3145f04631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c46ec545b452f8db13820e84dfe45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9835c03c5a403b03c112fb7537ab782633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494a4ccc7ebbdb051ac770cbdc236fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1a8f0e5c1834b86bae8fe5882678c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1e3d66b432da5016849d0ac8907ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f9640c56e601647be95808f0734ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2739cef6576c19f1ffbc694c98d5ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957e17bfaa803051cc21fa4bedb9164639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb48ffedaa0c7b488e51c4071f114b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1612287245dc33166012944b525340a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da43860f34fd75b98eba8aca32b457642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4afeb912b01dd54a41169a01929c6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd62b84e638097850d6db3ce1fe3215644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cc8d05d254509c8e1e709f59d3800645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915a46dcf73a714bfdecd853d120689646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26ac916a6fbddd949246481eb963cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e9d9c45ea003f43efda6cc2b58e5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ced3581e4074d939524b9bed3123af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bba0b9bf08e35782e027e505b1a8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbad35e1ef5ced36ac95449c9e6ec8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7eb75af2e953136ead2f6767cddf8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c245b2d903e6eec0fc7986f7c421502653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0b2d816c6688df473cef4f42abdc3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e98c4266fe0d22c38764c7e8528aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6271557d9070d8188d86a1168041b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769cdb1db5e2db5c098263ade6df545657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d568a61aa52da66428aa63d594a17c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ca3917db8d7f2eb9054a438765089659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd65c65acd5bcab6ff190ac78b01aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101f0eba818d9aa96d8bcfd9ae0a537661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47446f79d3cee10b8a9a007a816b2d8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f51b8ea99d4fe514e30d0de36d56f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10374fe0707ca5901bfac9dd1a338ef2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad40efe83e27121d8efade3f8ddf4ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2079fcdc072c02375df94c9f4862c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c6c4c617a1e5afc9c0cff33563d3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2461dd831d7e47a31e95c92b236a415668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40bf9795a86166d9e41c3360a6fb86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ab9f3dd8d400bdd8e4b7d555d99a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f41712f6e8fc23f3c229e64758c622671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad430fda531eb273dbc03cdb77b6fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c75f0df5599f0f8567826d47e639dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d54e00ca246057887d3f12ea622a41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518a45126a6429b19170c4e3b15cc1e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220811277f691f08c2d5824fbe40b92e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d495eb3c90710fbe86c7be7bd0fddc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109818dbe7afe1b172a28ecd0e7fecb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360788bf2d854b151408cb53a48c693679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea4d9a3b2b945e6fb43f038021f53f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2eef8662cf5eced5d4a27fe019198681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646806ed4fab0b450c10e4d5cba6bf0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f7e278040982ec38eda81490cfcaf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b28dce7fd21cdfca0f176daa7df3cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121840f7d04278eeeaeca81e7d10757685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1f3644700e15419e34e4781b6ead5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca90f97e2f83582d025c3e38070246687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29141aecceab77a33d66b15e25721cca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cc627f8ce6f610327054de9784df1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5e7c9360b1ab7561a4d36c0cf2ffc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a30101e3028fc5cbd902d227b8516f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ccbb6c8e34a15be7c1ce258f5e93c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70305d35c4deb91e0de1b716aa0766a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05a5f22caab078cfbad98f08a58c3a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df68054b741d70ae8158ceec8731fb8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc41d370719e093242ff089aa17c8c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d4f533924839e275f786c78bf47d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1abf5b5a823afb8ebb2b44c787d94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e6f682fee8ebc16c847d46f1f9d6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1c5080ec18f025751de17b0346508700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae82050c00990ffd7b643d5c4daeaab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03d290e923723e9a9240de4ce82037702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0ce70d6dc23d9b1dca2b4891c6e8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa177315b1d88354a02f9b21c11f1dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bcd1f8e4657776a8e07e8e2572ae5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435b04043b6d7a6f2f2d7d8d070ab60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd9165251927657764537d9ecd2bb2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b72717cb2649af0fe73e1d5ed872a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c711e3a88eb1a74a915433b31b2ff2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf103b3b7318bc4acc17f365992f5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbf46091827f6f704bb25519d94de6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2086cf69b550a9622560cb2632de8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27884b2bdbd1d53dc6ec4528cd0491713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecf4e68da2f51114e991b1f414dbaf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924b9a42c1ca5c0bddb35e5d115e9f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dacd5f6814b79a4ad6dbb866a495d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f7c1908f36cb9a2b371adf1f759be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cdf94498f908be4419fc6e378079b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4d549c459ac09b3d094ad1fb614b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b7372e7d8cc4f0136f8f91fba6f94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97c69be3f7128a1fb21b7d2e148842721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaacb6cca2c3c8c3c4d7b17c45c9196722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daa6381fa51685bb5f1c57d21d8a07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0aa996b379d1ddcd0013743c1b6f5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36147206db31e3021e6c6986e03ef791725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796037447fcd09752305dd0553bb2a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836a82adbb32dd4e77ef45cd3bba6dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8e9ea094dc9185274c1b5235c939e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49206b8947252c27e61a9393dce794729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf1a85ddf6b630b4939015ff8a86f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da5dbc662475c0ccb27366eb0b22cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4179ccf56cbc171469aea252365f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1db81215133209e02e620dc8494a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b465df51b6944dbd7ae846aba0e3e70734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479d999b4b6e624f7eb93291ae0f0ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bf34e2fc105ba70e4ab2f596bca69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0791f6c24cfd3c77744597cac8944e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefbd55fa19a0fbe8236675943e479c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9f92bf7ebb70652c1910c669d223e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba5e048ca7daad841d94e7b1388c19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a431438b741083572e06fda3a6cb40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412512d997c395f3e106b03dfff1932b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa979ae79ea4d2d150f2e28057f9d97743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad56b293df69b97c1f7c01498ec1ad1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785145342ba92219e461bac459ea839745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210094ff29e6f4d07c88309e3d9b3c88746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37eb3a36d7c4a89939e793ed0df609a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56786241d81b5c47cc36978fba57a3cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7678fa3c38e236d1b68d86fc15547749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef780bea0b972a78335eb84370be94b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51962bbaa18b8b7569069c03f9a8c9ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db037bb9c3a10b27280de9364d65fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce4728b56c50dfc166bd32ad9280f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6609e88717260c4f55048fc0830fedd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b9e35ec90d040aaea32e30adad4ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fcb771eca6b3a0c9585609195d993756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86405fe647e5f130f9ffa67fc39558ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a6755cd6f695857e9848e1c2c75e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2873007d505fb79ac566064e48861ad759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2097fb09122834633f0c82e5ff18d7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b9885a1b3c1ad6e3c9ce636523d59761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bef5c2b26a492c37b896f0e24abfbd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a707edaa437dccd91542c372bd355b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7afeaa375846175295c5b46b2935e0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318f7a0accfd0d7dff3d9878a06c0af765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5967a1fa01daf0d87b81416a40e67c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49df1839510ff4f975044c1715038a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdff289960b7496e5286b963c6f08d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1416e630d258abff7821d776ceb5c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eeadc10acb861beb2cad8cf26e9fe770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b972f37bf1fa5808f78d21a088f6945771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03726e88490ed632f7bfec1faa910a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312e4767826f22d885e9c42bfc84526773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f5b71357f1eec2aa45198399b9c29774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d65a2dfdf932014c02667144b1ec9d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23626aa7a58cfedf8681dbd3d829f6c2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ea4b6f06c8d142ae9151903678afb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e721f2fd30f64637e1b2a673b6a322e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f15774f9f59e9b3183a35c639b24d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2699948524917053d422359b45ea079780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc638ee8742bd4a5200e1fd995666e2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b925010fa65782e800762616c6f15fa782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ed5355321861d7c923b75a563ce89783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3d472df7e636e0ad0446f0366bcfa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a36489083fa7128c5f61e807fc6ad0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f690c0031b1b88ab8747fe76a4b8099786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00fd123a021f13101595edb36b33e4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78dfed58d56a8df2b929a3ed437720788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58ba262c30e622c16df913fcf9d162789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb91d6615b19931aa665de7e4b100e8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473389dabde3f1cd7953493d87b20805791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d8a757a34f19e9b6f8664703e3e78792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f17539914b4ffb498a1adf7a5ebee0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b3a077f6d39f4796034f16faea15a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de434edf0c3cd4fd1e29912c4711eae795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9419202d671a97ef3c96be8b3efa3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68170a7cf1f156e79bfc0da195949690797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7006ce711aa631283e20c20f1821fc9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac17d43cebb1cf5babc4f67ad5624b1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a0d324e3ebdb9d6900af478cda321800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa444326a7b527f10edf59112465e37801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec335f53137b9013f5c9756d904337f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e98c6bacafcb64671111f0f9c5be0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36f9da6a37166053aea586dd06f34a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a663f93e011037fdd61f03d93fa824805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645d06678c1f9611bc41d948b8ed60d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca447f09ecfeea3d8f91d3f17973be807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94e8ae4731f702bad64a76b31a20ad808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b2b3479cb7e230ec56ff33563fe87809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc39ce2aa518887afc7ca3bef542f0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323e132fa1fbae28891d819d131fe7b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772032d4a429abe0fdc3818be76f216812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bfe95ca745e7f1a7d05531004d2fc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d299e5be406bd92f93cca0fc9e18f91814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da962088de63956f164b924e88ef9e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d679da66b15168b64dea96a09c71dfc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510385494dd8ae1c890db3640b4ae02817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36730d75f4a6d9c8696b0655da4439818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca3f0ea7679e521a71751a56218223819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3118e56af03ada6671423ec66d04a4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5940916fb130b8f708a16afdab1c2f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18274da2990d1dff2f246457122d0b8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baf70421af93952670720862758b76823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcce4bb9352f2b4f9c0cce38f5f2b081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec41645601dec4b0bcc66756b91b7022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225eb41790f9ac9084ad67701aef5fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac408c304dbb027e74c379d3ae806f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0f9fdf594e23a0907df0b58eb788a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0640067737446a4d278e5eb0619bc146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc496122cdf8785a7e6f075099445b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06360eac333581d821c9a3f49176588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd74bfa76e4a50d97f2ef1e99f11fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8f8481c3335254139a3c1f80cdf7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2773a1a9346ac07b0db12924b05efde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d259182bc89b281c0773cd574d677d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b39da29aff2d64c03d902e61b5e2e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c3bccd042992122a94d4ab1129df914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cbf4870fb05520f09fdb2a44d5bbf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fafdfce83d6b56660615833d98943816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50ff567bac0634b4b63906bcc2052e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8657337d70777a78f260b91e9676718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d7750aa837f3d600cdbe612f340fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823e731d0a5b198cd889b790389f9fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd5c579995c6fc5764d32f925edf7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1e624447950e2e439d3739e4218b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec036324321a490f0c82737081519623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0905eab0c58675dde670ea70919944d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5ff58518070c19a1435e8e724978a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b5342be7f05232b634700d009543026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f470e1559eba6a867093d2f9c3b53127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc18f1bd49814b598d4d602257ad3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6ba42820a70b5c40d65683284ac7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b730430a2ad36c5657a8f3cf94254ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6cf95a9b7d94b71d33ea6860a425131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab09f00b8fe548b0bec718dfc688ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ee99b00a1cffa4cf2dbe0462c123933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3349bcc3cfa8410ff6ea0bd89350834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321affabdf03c90462716093a589e0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076a59d80b185ec7d29c27cbb962ad636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcdb0d96c6758035e4a6de9f6c479f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab4ac36f86747448767df28009e37838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f37b6703f7c20b8e5e2a1c30d0f89c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04211c32f50623d91f7fb7002c783e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c963da1b7896e765043645746c05641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7db1ac5a9a47577d33f5f608609fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba41052f2f429536166d126df3395243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0d3a71258226945fc2f5450e9b7a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b21028faba0bf7c273f90855a709fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7c6d2926e082634f25c1329911d2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31017c192d6ff1dee4c71f351e601d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11878b3b15f41a744b37010f58d46c3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ba008c65174542f4c80c34be7ece849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ab62a3183e0cf238a0c8ef33bbd4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e667519b7bbaf8cc81e255e816ba6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473f178f6b706099fac33a702aaf07352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9bf302cef397198dc03b17c872c2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0003994e287438c632d196f3f4bde5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca7ebff3726dd95addaf4d0d8283ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dd73f3bfba8eed41e9cf05f9ab40656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446b0a4a1fa8cf1f866ab8627ddc83957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d82ccc3ce01767a2d41c336de5c2dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5bd053e625dda1806bdbb25c928e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c7751d4dfaedddbb20d893ab30b9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c67cb2ed833c3578fd520f58624bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3411322ff864fbe628c39e0239bd0e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07537d9c9b1e8f69b07e280dd8048a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283c37b6c54ebee16f5040b0d94c73264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d8b5e6a5b3f0ce00e7c488b4a6a3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468b6708676230a15ce1f9af8a23d8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b905f096789877a8f9ad91e552ff367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38912ae60b353383a3c6754f293718c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3248790cfa78bdc5f9f7a0ef4bd010569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff2a398b97b9730c02f1c62c7164db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b207412938f28efb308d87abe6b566971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df13cbabce2feb402c59a7e5545d0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dc53d6d97cd9f9726e2cb39a2fd3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd15334203891eac18fffb4179f4e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab977975d87a3795ae8941457181b73175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528927da6e5909dc7dbd2132175ab8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccd3e9e56786e455facba0bfe5efa977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b08479a82bac97eea5401b9310cadb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4d2fafdb1af627f1ef6dc6a3f9b0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae5e30129171a969e34559413de46680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fab53db5b2c5cee7a229d558947ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd761dba2155b6a749e284beb087ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2e850488bc87915b1b693cc99f58183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee712556911242c162de62dbb002b1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333f0bf0d31831501e91a95b457f87285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f44bd5c635b874730f63f4ac6de04286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae11af299bf36bb8ac732c565b25ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0882bf4ed1e97c00a92c10ad6142f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b971f0f63dd6563405607c29ffee689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e742a8d857293030e2e33c774ea4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc3f8c088fcfd59419c4246322df1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0edfbca7496b455aac27f7826924692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffb9540da702cf378f636584fa7cef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d49a98643678febdaef86332f6f3cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cfdca49baa3ef929fca9f42ad542495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8961a6d35bed3f01738e04105629ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4342b4d9d7dcd2842ee5e5f246f0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3b6448c3c20b5ad93b44c9612755198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da37c54ecf43e4befcc05410b099e6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0c7d91700c3938448a1f4627f868f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf0dc46c062178cf6eb5211d75380e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4286c24647a9b3bce1599355d09f851102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233310590b038a9b56ebd80d9c26c898103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596935cec0d4b0ff1716c67be23e2f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336e91aa4ee859963469c60cfbb5689105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ecf21da766d913b65943261f9dce0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289feb8e7530b94a13dadd1f16ea3a7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73118b7702f7d9d75cb0ce0488fe75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ec6cd2d779f0d6168d2ff24f11a0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ae97e6e309bbc58cff739d1623e24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be017794ee3d84e9128d8766dfd151a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaca4a17082414d2e21fe6fa8cd610a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32ad9d3a514267a952eaefcfee4609113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d0e6726e69055fda4e0a6cd7c7320114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867ce9ca6f684fea43b5016f46b00ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebc9c227c4328e487d5c00471d90c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e60a1af83de71ce8cd1207db96e1b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4453c56d3d8e3ed37aeb0cbe81df97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063effbe8311752b84cbe74bf7f9401119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7a8cf3e624c6ea23d7208ae7087d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dfcbfbb573ec5444f33c3574d7af2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24700172977ce2f8303401e152ecfca1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45484bdd890ae01b77d9e24569f71b19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60bca8acb3ede304f913b6bfb24303124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca6e2d9f12ba6cdcf238aa0f9b4ccf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710d44cc38e45bae15cd8621932e0e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca218e1405f86bccfdc6467eae41873f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58e4a7edb93b58d9b85a391086c84a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691598a12f894abc9f0778b443d2c347129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b339df576b9a1ea581dc8f5933b5bb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece34e030d996b0266f9d4aca9549007131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338e6e4ce4439977dceefa0dfde589b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48357f9c98350b18d423eb47c253b438133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13befaccf61bec75a061d6141db1ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069813dd1f5875693d07be7b9e228913135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bab123ab45b299dbbfd8055624599136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75731699c49429f30e04e2afb3f1a33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf0553179cb7dc8dff56d6c7d50367138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee11f54358e332a8ae8089be39e0d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0ab4fcde713a185484a21b1b1d1b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10647e32cf322ae09005392c03f653141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c03d77f29b5cc772ba9874520c6c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b144450c9f02201d8cd3e3c6276763143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c061c2a4f36edf2b4f090d5788368bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b83217a0f203732172c245a2a4f65c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60d8756375786980074253935d4855146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150a4eb816b291af6a610d8d485db14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec674a859fc652d2ef477c64a85810148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e1e043fd764b50368537db5eb992d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b7cd0c0d80908b7bef16759ad8d77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3af73ddd7a81dfdc37140520b766d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a391e95373d8444a2217e89ea867b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fe304cf95c9eebecadbb735036b2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270267b306d759f120a18d1b99b4ffc9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8cd433359ef875971371e0df4c622155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4550f5800d48135a7770a785be585c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca92d84981d825937cc546a2c01567157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3bfea8daa1ea64e5bb8d6ed214732158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef732b4c66bd366b6e0559adea55a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca62bcbb4718ba448d237a3843a7cae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992417f43b5bd1df0b5cb9742ff9c4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe79d9ae3ee08d7b18c76c9d8942a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb614fe5d2f51a962b8df7bdbe624c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa7bf83e41f2439e9fd043753db0c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1f8a3832164ad10e138bc8fc863fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4ab81bd560949b0b6f6da5e59390d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41a2d39618b51e9b72b542d37ec534167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae4ce5c1c50251e7eb63c00f5d8219168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491f676b8f0592512a9f019336a9f46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc8b8372618aa4e2e716f93cfc6e13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b40527b076d37529c2fc87eb72d5d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f496c7e14c902968fb83af7fa2d024172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93674d4206e5a46b7b3dd1fd0d98bd2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348806a0b3a1b1f81cf9508e8ab0a41a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11935bf238ed0adbc6afe661697074175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6324241369d2c3a3cc8e09c116ec525176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe412f591f852b5efcf4575803ea97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac668e25bb4b939ee58ef5a5d7a42d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27462953312f1a8060d56f0333d5210b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93181f55b568e5cf343d3dd842a4c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2c70ba0138f22d1e08e2b95a6d408181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7cdd4a8c756d9d99a872ef895a68c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343b2f8258843c9a8a4e61dd6f578d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9891ea70b938329a1d18b6077fcf91a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6df4145ccfc48c2ead528ea67db4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05db7620cb5a90b3848777e4b35d84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c64c62624c47460093271c8a1c350187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec8d0694592e8a50274f4c92660df1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42068ae8afa7ba0a76b930221dce58e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f166d86da8d77bc4e0a64d823d849d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8d2cb064675a88f945c21c7d5cbf6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22f89e443b91f12bfe255812416f8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf815de842449bc4d249298cd1062ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67fd9c8ac7a497e0bdb091e4d5d5da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa9e38d25cb8a687d92f7ce824a2cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960dfa99fe1687eec6dd558d9644261196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520718ecf9a69f269aeceeb8aacdeac9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f47975ef3e83f4588ea875d9cb2a6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb3c71a130611c90894f95c292a8f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28f61174324796e4c994a61409b2b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb021a644aed6b8f4c9d236f6f8cbb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594751e3544517734c4128955ce81cd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3bd0d54fff3cee09cf44409bff99c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495ad67b2a4406b1e59352d56d1cde6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1aab2861e6839c63e4c5efb829e0e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2fcabe3adeb63594558e63f89bb58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbe97d39d72b6571c9bd14a155e439207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5da6ae8b463f3e028c0f30f9bbd42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9682494ca2a824f535cede3eba861209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af505c93fe985aea12f84648d39591210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7733407d8c795e0ba01a3a17e7c8e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1865cc1a8db65e250aead677d92184212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748c8e49eb3fe3a11f6f1499d4208a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427e829c7a34552eaf3f85356f4a4d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47adc2265367000c602d391c078467215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747acfaaa76af9b864e15da2c3642f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d53f2d0c38fbebc8532f4fe792f93f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2b74aeb3a055899d790848a0d7aac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33763a26c98fff97cf3cf8a4788b1aaf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c986a0e480ab605419417f10b2cff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c960db56c770c8bc598e0c025fc8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e913d4dcfed51abe783b5d647102c71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01f485eb01e0a205239d48b6571d57223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c43b80c6f29bca323a1b34a25e145224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bb2cc4b33f58bf80afbe5038047ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d125ad3a23a2a8ef3d82640367024226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311aa9f0ff10dec4fdcf0f61dcff6ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e272ac807613a6df377157323a8989228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5daad06f7cf83dc77c539bfb1ca842229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184775f9c449c72a1ef26a35db9bf3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4a102824f8705731cbd2e0b290e35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046e99fa0cc04dc2023951f0f6e42fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a13c9d6c50fd75c35c6cee97851f25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30174ce22c7550bbdfe8928b93137d52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36226ab097dbf055e827dbba8dca0c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ac38342539d47da4d73ec14ea87d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f50eb3fa11bb602c6715a2da784f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37435955c848a3c43773022df45801c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b076fd6be29e0ae19fc9747e01405239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bad14b2244a7665e7a3eb9ceccc882240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5ee346044db99293fe1391880f126241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe0ec24736a2e4d6f8d2105d69bc91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cc2c81dde62d90e80dcbbfe7f5be5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f91c9aae0ccef5095043da04dcb79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac42d72607c874f43e6d8fac7b0078245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e382e5c67974d052e58df161629efd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694f8552047ccb116c158785cccec49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e88cf191f9101a1397203c4d463321248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9260eb651afbe09ad1c4916ecbd51c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9c2a04a37bda2b7f85a4248219812250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7342150970003c9d37b8cbd2b58e69251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca1d5f55cefbffb958530f75e1b37a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd958450e5e3c725df416a6166d31a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1b1c816b467fb5f316c6a19893bfd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c3fbb7046b4a14da0c60c23e2eb90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8346281436587b112b3035bf63b491256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dde05030c7efb8cd154ab77569042257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf93848c4d2f4f7379a23c0ce28776258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6e636fc91b0051c5c86b62f8eed88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2d1a4779f972259a780df7610f548260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2a011f56bd38c019bcb988468cfb1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcad520a196313e17d0f6cbdf616979262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e64bba960a86d91f8b851d560fcdb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9703ba796300c8c452eeeda4e0e290264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa48af0192192e1353ff4171b36ff8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c764d4cdc78f0551b759158d7b8d44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e63a8267abe6378f246e47889c3732267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9bb1a8df4010212805fb0a2c44317268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4797f8aeee1b040fc550724f05f31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028361edac0bc230041e1c80de9fb152270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0980add8fdd4dd1438e934cb66450271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab33a36b0ce0f8cd12f75962c81d245272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafccc186c47a66d27dece282cc241a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050482e23b4531c7bb956193dede9cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3410b0b106b649676c044ec52071c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3243f03e3251a1aebb66bfab9e92b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3fec9a5688609bc3312f5a279275f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0749814e4105cc2e4bdfab90be16d91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e974af6b49a8ac0e2d60702230bc83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07b9e88b1e6b2637ff6dfb6f8c0f83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fe803c29e9a13816e46a5ec4fae27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae58eb448b458cb22d002f78fb5a7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c90551a588a9b46dbc9f5a535692b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977b74f37a8affc5b665de6ea5e39b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a455bcba3b9e1bd102032b3c5f164a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d4786f7c6c2a807f9f0404afe50ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb707363de171c85e022bacdf69a00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ea165a456ccebc0d2d791d2eba29e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2f28f24fb47ddcd8dae823913ca2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66cb360132a73afda6945e3dff8918290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a46c469fb91a2fe01c10201a0beb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29017e0712ffabb7a3230467d3bda45d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15a4524ab124015bbcdef681a19572293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373904e8f7aa2dd1077b501b16baf68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dda011a63688ae6d4fcb927745973295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ae77a6f35e0daefa2987ae426c96b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eadab9907cf2bf385d8619d183753d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4157f9b55edee6e1cdc95243529cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d79a899c5a2dcb8f7a6aa2a642eee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e38c53b5d9f674616150efa2cc732300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce14a5e9fd5b0c769a6ea08b175c967301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8e870b756ee8021fb6e196499f5e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d70fc6e361c1aef9d99b8a4823c06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e97be57b034636f0022419622dc7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22058311508773d5fb34b2b37f90f2f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf3a228a776b171c2bd94a05bf18ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e6a20a685d74444b6b1fa95212008307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26608c0f60a3fd665b1afd391f267b0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda598d4c0fe9b132e9783d0a8ab8e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffe6cdfb3258a886e87e34869db6d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484045f2503847f2ee2e47e2db64ffe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff95d5616152b5ff9dd1a019149d76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e44b29932c5546160d24e28172182c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72541a08cdbd59bfb68a57106fa6465e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bc50b4625079b9c58ee76a8d49077315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1da2d6abf8dfafcf818271b030247316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c7087b720fbd9adc6f9c6de6d3bde317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e0e5d75b10e7e9c83a9517d4303f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f90fb702c0207680b745e7e01832a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72551d35f0cf15877fded4786fbd3e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1901c4b27fbb10a570f0a98e9222c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dcd832702630b1bd9ab3e8affc51b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334eabe169bca7f96624dca631b9164323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa116cb18d441ad944ef3fe5728b590324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeda2138df25302240c6dd0f20a22d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2f24146a245fab3a267283396f245326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd728718298a8a77ec552a4e099960b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1f82e9d5b2d9218f427ce447c6c02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78818d5c223f4d7604fffe114c2cf95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc545da698b4293f55484d1d8d4c728330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200deed0cbeb3f4d0fa2ad857ada00df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef21750a5b222745c0124cee08cafc0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65bd2983a7b5db0aff4ecaca4c7775333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f9489a0c982899b69443fb693da9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256008e9bbc1e06315d05f8b4c956e08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04b084f884272782e4a7b1992ced10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fd2c3c493b3fcf1c450b0422d6b92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1c692f4b41f802aab7935123a24bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff81631ab270e884258ee597bcf893339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a89be8d8f18e1e53eee46f0075626c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b7b725ce4cb5f79b1d83f50ce951a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329821f49a0299567d058d2f80001ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb217499494a570acd10ea6aa4937c9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506be352edb86f9c0a580ee377c2fa6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55b15a8cbff6fee9f8f3b80ff004a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1c99d5d6fed4d20bdbac6a0dc8c48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dfe394da3c41dd7842a3cfbed75d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa7c47389cffde7953ded85e8f6108348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cb91bff0dacb34b81fb068492195c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523b7dc0357784a5df5e62d91a277f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0141f3cc6427026e7f52f5ef2f097b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a871570acb1565a403abf97a275c22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cecc522b2ded7a3896d284b3f66540353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e6798e7b1a6613a087d0d35be248c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572dc30fb81cdf24b268f22c9c5db8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d866d614f143ad524433cb4564f56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544acb642f170266f28450463d7d10b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbe42ac4b7c7a2b415b83f32f3ca41358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad84f67ed44ca3e805e8d197f5cb79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29cacfdd664eef68bc614ad9f0c08d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c93fa97b06049102f9f39cdf6776c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc21fcfbc1ac3188967494299758670362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728d42f305c93ace24dcd236f6cd415363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125d53d4d67a4ea3c79ab4990b024bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7393e9e8547195adb635ad1edc849365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0a3ad4cd4fc4546246c79bb7df610366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3740647beeab03c495569f093326ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4278665081f49a797a1185951db0d4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171bb4e2341c770f39a66f5621742c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218caa5bc62a525b86f9dd71dc0a023370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27dff62bdcd05a067f088198466a11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523dd8186c088589cad1992c88a7e71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7079a9ce07faf70e40fc8f5b1ddf85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd79854c4bf0b280af69d79f3fcdfc6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d6a4b94ffb2db6741df259cfb6788375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0e784791c346162e1d794807eabda376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6408daa6c4d527251d8197f542935c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d8cefbe51a4cc0d2fedef9bfdb1a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69893b9c478435b55852ea179ae3a11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687477accd310e7c9ad78a995d872b51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8794be78de5abd3df55a70149b7eb31381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdb4af694e66fa7a84201ec7676638382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374c6e0ebc0841acc8edef6b42340fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cf87b15cf13a220fe0af7b0a1242b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ac01b603dfbbd007b9c8fe03ffeeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa971f2754d2e5c2cc21f05cd87bc78b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d79bbdefc9d171985ffa288152453b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530515a43770a707f5343651dec58b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d634c7e34f18731359294a0ba6454389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257523319cf84ebf8e23bd85faf30f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d059b63fed798c7d0fe8b67683e7ff3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450a7e13aebb434835a197e9f6840e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588778d1f6cfa87235345e80a8aa9af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3c2421c4218bfd51d22c5ecf8bd48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da531996dd8221c47e6e700ecc07190a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebadad486f5bdf04d630ea2072ace5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5e23491e0cd8084ff0d58d2921a95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa467d45f8ed83b73dec0eac7ab94e2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685109dddc064e869f15e9e9067913e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859518744998b08ca9b26a19981e4e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9c276562a68e71d4815ee31e9310c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb28ab213be7839ebcdef3ec47c0241402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3a3b24db5df377516b4065fb944ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9217b8240a17ec13f18c4df3ea88f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3216b77d0e60bf9bac610303c2ad09d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b58be15215d02f2da47b87b10aaaa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e6d4f4a3871ff05a9c5d1a16f2f98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc8ae69a5da235cb20a0fd7fc2021a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d78cacbc2d314fed444236b8289b70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8ab6e35b5b8c84e0bdb921dda4d08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab137865e88c5339127247472d97e42a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa43e5488b3476253bfe8c4368a668d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199ea4f66b3f731f66b43d685f33cc1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb09615383f525bfd60297c3529fce8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5f297ba97dfc8ef9a777f932fb4a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170b78a007a8c74713fcba180b0b2db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09a7722a2ada26c7bd1b3f7b0fa13e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e4573e3cb164d4b62e096917b1f27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85ff9f88e8e7eccecfe71c2e4cbfe7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62053a40722d5119888164af201ae25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8710650fdd3fd097ae729f8556daf6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc1f0fb347dbb2150aa6fbd29660c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9f91d582301f99a2ca9d9a9237313423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84440281dea00d6bcc7ad3f1ce07024c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a8f96063e67360890c7b8407058a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeefa6be52b69180cbcd50a3055ddb1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f8da2b27da59dd620d147ddcf40a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2d15852f7fa76093862a95da1448f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc198ef0a00454289d4394fcab49a25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83685a4edaab4ed6c8a0b3c23168e706430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e215446a5d978cd866a6236c4cd56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d383d5a67feac037b03b7761c6e73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7bb05667ed7e14bca54e3a50426ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b228b9bb36ba07f7ed1d4f3d7bc823434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528e7e2287821c2d429293a91e9e43e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6838ff6c7104d4a66ba445d29c86b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3a6e777981ef2c2dfaa53b7036162437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44173882113546637ba0423dc53a2077438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2aeeaa0df91b9ccdcc2820f957cfc0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e565d70967a36b4dc4d55d32471211440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c77115f94259c6e560d2b328ecf3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a555ff10c5fde854ab4ae3833ef7f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832586b9990be6087f74a152c41e482443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211e9152982e27913b550ea0e8c5eb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbfc4c4120af809c3de0da9aa74e8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7069ff7c08195cb924125566b0051c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49e9d002120b06caa59ee6d951ae0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adbff22cb844827d2ded6798463d67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69f0ea1db62bbbc7e8c20955e232bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e900cba5a61a345619a38ced0ecc2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c1534f4d5942dd4aa0581493de3c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f469f9c6910001d7f73f5f5c6f6a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab4244e04d4dac4b61bb2a357e273c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0391e749699c154a0690f39b1e88278454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba52f01d5faf9ba5f06033f96c98321455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680de87e5b90fd4646f727fc2af97660456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476a6ad2fec1abbcfe84b64d717ec9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3f91b27b8abc2ba1809dea3751611458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375976fa1e32c4c0974033c78f514c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd3c82ce0b910bd62e27148a24d134460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f28633ee3297ad363df7afe52378d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ae5b5be813caa15926f72c34e71f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca1c5206d9f025d0d8c5a6cc6d4e48463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39074cb2607d0aa84b0d40b8cfeac713464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adde980de7f38ab4373f862ee698a82465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e48b30d03d50c1acc1a00ec905fe2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e120d702bb98dd54c0923f4d695d6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b32e2462eddd19921aa56fe2b013d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd066260cb49f8b54b8d2666a7c55f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc7ecc998aaa48c87c933d40356b6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed79b583095841b66a34e8b0063a86471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cf5a273d487bf87222330d48b8318472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060f995cbcc6beb71ad1c22abcfdb63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b378a366dc563a07fa4ef0de0b761474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefda5c8853cf94917073ad052d45d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8605db194361fc5e40c1f923c68427476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b43e304f6b5df9780ecb32871f22f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc08fca9dbe14a8e277faaef0d18763478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520561319fbe4984bf350ff357e37cd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97def2d0c13ca6039d1860c06a140abe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f941e6b932f0c9fac3f273a96d5a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727368573ed784160e02219226b33b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1185b3614f4d1794709c0b5579a3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e533bbc66b87e7dfbf1b5a2225563484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c5fa0673c77b39b5a403aaa35d9bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3107fe989eeca5841dfcc342d8e37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03241dc82ea7e6a156410e10e2972c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dfadb1df6021ef705838d92d6018e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a738a0b47b6d92e02c68082e85a08a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466aec5587e6f78a7ecd208b47417576490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e7b40207c434bab3f282cb4d35ca6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e27d3731c77e9a0615a7a4db835bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3017c77a3fc6393473faa72f8a260493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ca8d39ebb41183126f4fb19331bb7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f8e50b03c33c8d0e48d7dd290c102495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7d20bb8907e8605b816bd7be69bd1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1a6bb6aed73a366580ce5d33f4c18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f905ff353911b7c068f7f72b46cfb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a115ef13d8a465d51628dfdde678d0f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955038aba29de489846cf890bb94613f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9b13d15f84cb984752b724146ad51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1aeaee94ca1272e9f3771c2d56d6d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565102a08f9f8aefd936582f11ea277a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce4d2343377132aab43333962cebf6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225b3062a8240413b1f4a730c1ae7df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ee8b2029c3b73d147726a7dec8f10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59225dbb689dfd952b601956d552daaf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccce4b2a5c803b82fb2e2810ab14ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4250b4de5db0a45f52e1d3ffca35c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80a58d8670b004a139b49526cc8f29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a048c7adb410d97bb4f95f92bd5c9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa33569c52d9e8e99cc7fbccdfcae4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23092ea33974b42680a390768f23da8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054c1ea434d7dd5d9b29e894e81d9ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f858f28c7aa0ae8d5acf9e5c52e0612515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a8ac5c22b5651e06b29b4bae2ff20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171b43d793998514b5ebe59925958de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58e67c66f7440ff75b8f8b277022eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417656cc880ddb2440c5321b9dd1a0c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7affbda4410c5277a1d5c53d2c85b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9e978c157fee5ed96255cd1a53539521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2802ac3c00e69449ea0d95dc0770586522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb9e1a8ac38af8dbebe1fbc09042f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829186af9140d4fe1ec5e130563e550524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd5d1142eb8b1ced9c903c0c9f8240525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd653564239b0fe2151c19c9068060526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6f1da79974e7e09184b9f476141b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c859d50d70f954607bc80d80efaffa8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92297117953d96506e9db8d807a080529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffaded4abe5db32a4fd400eed4a939530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8b142a3993d6b0e0ec178f03508b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de881ef3d74ea4b903ed42fe1c4d5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4470e64403231529a9efa85c83fd5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91147797c609e4ed97114edc3f53fa21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a2bf11fcb040becc4ff7b2ec86bb5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5775ba901e9d0499e40858666b21ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc73d5ad69faf245171826467837abb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04222347755fee10dee9275dd0184643538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf7f264bef369351374223b9fac5f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bac00b2fb7537a99d8754d5b0487b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533711c1f2d158b90bbad3e7e15af38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b31510fe30add6211336c9d8cd008a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd43dbf6a96ecee49ce6c6608229093543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed1712d741838caa58d5f3bc3207fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071afbacdb361728e9039c527419fc2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d1496299d5a4bdd61451e53f0f850546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71b981c3fe3250e24bc3de9ea36a59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4170a1eec2f44c66fb7fccbb7492e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b2c1592a3605d449490d9fee45571549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714ab474a322da6920fc306a113166c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab75d1f8c5fddd5e39fb6e296f2b0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c896265dad5e75f51b3e43ba88eeb8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c992fbdd1553a1105ba00c361e425553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfee8485eb5e9d994339486a3e8efc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db927705ea57c61e95375c0b1cde0c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26761743df9998be28b2852de8cba932556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62dfe7bb0a3e846c5148cb64fea5bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c031ad19884a8ed8e042eeaa382ef8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a484ea59970552a31e5c7ac539c30cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4b25d2dbbc98a3d4afc021195552d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d66267305f5a18398b4c1c67e7f33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59242667e30fc44d0d214a75e21986562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f220f391a2030cb096c4805bd1566c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c0abe270a1d163105fc288f211825564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca06024c5f8e6a12aaf0dda83c7c09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2f67473577cd967357da618ecf77b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe7d19968b58a470fb75121a0467ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebbe0329d355498530489dc5aeb135568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eb6fc2d1e76f7f71905093314dbb4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db091863916b2e9077682fb4037c9324570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b42c5abdbcb784dbed6f5a2e76979f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc480a73f6da1034f03d3142cd2e79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b514a72c689d312ac2ef891524a4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bef509d10c4d542322d662dc8353b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f1b6795b2130d8078010eedecfdf8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a82008e35de5a85c8ecc1228b33ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cecd221d374db97b563bcce4754e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a3a61a7c35b1cda1033b4092e82ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bf2137feaa4c7f0a899a678f9d69f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b757ce8d99af3ad9906958388f20c79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cde7f9ac08403fa5ae99017026c715581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd656dc7540a66eef1d7d3d47ae80c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d39a33f285c93957e794e926ea5445583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c535784f68db027ad5f9c9ccdf810584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133b537f43482114a28bf233c97d5b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf288720636f0c4e7a17ca01cf12e2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470ebd7dc01fec354e90326b4eeff49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faec37cf7ef3e2ab36cbc2e65549f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eeeac9cdb2366dacffbcc5f1efcd56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da83a66f72da628740df1df24d1e53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09286d6c3ff1dd0833627bf09e007d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3841e050c0ffbe4c0910b8be8502c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5d97f89128053572a96fb92bf7f16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c4f0c80616c52b8f4a16c7cb15f9a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b466900822879c0be559e514a0ee8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba2c8b41aca06cb146e8e77c84d4c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e616e696cdf416fc8a29e88723de2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03acedd076662c0ad7ce204aea4ba8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d582ae00ca3cefe4aa21b1d30f005599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a579bc7dcd39a441a483a64ec606b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1954c8c660234c3b1f6aef8791166601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b5484c905199737e1f828d311a539602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09478acae2f24c62893b89513fc1d14e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c83ca501a2287fb8993ec82c556efb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c1c0c97b006f8eeebc76943a92173605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe506210755e2cb266098c05d28ace606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b005723903f138a90f36ad204d39a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f37eb6290b432ede61dcfd2239e61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5c7b5b3bc4d274cddceeb72144267609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7805fb1cde44e0fd0213013c77cb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc93a761b35b67ce7dc67e0b06676c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24115cda443bfdd870632440696f5ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25cbb37ad0e583429f61735be2bc31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16917a764bf95a8d91f2172fa6781397614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32c3f7424e71b2163e20e2066b48e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7dcecced51b21d4ededb4e73d7f0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fa54963b95b5dc3234525a38452fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e1c77a4cc91cfbe096954b06610ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f246c04008488faafb2ae01d607f804619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb3e4d33bbfe35bfacb0bca4ecdbd3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a090273e8880bcf558d5b7512434b32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a1f8db181d2bf658503ba09536f99622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306c98a5304af91299e44cea539c17e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535d9064568486116d32f3a6ed950ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08def6da158c6df0f24cea9bc1a54d7a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53714c941a1a9ac7bb3bd0b4186042626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09503c64aec7868ceccaa99d863df3b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eec8c1156c91589a352bd0a0e954d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074a44a082167d36a88b16b72bc9932629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c6df137095f1b61e087e434506d13630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd6a62780839916948ec952297ec46631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32ae4d5cc64801855ccf256f16345b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a70a30bf14675fc0e1d0b2fa60d24633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb22cb3c5fa043dc9aaf6f785a2ddf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206346dcc6e2bb8a2fe9bd6e42ba2e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0a014c58d4f5537e30401b3286ebe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42345380d8d6586527ff52e8412f7ff4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31d321d42df80bca7f186b7bb08168638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268baccee1637d841821ade9399c427d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407bb9a76164d468ede564f67e507d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d4096d71f854acf4539e11b151757641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584ca7375625ebe84d604b41506d919642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79a47e23b0bb68558746509a1aed3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c894c42d6f70bc8a2296b012981bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c885f61b83badbdb723e121b6625fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e42ef67a2d2b4ae6684afb9ab88f2c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107db49840c046a371131460eca1294647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4bcca43c8934e3408fd27336234fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51da19385487aedca9e5dc60d9bbb83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f63b6bea94a274cc88c3edf54df72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe4dd792dcad5ca3181cfec18ba3d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112844aa5d0195373e7df7d7dc0a18c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b6ba0571fc876e7caa45c8ed614ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc97bd391f9af7b15050444fadb191654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544a7c8c82d550c5185e4df8cb89cbd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c3d2fa30cebd8c1e0d38e9510b2d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1862886d46f8a21d33089a93dae5816657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5273734a676fdb6bd873a0be9188ff5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe17ce3a064ab2c212435e97c25210659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6cdb018a100a45a7fad9e6161eff6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11906b33235944bd14b510dd30e35a4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4891c6fc187c671cb31a6db118550662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c39a810529523dcd76fe0a9e279e57663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cb115c245be313f594207bd62012f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4a907f04fb19f80e8c553d6345929665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f34b7425b17096958439753305ee3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3c98fce1c6dc0f7f54d5b558b4f8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bf54d37461cab585b5e0edea7a920668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9a21eb265fd9181d0935eece75d8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefa26513f384c5e1c15185bce83561670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7157a60838f81513c88d64f7b27a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01dc6bd3698f4f7e25705c9e1ed5bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819436cd0433f0754f3c8915c2098ced673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadb5f86f13a17092e83a510be5ff44674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2b68442e344eb8984b39695432c0a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24247d928620814ea8f2dae4e3443133676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853cf4e23cd1f4e88e8a54ffc6116a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec3cc666416065ed330766f06b119a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905bd135756f7e3e7f6988f9d8f59fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854989639973bd38eb7004c1bacbb48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b501ac4fd8008a43227663b7e0b3074681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec0032f23b49f086d5d6bed0f01ed4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092e9562961ea7fa7a922af10169848683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acf104cfa2824dc741e7960e90448d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb178ab1eb12266a48d7c914ec0993e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eac4a138285f72eeb9114f1fdcd708686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f688e926ff501075ddfbf9eca47870687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81670bd01c148f9ef8ecefc3a9c9b9ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875359640d0fc4d3285c9078311b3135689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863da59d438f6aa05639e820740012e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d70147256e9e0aa670efef9165c53691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93fb9eef7ca93d2d51e42fcb3c92f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85b40aac8110ba698a167b302b1feb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d1568bc301ff0550f4ffe6a47c705694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb93ae1593fe0ed66d68ae53ed75dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989441dde4f23395b86407067ab1550a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd387bdc37c3f998c48e3a59809bd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d576901eac0bfc6a0c9f54a2bf3b80a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fde16cbdacea5f054fa9805540928699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcf98253ab0ed35bbc05b6bf031cf6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdfcf41a327c58360ae33ce6619536701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fcc146368a381252de54558be4253702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b655800f5b9d8cc68182e5e4646c039703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc000500e86b20f5e57e0a95dc9f2b1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60f1b3010720c01dc8497efda91054705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94780cc9f3d328a6439c934aae696238706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ff48a676440bdaaf87ae94b233e97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb1018ea2ff0d9905c43cfabaf73c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9fceee4848ea091a3fe113b4ca438709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311e39e107fcf2495760a4707553e84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5aecda89c92cf037b4406470442d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2acb696870ae1555d33e4cda4a6d0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead857df4faa7a73f9592ce6a9eefc60713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e846a0ebe3cddd15e2d91a102e630714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3b4365d367a0472cfaf719c779198715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd315c98ae1ac635e17d66092b67e4b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa6049acf7603acf9f481efc17cdf9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bb3ec8d357e7a3034d9537af0869a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e70b312dae417377aa0e767d470c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc1fc35bb5e53298257c696274050a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28055493566fb79aca68872c236313fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35b7afb8d43dfd7ba8ba06c1f576bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e99461c5fc3b8c1c886d385505646723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb06e380027486a3b93c76d108e6cb2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2f2389a3030ed59f8a07e2a13a77a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f8c40590426646206975fcbd31171726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1feb6fce2b45ddfba4377fc3a282576727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca46f2bf575f0e843e7d0e492a64877728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e2dd9fc428e84d09a9aa35c8fd0d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5d1e42e7b38b19bebd7996029136e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5307563b3b354efa56181a13834ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15710238c597961f2ab781fde7ac4217732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa82597757988afac3f800cd2bfc8ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c420a610a0986e8a5024c94a8c8f8ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92b4866c6e42ec18700bae75f3a8cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c87abf61a8d0947436b581614ca6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaec2182eb92c7732ddc4be6163f3d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62637852e9f212bba9b8112dc2ef2c81738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7500e89d89fb64b41a2755d8d28d559739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06bd44600bd2f74afdaca2e8f47f75740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b106a1cc2831c6e4a4eadb1de65379b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50131d86e019af72a65dcf5d41025c64742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52402c4b7a870185e23c585983c87c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59cc4449d331200929b219f2df8deb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c904d4ce0a42fd50cb561b0b696861a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a2c7352db9f8be9c74eec0069b32c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68cfa545bf868d8caeecea2bde5ead747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953fada3b391f1d654fe295252d8ee7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e114c0b02d2c0f6e645500a622e64b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1774b74de532477195dd4470671e49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffb61309cac96e3a030b30acc4b2aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b6c972c6455e40c38579679c501bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5eacf1ae4dfef73ee0a74c733f544753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc8bb0c65ba0347fbf60d5f060e3e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898f76c3a1140ada147deec43fcb759755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98f89d32c3874307c8c3500352196e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d02ec6a1330f3906598efc1a07b46757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09a718925535d7c4b7b0a1f46b7da4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f09f7cd2b2b05521bb125250f2071759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9635c815f7c71852f162def7a258f3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9a1ee58500b444355f6c158eb5c8c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9bc76cb2b48d290bb96016ff5677c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9727b6e9003e2321ee2091e101e8610763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b096f2b9ade40c03c743233780860764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c4a94876aa88210b107b772ec01d9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb165311e4cad233c9620faa6e5ace766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b851b13cdb9223fe3a768d09da5cbbe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4a2e3175d034711002ec87575843e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881334d1178a84593d4f779342cabec769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbb635e0c4254709386105de1fa2f2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384e3f6597142d11b17878411203082771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635be09f704ab8c62b5745be2befb61d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbfe47585f06bb348f9f098b7efbce773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654ff64dec0ee0d13eea38c280daddb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86626495b1a34f8b2d1b706f3bdf33cb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40625abed9a4845b5c669797325ae3b1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657413148f4add8467359fb5e03f414e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1113897dedf72f080a4e750d154e4a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104166987d338a7f9bd2d36eec1c34d3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02348a45afcab65ef8b375b8829a513780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc3942f8b85e05a7b2b0d13e84ddfa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81834f35de1187771b0ff093fe28154782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf7e73f3593b180db9b12ae7db8d31783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e352f70c140143aa6b6af426989f6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01915025c1210123d89a68d4b2d2c12785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dce107603af6f5acd99f0b330ca163786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db913f79e9d343d3ccc86e0d234ffe787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b96e3c6873ed527af819505b1f73cb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3e11a8611fb4ae73ba3435e64b0af789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29267b58460288f1052bd305077c2c32790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5001b9bc2af10da8c7ee1f64c4969ef791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ede5b75ddac8254831d7ae2ee00a3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055a78e4b280bf398560b5c7d91203b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7cbbfa437bcdb96f71c0d6b5ab74c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607afe060977d47ef64b0e28743b983795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a9bef5d887e33d25aa4e3a5a365a7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05045978739f4840bc0d7bb5845201f7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a34356aa23250ec8bb67635fe8984798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897c9bcf4c256ca9a106a690ce7f0ae799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4ff0d1a95bc93647b714b17969d8d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470fa28b3674dc2322243e401f547f9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cd85ff38f31f3f97c8d33913971a3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881217e3082374d6a258e15bc2128f7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1d8985ae0ba8959631b8870fd2476804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57afb8281a127ec7263901a72a4ca5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837c95ca2897d278d0ebecf02e8ec9e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2756c99ee72262a592968fea7a6ee807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d29775489b41b6c633f8994ccc7817808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949db3749125d693e8c2a9faa32a94a7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa788779d91f64c6f7d4794420f65897810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae6dfeeedb1f85629e718379eea9db811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e9755d72a90dd59db0043a94a32db812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9f15dcb0fa9297c307e1bd2120dcd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec13ea2a9513ecd7962eac92e543f9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef09c8f8156a061ef368752ad59a1f3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ccdcdce947b506bc1d0e26e705b50816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fe55c135bec2701dee5e1c678a6d5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f05590a3351023ac47d75d44bbabb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04863e2d491d771e48ec4313366929c3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73415c52ec6b6ffc720032c735a0fc1d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52354d6bc72f6f8c660044c4e464a68c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b07ec9d99658de990b25046b25d6a8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8813b26ce88102e8d762adb6121ab823.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>