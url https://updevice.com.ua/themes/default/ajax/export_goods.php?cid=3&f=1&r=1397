--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1175">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -997,60 +997,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -3595,51 +3592,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad33cf38158a0fea2c0a34e029110831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcb685ece2e44741c8ebfd4dd3d1cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc37cadc643724f1ea566ba85b6b70a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a2adc5b26ea80175bf1c5af7f7a264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4d14d742bb7bb80d23352d7fdc63d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1930ebf23c621f0e657bed84eb607126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34497024221ec9fff4c303f081f51337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cb61f634217043918c88dac2f1d4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52bd73a43f02b1de0029f94428bd1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47975d9fa09ccd1eea365b905a9a41e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cc8b0df55974e1c4a2d8e178ed99011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e596cf857c2a4e97999ebe9c3effeb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584370b7722ee449a12f9b55439cb6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd597db4ebe1c2a1e7a0052170b2cc8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d6dce51f881ea93c43b39a867f40115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e897ed27e1b7639e6526d628d1eb8bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb10c6cdab35ebdd46deba171299ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce498a3e8e38fb6dff06233421c670318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658003c11f6fe7e5db529e7f7423514919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd999e0104cfdc95a5f4269580c3e29c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf89ec40bb370c03eb216fc667b69821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbe35e735206904a8e72b2040645db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd783580972e56591caf74b9ff7922d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf0be2ec09072c197526964e12fd5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4655a8b2313d5e1212145fd2e60d15d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ee6e48c6d5af67d3a52325a29df0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1f80ad3e231b26d8f49c7cd73e09227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6791b6ccf968cbf2477f810142d109d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9f3856eefd291f1453e0e102ec5c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b1eafcd3ffc235870ae691644f52530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5ed31e47fda5be0c94e6c7476e34e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ac5bc6b8f8a40ff3a495438a1a6c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c29d8e42126fab9bf3e087e70fda4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb90897165c6e425648d3e53dcdbb2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e22fb4c529eac577bb32941de2d25735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e2e9fca71264a861a65c97c8ebb6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976e5fcf81185e6745164db02108c9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97598653ff491402efb83b4229d81e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beff6ccce4623d3387e1d3efbd01fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d423ff94d7c433ef39d70d64d1b1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a8613ffe7a549551ac484473f77b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f34e50940cb22ad96b7b36fcf6e42042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f773c59fe0030158f595ab72bb37443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29674b412cb58367c7831dbffffac1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8e25ecabea8b04e805bc724e017d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660399aa2332a6bd0d0190d6359a722b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957edb700d2280bbd9096520720bcf247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2789312c6377667012b4f830a56a8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff594974d29255a08c0058873f389c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6ee55e44ea3902fae951964d3328750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2fa927197fd2bcd1d2eca3a02e3e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa22f08d7a4676eb6b6d240e9cb870e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83f88d922d015061aea1bb02a0a2c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42a29f21dddecc385408644f73f03954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b1bda60cd92d97cc1e0f551ccc05e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea41128e16aff355d4323a083d803356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601683fc06f5696ac2eedfb5ad795b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c88bd6b04a4e8a4658e30db082dc1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1beadf8de3bab72e7119d9d3dfebe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e75463da6a62220126220a1037803860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1e53596c20f488297327e0fd42c3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414008bb571d68f4923cb170a0aec9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5972512bb8301a4c8518c32b4e75ebd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6029535f0a8fb5ad5495a9b9ee61ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147587bfc84d4585a7816cf881aa36dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877547cdcad80b990dd6afb13205320a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f921b5f3777746ebdfeba62436c37167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e4e640b531d39af85619e64646ad368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678756b85f32c52c2b2d2beba79861a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496e53bc5945c75f610cc8d6786adfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f9ffa3b5600738d791ad77c1b969b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adace67e92365d4baae6ea670ac2fee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e4ab6af227fdcb79e4e05677a39b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbe0209f321d83621cfc6703ebc64174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984d6c71a9e60c91d103e48b43a5c3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a8758930de74e6217c5528cef9e6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a5bd87680d670cebf4d720e33233177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7593c02ee85739aafa0d0a95a6edda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2b911a65c556d6c45634d4d4fa37d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f49b1b23054eb82640374015f123b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b578b032628dd1ca23f842548627e6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e902e8a1a43e1bcb2fe78ccd429e3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc57db0c2967867071d6b24ec19c2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee01b971aa58edf17123a7469dbd2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab40d75df4c4978fefad41a3a0ef24a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffed2ee467c3b830c3025c42b729e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b01a5f2d2b2c4058080ed7da796ebf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dc92c2dc20ba51ae3af26c5e99b8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70b58c80d1f44701ce2e1a3bfd884889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ed9aee4cfa6371c8592a571d55d8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3780acf714bbff2059b5f975d36729791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506ba27b4bbfea62f4fb23751cd857692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed059f01ac422b296008bb3f320320cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40944efca7b9cb06fa10bbf83ac5c0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68619a39a2ee611fd9fe40c23b7eac2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de7032b9d0072c40187de4bceb2c3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7398a15216ebccbac094d94e87d5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a829ba688fe3219d1fbf51456cd92e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872654d29123b1e0917e78e70c002ca099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a63119b5acc8f24df770a5cc9bc1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d877a928a4f681fae6943df17c261b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a5c2fe1df4dd9af44fdfb95993b70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69c68f232c0bae7faca17468dfea47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318d8e64c1b811250bb80b447424586104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212c67906a8ddf6516aed14d9a11f43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746234ea18502c3a0b38c863c0d1b55f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aaf728523cc0d5885f6fc1af38701107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b449c1a0656cff1eecaa1851a201ea9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1b9b84065e7c6c237198706f5e094109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255a52e21fbbff29eaa814ca58bdb00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bf072682414512bdbbd1e55db0c0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef5ff8b7507db0216e062114466d4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb483c4d6ab02c69233403a99c01fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f7a0420a541698271fa0610780e6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b88aa057183bdb6f35706aaaeaf2db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dd6556b6b0d69a2cb0d0157b9e73f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8b7dacb69b6299a6b12c777bac5f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62d584b78bfb2a76fbb15f382b8deb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af150a7c7d1d210176e353033dbad8af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8a02b45fa5e1ba6864f435ab2c1c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e548ae9e57d6966608396e24febd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee3ed97f82f568236df3c57365c07b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961424d1fda75aaebd35876c563c6d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9d189fd39c1ff3e50e603737a3f85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9632151e00ae88bc33553d1b857422125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f4b4c5d4aee71812a3196d1aa786e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77977acc7e4e55a472eacbca3d150275127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bfa77e7dd05288afe7c523b504f2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89b3dff5bda0f1dc649d84b59693fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcc956e62898bcd33f880af72f95fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8090a1dd85aa8a3ca9b8c7a12f52c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787f49496b4e08b3d2712220216f447132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cab5f5fc181ddfaf027b6768f3ba9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f0c5e9e804ab4589596820947dfe3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff367bafbc6b9a74e0dec8d0c821f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008920e17eb3b8c7f7270acbdf798a53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14182e2ec1dde5c0fe1b065a552c13d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3334076ac9d1665900cfad84b537629138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b3cd306edb19e326ccb1bf2953cff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6632030d4ecf2a18aa8bf1b9359632140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9105ebb62a4c649f0631ac93c0492fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc6d3d7ae34073e6bbb037b4fea0dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e60d4079c7cb18017a663d0f88b39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9130852c26c6ba109200d8459c2d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06791d028ecb3c5b8895ca56fac784b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca1a10af200b02a95beba54c9884ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780c461f3247433eb82133ca0dbe677147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786400534611ba320e2158ae6ea14c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb422e8c4341f923866e6045c43652149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c90963662aa7593326f80dc3d1ad9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd566c2e00f073238ba494175651545151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73448938d20d78032aeb97d1f91bde4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafdad8dab598f1fd48738b16cf2dbf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce43f9c79d82587a3f8fee27faa9ced154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935691856ed59323cd08788ffab466c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53159d66c26cc9d8b7a7967b19ff2e1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ae54e741a4d1098f6ba1d6632e1eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec23af99f3f5de06bf02c2c8976ee8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ac8ebf4217f80fbd6a7df6817ec88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbe11ffe6cc93a2b14c77f6cbfa777160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865562ad6f100818929c31e42f9aae0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0246cffc642c8be31a64df2ab4084162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d450c94fb4d795d0fc6b48242c7bf93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb5573cc492fd8e6d75b580d2028ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a87618dfc9e663d09438c8a741a96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8af02989c381de46f528def2eeafb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b24c7799171b0b9010df63c1c2eb7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933c53a088f4813955b35b434a6c84b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2fddf2c2fd74f2933595695d795f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b81b92fea9a1e4aad0bec6851ab37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b06b24a01fbeabe5ca67c063e4488171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1984bfee026cc6c94c3b05131c2a32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02840f167398e638c3e669f5cdacee45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df9734b02af15900e7f07216be7880174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96398bcddfa96d7ba757e4c63095739175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c897a6cde90806585077699981ebe56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537fe09f144ee738841d34d5af7e49f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc81584a5a98cab32712fc76b8941c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce4d36d29633d57ffe4e14e0249a36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe2a50d4ad52d6f24784c50d9d70e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bf3cff1902389a7a700c06f63fbfc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374437fba95ed68122dc32096ba522fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0d02235b714c8dbec49b1ec23ab1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f78fd50fae33a899ccde8ddc4ec369184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae35f9dc8ad8c678b0a167f635e319185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a416da7a17e137e5b2fddb4ba2ca961186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73606af06c1d75efb89867f312029573187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3d081f553128c1f5b3c33099a01b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5389059873921f0de60ccf38c03b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757d04901d850a74c0bcfaa4308ad52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7671f8efa1566673bdd016b3fc0ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25943fd3c0a2b8d87db0a5b6426413d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a50d7d061fe2d93a98291850725a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca45779c10942df5f2eef64c6b088f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74614d72c893c8f76eaf37876b790a29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f6abbe461c4ab098a611302079ee8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527697997fd56e164e5af4de8f5323b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde05c11fad5d8b210a1eb1260a6978f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd57b503f569f97a3508bfa7d88929c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e6d41d97b57ef7b12f37a905a6100200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16217813e90d9754933e498c724bc3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39550cb73b629904529dd44110093dcf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd741f9c4003553b1f2b963ebc1b9e7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782039dfe7d32dd26a18a9e9ffe0c1e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe2b5ef9ad37e8d3a3de01f6fcc566205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8ac05dba4fa77a520035a1ed68486206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57261cdad7f0e954b34ba52e326ea1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc9f543c7de9f047c73f86c46a27a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24609f4474309da954f3466cbefc43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dd4e9e899f45d329a67cc4af27897210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f467d2ace0e17532d2fdb7634196ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7ef0faa1655344843155bc8d6616d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba50b57553a0e118e13b2d17363fbb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18ac3002b9fec90bbc8c6a4eb2c493214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ab6806b7fe8e4ac3aa517c83a06e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7686f29eb4c82d04278c9b02406f67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf562dccea0fdfaffbe0e8e806ad4930217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53e3da1814de1ddf603a55f76aeed1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8c59f645fc80155c65e4df24211c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc8bbe8cfd7dfe132604ed6929961e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae1b613e9f395620b5e6fca16c01f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa163ea11d9cfedc01256cf28555db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22803da2ad8813269a49bc2221c622a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226943119a29e1dcd29fdb722336764224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7c596588e52916d73b0179e99f336225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1bdb698316f2c4040a11c61532964226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85388e015eeecf0bef8c94ba1dee12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0199a0b12ead294543ee4e1eefef53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafc3ae60cd97d2d3779d14f84bae0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01213656fe1263f1fa0da56d072569d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90939e42b65f2d98c59dfa4c26ab9a2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec7f831be967fd65415629f1a103ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301b42f1b54b06b0417c3c47d56b69b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25aa1c7fb3753dd10748f843e94ae2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce71dc4bb5f2f32b68e0bc1a0b3c56c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51feaf3722adceb87d0dfdde88cc6037236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa91be7855706bc160c2b27be995e56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4402aadcafdb80dbc14c98c7f845c67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aa0a3d408abcd5452757ddc029ed5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf2448e345a2a29ad9a1f4c22c2ab8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c2af6e0b9feaec9f239b60b16a730241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581541d6e0b419cd379171aae5132500242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2c3b1ec75dd677a36c2b5c3c30ef0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85841ac2368020f89171f12080172f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eac27f72448f038fd2aef1f5b3052245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1573386659938bc8134f182423d58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab99125e830eb892f4b51dc72b127b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabf0f13c2e18a9bf74f912d3ec2804248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd7223b9772e37f20c28372201fde0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c44794526e7b3eaab97c2a5024f46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69da86b7ffa7ba7e9843fa12d8f29e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1f0ef7261a21b343ae9f7096f2173252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af44a07026a4fc0966fca4d81c5e54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44c7acec2c1c97389b9d5eba249465254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29e1589e3de9db8e27db6b57d3165e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e34c1f245c0d61257324ed42cabe74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e77cffc262fb40bd78adb38625fe7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe6a1e0361bb2c728fab32d767bfdb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49620400ce4f8f9d6a0ea22a634207259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef4d76b4cfe3d8a397e3855981c03f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b4108845f07fad6fc0975c4055ad8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23e8125cb6d7ef37ca6cb02c6482d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e297e468f38abead8a86ecbb0a9425263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5912028e1fbefc295608c54cb7800264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41246c1e09134f0544c6c17bf4d96895265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff30680bc79b3b072d0c4a106f5aa6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a1a88ff27a8f18c3c6876cce5bf8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbfd94997ba425c4a9a859df4d892f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604de3b6d99d314117f742b7b4ce5ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda54b535aa9208f7df54e12420b9ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b69a4ce902864f2c801c6c5d1080a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2951f51407aa1ad701fe73b9d7a03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b851e893a773fcb26ed663473805b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450dbfda37eedd67361402eaaa6b7b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e91099cb18ae7129b76e9467323b37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052db3f675114ebd3981a43713116a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c826673f84ae0d55d3aab7c5672d20b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da71a21f171a681b4e79c9ddc642bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277c040f08f2cf8e8163916feb2a454279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f44c98bb6ee76b2d67bddd58e69b06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c788def49c27c3ffa1dbaecdb88f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6acc74e9ae7ea012bf947e542bd66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08973e979e4f2cea999cc54198a48e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15a708e4822691232ef556c14a9518284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92276adea5cd963f71c3d60403bf982285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929bb7d5ee39a1084c8392709079fbc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cadaae4ceb0a7b4bc107228867fae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7f4a910e0590bfc1e4e5ba680065e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b977e0ca493a2d4582994fd428a13e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ced9019a3aeb78b99feafed95afde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c726d5107a9ee704da3958b0671275d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a6b93fb9062b340e29d002e4e25d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884646ed24c6cd73bf68d37ac401f1bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c3a0b7d6a585091f069c86d1e4174294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c249a4ec8227c3bf8877fae9e47598295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03980a13c6486d93807930351963dd63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173826a557d8e17f688ee11f03c4462297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67ffee4ff74d401ab259f1df102d46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4004444486ab5e66ce06775e06aa6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd630a26d4e1c051acda2781318a9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1250a483ca089f2f27cc842f981ffde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418550b4909b7c07baaa2dde533cf52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2165cfad97ebeb1ebc9a6d17e5419303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bad88e0a12056ad94d35089c408bdb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c15ed26e2316377b4801cdbe13fee3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734a0d2a3cd44705e8abf3eba386421306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63042d1e631a0d50d2f46efac05d9098307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbe5ca76f5b26c0d52fb289a6c0cd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358f13cd686a4031f99509bc182ea30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83281e3b7efa3d06d8ead9e7056213ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a53bd51c75a800dff6bc11d44ec9ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79be22b5497c04e7d2f4360ade9257312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca2ea9aeea3fca9951a4c05b52b069313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8dfde4ceb47a9d91c9dd1956c5dcb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38badc737a2048e3e9c395186c4a3e1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71678b8c901336532ffff143f3bd343316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9760eaf011bff9d30662dddb26710317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fac191d81fb786370d292fc1b8afb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59b83720db9cfa3f7187c91d39e5e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab232c129a0a009dbab2b65324bc51da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c7f5fc9c0d4a704e437cfa1023ff3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bdc7585c2e6d169b2a5e866aba897322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fee27fe7d1db1a6e3732332a310529323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f4d9a7ef6ed926f42fce18e78c1d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04f19fc124f30829e61f640cadbf30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f29946191eeefd0f7c97e42545b13d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45775c0cda4b5de0ba55f4a3d7ae3f30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2eca7d984541b31e695a05af83da99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88dd2088b6ba3244c7caec8ed13c8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255ecbb431f6f8d4a4b3edb75dd7be3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e48d4b747ddc5115b1e795189601c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edbbd0d3723291e12f77d9d27dcb81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001d01c92d0f2658b357d09203af2a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648cddf5081d31056d5d1c50b8f954f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5bb1d9c49469c7cdd12f6da56905a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168322584fdd0cebe968514baabd4a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53952120537448e676b0d3a5ef3578b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d37dcca41d8ca26f80f6bfdd08d4e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27f401ba4214a117eb3110329e4f6c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d73e76228c4d471122fad429c20752340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba278e93604a5a07fab2a0188576243341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be08a849c31cd50db890bb095b73d74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a32a7193e00d3983e8188f38bd8eb4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27897f5b26606b1ecf438daa52b7801b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195057e7a15ff23f4119436ccf99d30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadd798e8596d2f7e1939e6173d8bd6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45a3fc177a7d6ae72e6bdd25b936fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc55556bf16a9d7d5f30f555f0ffa3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047ff9264d4256fbc76b4b05b0aa92c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf99fda12875889d6e5c48885f45ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2de125f5c53321f020f55f606cfed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc54694c76983e28d49d6d5b3ab685352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151ae8d4670790e05ccfbe781d7e142353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb082c04800456b7857ad8901e5a371d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25dcff9359f0a8caf4ec01f3521154355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcebe44956d9a97b383763df92d8819356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cce044ac462a5ce74c9e7b39d135b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5307a1507b5ff92af0111de5da264358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fad78d133a43be5b60e7865d75aca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df8d967648c0eb44b318a1a3ee9fa1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7e26f427c2272937593e2a02e810e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b907afca9afdce3b478855d65c858362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e16c1b5ef60c4d1537f69af8a21b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25e78279e5453a64b5649820ce8788364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307a4a54b96f6c418d5fac9bc820c6d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845271f44cdac010567f9fa5f08b769366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75f0fdf3b1eadc43fed5f106812b43367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231ecccbf3cc65e05d1c2325b3c4e84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8f01feb15d6b0c207ec43b550cf73369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf15e2204be5347dc51b94df83c9b0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbe5c67e635792a17d916754e1c2f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc6458a378de7f6f1ddacea9d76582372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d26cc7fd81e07d7995540d089fa1dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efc15e1dac6db0efdf14ada38a7183374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815019bc5cfe7c4f5777f84fc3d376e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2fd25d172a4bfc7be798699d860bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7e71d13bbc2cb5c1eb0c5c6f0bb14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844dd52609ee47150b64d58ea0f7d54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eaab5da2c55be1aeec889699ad904379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d004c98f748af47b7d770a73fc22f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e5d0cec85ef5f9d30d4eb8fdd014e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6d8353dbe30158300e7965fd70a77382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bbcd39d0c1b6d2b4c416a85741f4b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6c8a2417906dfb6a6f6e6a84bbf3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c097b03b5864d958619ce566b1306d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943db00a115a0c381708fe6f5b6bde44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683cfe8ea54b78e283fed09548f9c76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8595df96b6e5140e4262a5e6e1dff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2d1ffed92be1189a8c5777d379632389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e85206ce67a8a2d1d434dea89e33c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44184953089d43205e48e884f37e5323391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445db2ff0d807b11b85dc7a84985f68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd238684d888737a12ee9174dfcdb52393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858520aeaedfc26db15820936617457e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea95b8319f903a5e23960091acae59395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c98f2580d109ec9ed26391ef8fa99396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f411e2b65b5316ce0df60858dc667397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aefa0a1d8c470db230a4dbc466edce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dfd8c8ee50e1fa8f0ee2eebca21ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fe8f41f6e7e86392a1ea8222a9747400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48a08178143636627f0de74a9a8bcc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad712bd5e0014a507c42b224021b2f1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca49952d2840738cc49c69225270f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8e45ca88b2453fcf551dff9ddd221404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a7c2287315081263420143e23ae93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a0d1fb1b302de87b8d7857b898ee5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2efda6e3f12fd6f3cf1e65d54c13f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016658d72669ff1d8d0199570fd66355408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e34360802108d64c8455bef27c612409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc74993b372f036bd2183c0c390ac6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db3c5117f45c37e78f2e1b79fca478411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746d98e6bb00c53ff10e2ac989396a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5674a49a24f9b524e85415bd901fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c45634bf7cb46794b39b8c97c2d4d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66758312916bd8a1871e981df7181f41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd40466f27de6967c86569becaf9bad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34104d25991d0c19a20c116deef89c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bdb9648937aaf9507dd4574b9878b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c282a0b733ddc5862bc6ca6ae1332419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cd4e0daceffbd3d93bafa87972ab1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5bdc3fec862d37c1578497b3f3344421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e768009f92f131428d374409a5af32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a909337a9968e2369a46ac870b2758f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920f81d36f9c495d542a7343b773096424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b019b6e7098414a986033b659f24764425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf4374d887a4c5ccb96edfb404c212426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac32fc6dba145ff46152a399603327427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557983e9d9e80c4b0c415d977574aeef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd72957ecf4570b79d8a0fe043bd1a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cc51e6849a2652bfa736894632f2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347a3d803db7421ceab86ba4e3595f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede74ced0185e62094204810be8331b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c5e76fdc639003de86a9286043c25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905612c8f459a45252b058e28756902d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec30ec3fda0560bfde344ad71d4896435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a6fcc99cf9f2e60166e636ebaadeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19010c8ad22921e6c1ce1f88409a2cd7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3859f8cdfac9a7d6638b2673d51666438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8189e74e1613fa1b5585231a07e7d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736edffcd50d6f7cefdfa04259883aad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58351424c64059d3d601310feebfb28d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bd5f3648f66891a73820e75880143442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ff0010d99e7cd1b6fbf043c70c336443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a21a3a7c996b94186c6851a2e1865444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a3f9c874550acfcdd9842bdfbb1de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670842fa13f22b1232788e2e1e49ab30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92c29ab2f63e180cef3a2f821137de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de33bc2f46229e86f852c641e9e366448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2c1ce2aab2659c66e42141abb4692449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8441439d85c10b9ae783e3fa1538f67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d454ca9556e0a62ad1b250c312ea7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624005c2fe0735dc2796a150ef544cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ab8528968bcfc3e15ff7a147456db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659512071846b43ee7b0968509342ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc9598934c1c717296bb85f0f13232455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec419710c5f4b0ce355bb13d854e4c96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393c327b9872374e59c789a1883af0d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643134b7c2d63108956be350bfc9895458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75358bbbf2d446a1069fc49fa92b4fcf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab797b8352373f30b0ed2b2881a0e2a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1048093316fbad1355f7f0a95896759461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7def51e90d0bf51255fb384df80fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22de44df56050b200dc70304aae83b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6d25069dc729854cd7483777b5d4b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7215b4559d75a124f2d83bbf62ea2e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8f22aca03123c38a362e607e92dc9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cec6fc885b8818f6f7c1a3cfd5a1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063aacb322e4fef801c655edf787737468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5938a5931da7a94193f937aad6b4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824a4cb84f048cac328799612905fb1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cbb68289fad513e6ecd528fcf45e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77282102793b8fe5a481bc855d74c4e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2b152ee47911f1566837916b78ae0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3bf02a4127b5dde0b5bebe80f6a04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dc534a03a163865dd1434e6ca0cb2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf55eca77d227808b5496f90102c29476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734b8faab575a3fb75f547a7d0d6705477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ad874c9e4ef6855c231e42b395dbd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb264d2b4ee80055a04f17541418cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a945ee1c6c30115e95ce601be9a548480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346c9e19d3c2c8a8e8b639ea113923b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fc86ea10db0e02a5859ad0ee12fd3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd403cb8d4034773df39b7b950dab39d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5b0a27608b7e764e7b62d3cd14c3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27fac3fb023433400e1292cf8528c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6d2ff3fc783511f6ca21b39b158c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0436d7f1e8b405aac45933218b52d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac00199472cc879e4f77881be0fd470488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226f2ce8f87b04d633f7777e47026e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c51ed91420d1bc9b5051c7e6092df9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95b491495ab198795b49cdc025d5a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20846cfaf0a808cbcc46e2acf34a12a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a1467f8c619c7916530103674c56e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e867a0732926dc3e530d1f8d0309767494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8506d5fcb35b6a44f97ae2beb371283495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462894e211977d53b2c1cb02df373372496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b436e53a3870feee96a88b7533ca20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195bf60a6b8993c76460d494f47a847498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f088d15729ccc49f846a3c506d68837499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01b8893955d7b1e1696b6ae53a0ccf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13814559bbaaa1974763eb63f070a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebeec43bdef580210b841a9988a429502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa29f385405c96d68c8304e695d0a36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0243fe3e6f6d30677a8c66e1c5450504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bde3637539a28cd8c8c99a9ecca327505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1765a1d92829fa5da87c2984c2102506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf292e40c431f82a4688d65206d3ecdf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07107218f2ba5ce178f0f0be742a69ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9920ae1a37482ffd871a0704d78b4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806d9fa4d73a23ca51104fe8a6b1877510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfc24b411d04069799ac8f4f1af992511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce56f78bc4c082aa5d38c5d77d77ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d55b7ea5c6e7f5e3fbae343ea53288513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff6077eb1d6e1722ddac6252fb4e96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943a71b14278daf87f463b8117a836f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10818483006a8e30eebadf3078a0f273516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87888bc3b47ca7573bd9c578141872517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15b8f35b879ab473ce410c066c4b4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6260285de43831753db1aa2e956316519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525a524325b14c520a1e4eda8a10a9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434a18e8037f1dfb10cd828d822d0d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5c32145067ac5fed24d0203405105522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622477e273ae03828fd089d125e064a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a46f1f1b1679957ec7d9f597b7d6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c30a6be575a3a48f84dccfadb88aee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca91433f4e9d782616d787423492426526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bb93e1832b440768c4085fdef615e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adb5bda175097671df90c9241a3afc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed47728e52f56036ddf43cffc6228ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b300316327d0bccd28511a9a95f4a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e1b86c804b9efc6b8c26a72f27927531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83374e4707bcee5c7e003be4d17dfd79532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4478b2e744e29bfab8f5555765bc1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb30619a5b645339e546e22e314802534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85e4563d10991202382052da72dd29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e148109896ad46ee69e414988fccb64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e904709af6caa1bd23b984008e281537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2472c622935be1d82dcb3d0fbf7e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415f080e878229a580249bdb33d033a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a867abe9c2b8038681091295357413540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73805661a27f6de1e2e45e4b5d94fff2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129def42442c1180b0a3d318838e47a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060eb7d1b203adadf9f40db4275fdc2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891abaec03bf75c92fb657a4e4fb8ead544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93427ac692af304f99731a4d324975f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1e87ebf1142b3654593721b17330b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca724036ec387dbf79dac2cbad5e660e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a841f5a7b82615fde2a68bb3ecb828548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0f9360231e2cbb5c31aee49660b0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8682cbab263a733a4fd9a708858fd4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd6666ab551645b81b8b02975e3309551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c053d417280d854e3422c2c6c056e9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000080ae2373f94b9e9607156a24004553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28afd8c578193a30dcaa9eb0002112554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebb7cf1d7a22f481e41bb89d6ec51a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3b37feb450dae13006860b0555d8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e37008f431e5663168e54e775e6ddb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a3290e80c1a277ac0d05202298814558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4b5ce2f0ca5c97c9790ed0ecbddc4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281498829f85a7d72d806dd65cbea84560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6e42cef9025fce80231c2201a6ec0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589aa518b109790a0b166e182ee176a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0687bbeb862d7fca942baf2c3c917563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009605223a316d8011cd419e18856427564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476abad20335084facef86ca232010b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cdec9a508be7e17edc51a5c3cf23a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7ae2e314f82bd90cc66013177593f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5edaf3617e7cf1ddec8df7a9360c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12461aea1f3f72dd44e477165ebed32569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4aca76acd66bdc652d763226f794b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a86a14ddccf183ca09fa82fbf72e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225dac808cd7bc28a624fde39c67c89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68808ea055a8777d5cc035fce0e5df03573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b24ca9383316c70ad804c147e6db1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c80144500ebc26d05dd39ed3df962575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658d9a7d28756a4ed1ca23b021febec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b370a62c83451678de5bf30702e4d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5d8752562cfa452703dae132f0863578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ade7d223bb3c23334433740cae9d39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d233a66eacd637c906a0e3846d6066580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec3d7ed39997be64821356ae687884581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bba6dd3b24e546c042ebfd2253de2d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cfaeea6c623ac7c89f60c2f2aed3d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2af1d1031439f07b0b7e513fe0039d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9737cb2b670632de5615472880da4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79133b0b1ced3bd99606502f4e22a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945012c8d5674a6a4569c6be51c282a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4c2687ac3100ef1a9f698e7365cbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f8dab452b041c3e6db4f4880ff3c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101732debbdd48526c672ae8e0eae55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08468f7949be17b92879a5be55e06ba0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac3e2235ef106dcc32f2fb20a4cdcd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339278fc02bbca82192ec4e6be572b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e86a92b712cb7d353262e04fa0b90b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4258d07d6b7d278eb1f68e15e83ecae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8f33a2d2d4ddceaec885d5fb27cc1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b23d7e563ff6586da4a6fc6744e9f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d66ee1290b1078eda66f2330710e66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ada33a53481a180ea09ec6e18289a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7fcebd9b0ae3511bf330a6e25dbd9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e53bc293676b472795fd96dae365b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29c7016541a81959032dceb87435df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861c767763c8f121c65546bc27acd8e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6b1b3e425e9c4ca336c6a74a98c08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bd2363b7e03b7b73bdc027ba87437605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f02aa62e83cbf38085dc503c522b53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334ba4ec3e28ed7a748dbaa085b959f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33192aab44b5595d1dd073c76517356e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ea96d043367ce43df14e520d286e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baea415f3e14fefd540276e7fe9ac8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781002245f8dbfcb8c3dc68103bf75e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8890fa2582d5b2399fd69b698930731612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862aeff195aa406a24758dcc10285ef3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ef3ca71fadb20d383ff3d14cfde41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bdcbb1fef8e4295096a726f8e3f1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f47925041b14b527f97048831e41d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866bcd4fb4cd81efff657c7f79f3703617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ff4535190a216bf4a83f4cfedff4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acd437f23c3e04a2f253499e5433c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89682f1eb8a719b34676d225f002752d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79866956d3fd480e11ac8d7269e70d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aad2ac55b4ea2417b62b5aeaaa39d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f27c0d11b97e5a719b1806ab6cd044623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bcfa3f1d776dd785d2f351550fd33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc080d7da0493105ae6dfcc17eb3cb5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58501346549a7fcfd1520f9172633fe4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5062bc0e82bc20a48da13420b8dc6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c552eec3aa6d1e3becf1d0234a345e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1447bc8f00d99f3fc8ffa54ad523e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15abdcf1c8ace9b5f46d1fe3827365630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44232b14f7d06207d3a6fcfb9c85931631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288aad304bc7d569248a5e33330c1b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2865f641a2aa58b23e2b1f1aa1e46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835adcf9adf1f0df88a1950fe25322d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038eaf5fa9978c1309300a1b17833cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2a7be5b3beb37a7db99a45ebc5c5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c888f3caf73a295d1c555a19d816b62637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2c6eda1cf1771e8c43e3323bd0080638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452d6e0f40f0b86fbf48ffc51c49140639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ade14b690584a2392d3930eb30bac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8306201624ee237dc6e81cb51121d4a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206dca9f8d81e0dfd8981a98df41690642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07b834cf1e83bb5447287cb71ceff2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d58d5e3012479c5ca746a134fde843644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a6bf10b28c055f0cd99f1e92d9ed1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa53a3e228d4ff59968fe23ff3e14ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d832518b22c52a21c011b09d9b752647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c0a9b1e81fe7e4e216ca26712394f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf47bca0d3444d7f1cee58b1efee5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bc11989a815ca09caecd75d28a81b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c981875408a4799f2ed03712ec0640651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42398ce11a0db8875f26dde72edcba51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd292e551bab1431bcb5084d46abef5e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3b3ae9ed94a723c8b7d418ca738ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adea7213630139958e9aabb3e495b4d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a51b4b83c0a9896da2964e06498d83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e9d342841c69f23391c7ada990925657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f16e8119107af0e2c51d652c9a635658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba9eb627e945d4cc2dd4b77c3d58c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8522b14f1cb9ce7580955da18983493660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08013e15be3994945aec41bcbbabfc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fb629467fd71755a003fed38d423a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a0fa9dc351003a6053df9b86e6f1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482765b674ac484408c303d8da734896664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7ce8eb5f3c7baa0eef5383ccb00c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff692ae7eaf552bfdefc8098c6f1b68666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6a9cb9353f6f658ce2602df66ac4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343d84f0c6fc0fc2f06e5c1701c9d40668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19905370c4377b511ffdbc690f7835669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292716fe08073704a5d4683ac30b3b8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f62f1f46eadea8c8f257934e57817671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233a29ff4a48969cc828444b77f9641672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13f17f06ffdb857519080cdfcc939d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa88f036cf735e9619f075621cff6e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727228eb48cbb7639467913fce8c5e02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0db551ec5d8323c30ff451ef0d72f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f457bf6adbcc8912ddb7ef065be3a76677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279571ea89a62ba4c1a636d98c7469c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7c57104b98abd58953203790ad34f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32d21ca32d031a8679ca787202b7f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b6d2190c14200f19533b11f75873f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a236e321969f64a9b652747c3bc104682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bba86c483f78e680f272354af6a9cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671727d68ec47e00c626e5b77bf6e3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a2baaf336ba2dbe2a26a7dc2f6ba2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f9def3e968b159cbd5a51eb3a863d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cfa39a8a53491af24774653cf7f82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa42415d63bee3485f2fce60345508688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a28f98d0d0182591322c9084909f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64298ae8fcb8d8e57c208da3e9f62ace690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c85da4005ba0b3692ce0c525e745ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ea425c24d1dd78664be0048b72d3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f44093270e4a4ffd013fb41cb48213693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9014cb6365a91107b806a7d7b5de42a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c45f862fb6285bc8ac3e1ff29793ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14ad6f0c3662e12cb2e35fc5b8f0d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740bdb90aca81594dfdd0269bb66b7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c7d86ed1ad1d3cff235f375ddba00698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1fe119d34b5dae4b668923f261811699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b1bfe213ffb7a6c5d693f1de6e2f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dfcd522f6f2d9dd767a1510357757701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146a26ba0a90f55c709316ca9330fe8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10cd117a20969fdb481b89d3c6124d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dc75de4d65c6f20f15192eb0921d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff73f1415d338a18a5330b469253add705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03bac21c1b7fc1e7c0e471def625be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f48c4373f8a4db23668807bcc3a361707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef2915ceb44519d3d183236669c850708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ba40ca44c97a747cc68983b56a7f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08364a1f9bd7c2796c0fe60ba43567710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcde5fa3fe13d67ca8fdb14ff6f70f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c461ad9d5ba1e5ca6f513c457a9ddf6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b523b4287ce6534837966f4a14ccf5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd9924fd4ed0be5966ace06b13f9c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cc8521dea21620b466c6a32df1802715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fea63b2336667ff2f8a41f89cd728e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f424358e70e76796d1ed00d2d0162717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b6c3a2a17da2406d8a9b4c71f3fb5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a57f3a82f0d8bcd361ed5d5c25ccb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09b3d65c488e1356c11e71bc840db0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b37d9d5f64fe8a6001b75f343b764f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0dce7aa6a453a49c02634c760558a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13a8bbdd27b3956f10500feb7fce2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa81a2402b3e509d35c41b6e7ec15e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1a442dfc307a4249329c489044f46725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214b5ebc6f78beb6ad610c7975980b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79090e90b8ceb72015395aa32dcb9fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e15c54617724da876619f3ef56f28728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ef242b844541e9c39d2e2daa5fe19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516fd56a573e731431842389b84a7cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c060abeced2f1bca856779a6826c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c96dc3bd0349f6cc14780fbb7dd933732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef34a1889b9516664d8c0159d3ed893733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ae3c222adb3a185de69a452c21d65734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31aead1c31a430a6eb0c4b6824ff63735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f28333d7528bac04e64f1d684ac19d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239fd784b88d15ea71adce201965b83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bc854e2ab7e89bf7416833dbfc4aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4951a06b701ea38b47bc4609b142b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d21f930220d717871420268ced7c42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfee5b5e5e28f800fa0dbdf06e682f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b5b72766dd97fa79d9dc2645b3998742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffc61d24a93362165f936d5a90f9ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed738ed1ab95c24cb19d837a5a6f7be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6e736264329ab4667b0874365bfa3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5a88b67c26455e98116afbb754f55746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76fc3272d0c628834e4d46f1389ede747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7683f910ad43a0b6d43758e9e16808748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863704b5fe7d2ad28a753f0fbcaaf8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06c4d0dc1ad9f225deb0a8f435c9c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa56a7d5c0c1a17f068c3cb8b89c15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeaefa767672e575a53604fbdb6fd1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97402162adc53710d22028e0925f9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf374b472f6a8be0dc4271603a0b456754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0073931f8eb3f2ddff425d3ac8c41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae623da178f5b91c234464b9cdbdc9b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472a93c05c52485e85f2342f553ced3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f236cd58943d84cb2129e3f075297d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee19169a181a85e2c0de36a7d4d133759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f015c8fd554b4ae98dac42be4ff91760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed00fa7075f6cdcc5faabe509adbcde761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa085330d43d165c5b1f6eb835bc64762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9149df4a7197fbd60404d0bc00e26763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa4542989e38141d14dc793b54262a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb634a5b0a9dd7b6d7c09fc889a5c4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf09e056beb71619bd05ac61595f90766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de870c36d74e45ec1a4eacd012ebf3f3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b7f3b59d3a7bc6f03a545e43db6a8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33deffcd378c4ff1eeb7224759b68f3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741163cdf7f2bba0b4d9f64d6b7ca32770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163cc4370508a449430ba499a9071a0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f7be94a7831dead18a8d1fe879607772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1095758f039d6048fa463cd094e5bd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb110c73f04011387fef9e234658d0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1faaabd5c7b21a249f266f5207e75775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f859a8bc0523dc5c614a78bf52d1b75776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda9974a0423ccee36c9410f0de31ca777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ee25905263a9147533ab3d40a45ee778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d070dbdcf4b77c7f4219369c0ba4bf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c7f398dfad0a3fda4e8b638baa558780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31e1c654ffddd37df9de49c4c53728781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9bb551d6cbbf9626623c3bb6fd723782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8cee82c17d4fc11d2ca7dfd012639783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ea600c551bc0bcf096dfe1e7c634b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4834784078d180d3d37a113b94bcf5e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fec1880274a9793d8b728d4618ef6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d248447a3ee70936e1c0d41762cf333787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e02459b3528ed95ac2f3ff3924fcf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c877be0d671c77b7aaf910ed3cdde789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069bbc7458cb5df210a4ec9c8daae11790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17094194d21e0fb79636121324e0b634791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf4e2bf52cd8d9dad4b44c64545b0f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec95473686f32b81af19fbe49764c9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d05dd6ad5d7790357d150a63d861d9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517e73ae098f727f9fecfce1028bc7a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a236f756d69a9dcea3185169b0358796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34f792188b3cb010dadb030241efd6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a2d2e74a976933e48ee28060d4b7a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8dc0bd837c0f4233e79f3c222e30e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca3b168cd0fa45d93643d383f09d6a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0486bbee8707a8d559895544d0433c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494af379bf9a694eb44edf69514137f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e67069b6cc2b3788d23fa18452b847803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4dafa51f73806e54b3302ae1b068a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a581d83effd60705e9353269f2ab7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130ea1cb5cd2a2067b0c27cd34af796806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c378fbbee7a1871286e9b95514f34807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b83bf58e10d568df10b73d9d646b8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17b6093622b8f044587098c84dc786809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d494f1050ae6738edf91c0295fd3f6c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40c4ec5cecdc13707cba5d440e3935811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f4cd9ed674d729d9927ae71a86975812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fab9e41b1e7876a1212acf94815a8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943ee4aadeb66a4e674c00a1effc029814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b378dfad0cbd7668b00b02df7ed45b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a787eeb301eefeac8f17d503ded8d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0424f33cb01c6ae61b40feb7687bb1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cee1831bf45c6102445deb8188531818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e00a2b055a75ccdcc4592acbc0be6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff7675de94da93e39eedd07ee5cff4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95f4861c4f105a944df95b0b94d1c7821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62a0f2d4ebf995cc7e8f9f08e609d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6a5182c14569af6023eae3b502ed62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ba0d1d50106619557ac1eb018f5493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026033b627b0267d6dc6402813208c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638703f30c6b1521fcbb3b44112f9a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c542fba59b647a24aff1c3b2bb9b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da7a792477de2b1718dd701e64cc047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ffc41c633f7a64aabbbb2304480e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62be950c6d8590cf93526476220c259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94177b9644cd5733544b775f16dc66310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abe824824180d16d81ccf16b2a49ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262809c0241359dbe2f252bbdb1fd9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b610b1e54bd1a6ec600bd4e92a43fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e799af44189be434293d3d421a85a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b958b05e81b216fc750a3682df5d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff03a0b8df5736e4f19f9dc8a56a37216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ddb048a41898ddb16e50c36378a1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c60c80f204890d5c428f415940fa0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58127eee45ffc94399675dbe79a49a8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fd7dbee68318cfda8552bc516bcd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93015508ad98fd36896e0ce51fef64df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbf2753b25ae17264502fde6b6847f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa933e71059a649a5c074e392ac44823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424a57f59fa798ae82e1eff29c54b8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfcb0410587927db3aefe4e5971f5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb487cf6b9c6cd691dbebdc83abf9d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eed85824b3a313e6449dba8c6273f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93a37c258017b4cc0fbd9266c8351c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7975329f1757c2e716355398a0aa29e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f7c47f3c967271e9a7c05405aab1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802218d9a590d16a0e07afc2ce23dbcf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532faa7a6db0b544c1485130ce43d2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c3a9c78ade6ed5c29682f418067e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcb763a2cd1ed3995fd79590f28bbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df25ffc86be60a50f44fe24504f3d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493171824b9d95a91842e34d6190f58936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee0ac9c1c5a4fde35a761a9598c5ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ce872ed8e11f1e1314752bea9c73c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2048c282a02d55e4753f4f5daf29d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b8692e41d92d8ee4d441a8272f6d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b77ed3bce3e35310dc2cbc2d4ba7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f37fa6247f6e2ee92cca433d6f400042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b3877b5ddc4af857a1fb0de3f9bf743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85a020f8184ea383fe762517094be144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654e933f42d557f04edc81530a799d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdd2a4fde18717c76815618f2dd54546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91541201402707de207cce3774e1dfc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f974115d4b4f0722647a1bcc6b80b7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878010e69ea223e3b7098288f34149ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60091fdd946d2bf6372c08a98c5a53b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6b1fa79514a76d5c3bf95acd26f1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e32f5750b756d98b44b2325d3819ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e540a03eca8c18264b547c48a9f5d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa538055fa28770f6cf20b5c7fc455654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625ea19459098e0d44363800a79eac055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901182219dbf83e44474b7e3e44edf956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8043de33e77098f3350c0754a4f5eb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701f524e10111deb334c9e8d39f35e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe8a4f3ddbeaaf2a4c52ea37f6c2fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936c7f8d4f3605762a97fa78e18b0c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea46e25931e8ea1b69f610d9d9c6a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b54674bc6efe5deaf22c5476c5fbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12312be1f2a7500dae66d865a396b70063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cda5a776872a90b25b06e271141ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f14a65b906ee37ae9b961276fd594665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d04c04f7835c08d404b5ba1672bf066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cb238a3064e19751f5cfbeeecd82967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc210e90927d5cdcfe20c3375a0ab66b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053642d2286099258656d660997d32b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20538de2515aefcb8e8ba0ea89a29e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb8ac6d070879df0b965a992edc16571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7c97f6635fb47dfc44d5eb383ec5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883ce5e18cb9178f5d8dc256d98c3bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3416c09ace69f2a5c231883fec304a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e67409686a9573f9387d1f6258a0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2f940af167420bab0be1ce86ec55a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150380904a45f2b5ff54d26cffc2af7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff1b3db887a4534a89388e2cf7c4ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be3e78156c91f1e81d938edcd64ea479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9d3d260ea496db39bda91716b093780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a9bf77a92374c901acf1c1b3f4e8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e8bc71c9c493c5d90f95bfc42edfa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ee88ab2e27f7a783c934cfdb747e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d96eed25a802e5018d0f3d455da9d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239be4c01f114b309a4a8b3f9825a0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50317564172c7d4e5c0473261d8e76c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45b1c0a5292980bd7a8c596e491ee487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659085d9146f0be7abbbac0c1367dd2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6ae1c882b6d15bc4c7a5d04faffc289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9a942e1f5779f75743afd186de32390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd5f861b7851fd2172e465fda9dd5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bc7075f6d325226c61dbddd23839b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391be5909418a62d8a85aee247d9839093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a67c4f16709f43f0cbc500fe400b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a364e6f707311320fd842d9c75a5d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94525afb575027de0808b1d5e962d52196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcf132614d2056854aa8ffc04718ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0457ac4f65402918d8e562b2a465c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcf07121d6c74c0fb7fc44fc83b96f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5789001f057ab8a40543280397f7588100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f9dbf6fbd43acefbae14a7a883d2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026e67fb9dc44eb01604faf5e0829c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba46038b8db1f8058cb797301ff73f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99999cc43ad21f82d984f29f6d12e024104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769baab5cd95bb52ea27f62f35566df2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739a80a03623a884f8bd434f26319e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0895a43f8879ee5bd40bcd443aceb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5818a9b224fd9a19d3943555498022108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9a93e6f6024889abdbbaaae23d5ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bf17a3ad4982a8bc648eb0ccbd2b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72dee9e759b6d74dfc2489f80cea7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344390b5e192ee2b1539aa66b806241a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfa0905034f9ba2b442f6f38277dd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504e87bf7fd04356bc62e178a87de78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5098629e8cfc5ace4d2e861e3c9b81b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9669cc14a5be3e58130c7b06835332116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b223e93c06c2f02a1a6013a3d2c6969117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4f482b8b792320588d6ab50d6fa16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d725840501cc90b7042cbccda0b949119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03887261724c0962fdfaeef63dc70a62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e55c513de3ce1b9c34259a1aef9941121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585486463c8ee69dcb544fe94a7977a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e564805d33251354f2f24b55e0d786123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beb61a146befe01113723a1603d11a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11f67ce85ae6fa5e040931e3302857125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476061096e09a9879dca29244ec93253126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c3d967887f9af30b4c1800ec9abc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0a9e6d3895d56f94bf4d5b169e546128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68af269c10a1e2ccaddd5536d5f05d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe461a2dba3db33683c4ac107cd6eedd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a1ffd3fa1dfeb8b8bf8ef3e121fbe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ae793663bfa170b03a5f4d8481dcf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0aaaee2e6cafd09436f8691b57dd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3baf8694dfaa4f597ff3dd13cc104134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397b104b2c7f853dd5cdd73cdca8b7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb4175d8c4c0e499302c87ce3dec8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d87415ad63363f3728ca31a9562f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115250ef6f1ed4961b78bd5547137e85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e88c6389a56e1698f536a86b70b88f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024adae90db42fb46a9e66c99a075634140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6902a3cb5973f4caefed54428f558141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81e9ca834ffa4260391f39168fa51e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86772cedbc138b6d1454c85f0ae2d0e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a6f7d2f8f85cf775ba434b6bea500144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60b99377b0da46eebc8b7c6fd62f6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c05ff2dccf502c5b7e06927d930da7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a08d7a605ec9e015e03e8bb369a978147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e7e1f8f6b483a8a45c5996de7eb7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56959061b20f44f473be676cd277ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8d3a678ee52d7eb8cc7f17cc1b037150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed7d8b4cc574494abbbad2ed6770e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af33275eded7eb8dd25fc8e2da796f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13134a258389cca38e6d91dbe7b14960153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb6ab04193125499c8cd94e0d150b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b335e5f984bac214664845226287b18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36a2c76a1f3ed19f414640cbacdbbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab61f30648264e38d53d86c7cd9e1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81500d498ee135cdb78c655f306c61a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9db441884cfd13446f7f1c7cebce08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4730389f0c5ef678686cc1f5992f9ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474c5bc01456dfa65613e6a181acfb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaebf1f2d2fd467980f6751892d1920162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2805b6b172814c90f164b3b9123b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a454186cf9a7d23f93407c35d105c07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12829d5c9dc3a565ad20dddc93106792165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31261ba56753db84247dca816249610166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df69b55267667d758f85eb0a6411436167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49005cee55d7c2d7e2b7c71d858186c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be6f41682d7a7ac02d5723ad4bdfc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c162646d21b42df35ef73fdd07917d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f2fae2d14e4110d9d8589ec68e124171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2de84a19844177d12b744312e3bbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66431d6ddf83b776fe1b7a42d551a000173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eafb22910f387f3ef1d220c6d1df7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f974dc2d98a97a2af5279ee4ac59e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08274c17593bfef9a4654ae15f92a15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989b8ca5fcd033c5d336bb8ca342b1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793832afa6ed7e65e3c5a50e62960a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf77f3073133f169ea95258be4813b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912737abf91e09e1f5106e407c4ff15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef6ebf5fa73f2ccdc5963fb9d1c12e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176555ace0e3a47a423e71e3148d5e26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90570b729c34afc1b6ac1c5f30c46c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190111b8981f55d814cb4162dcc240b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadd3f2cd2abd1acff7f8f048f61a54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c774678ee9f17a1eb46acb5b7518c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed791263cd0438b74bca8af7013740187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da60ae31b3adde86749df69d1f2bc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26920b676336199055a6a9df6308eef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061931358069619cb4b9b9151856b761190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719fc39f8ed42fdfa01af216b9124f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eb6e89125d812e0ceb3833731e82a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205283b560f3b3d7fe170aefb4f21e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1e28ac4d3df3bef35f53c4ea99144194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47cf897ae3059acbe05ba021f66476195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac50e71d19136a833313c5c5969b081196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a176a42a7f99d825febbc3898c0bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b88c9f87f364f66ba9f5bfa7334c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aceb38e9de4940befaeae7c984f02ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb9934cd3a2dd757a6e226427e914b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93575b1f11a92dc0cb865a00b28d3c6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a113d74bb779344dcd91a3203fa5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76830998e6808d82182a5fcb4a3d6756203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031598d3012a776f68becde050c0b4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac3bd05b87b3eba0cfec915e2ae47a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa9e63c55295eb200934a056b1fad9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5b465dc06edcf0cc2f951b2dfa9d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75be480f0365be828f82d10c310965208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9330d8d704273feca418cd9031a17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83885045feb14b776ba88235d2a5243210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d637973c014dc263d554b1d6560bb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77093267eba869e2648921501337a32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9f39f179bc1aba381ce9ef4828395213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd39f29c0dee215ebb37f0177a874f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b163ec8ab836bb1726d2ddb846e1f9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7cf0fef60e205866541ef74366d60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551700d994ffc606f03b6e59e9fc4fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0127acd1bba7cd855736c45981718a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d6b7367d25d9781263d63e68e4ba0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe535c91d0e04342d2e7fe1c33ee8e09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3543b5254a56c8452f4bf11f42175221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f22b09cd62b0640e16c6a89a4ad28a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f53b953e3431d3a837c337935cf3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ce1c91d31be13b7b7c52c18788bde224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af27e05f47a2d34369f21f5238d3dca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08f9dba30be1fbd6428e44111ed60f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33266e756663535f4cd54bb623771d1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8573acaf3c10045c9d652d1babc73c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dce1bcca22d2bcba580a45ebc4040229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ad94221926d179d562118caadef87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432ac61342496d919ae3afc3c2f5d24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64685b034967df8923710c8c2b000afd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c49bf49c58673d2be348afc0a9d33f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21855083c349ab0fd3a8f6a95a6360b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2cd22927e89733dd7ff94383d68e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e112dab0a23a3c5be6e34a7540e43b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af5dee2e2f00146b6858c063895f7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dc3460af8f581c55cb5bd72cc535d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478277b011d3cee3e5b14d565ac22cc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283899fdcdf5bfde19303ae071da04d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deace563d02b6230dc6bd8632e512a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed515f633f7fdbfa5022cdc23ccf8759242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7eb44e95213be53f116333fe7b2b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508be6e253bf93dca854bee3f2d6644f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6c158d24c686c96173465cc3a3cb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e92124dd2050871b6c61f8a890966246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dd60b1957747022df5d877ebe3bd3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea39e3bbd7f75b6258f1de8f0ca2f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bc083e2b498a9f70d17d9873383df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6b1ef4e9b1904fe6456bdcb582c03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf8a67ce1ebc14d32adb5e02613b9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98972123f69a387e278ca2526092392d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb901a716b4de79085055bdc68fabd8c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff7862d52288edb8a94ceae2e10b1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7a458ecbd9f748ac9f4fd28487ec5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f480f75ae5d0bf91e95f66f6ab720e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703fbbb31bdf16310ba732e733a26fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294e09f915585795dc9ee00a29248cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645490f8161c9c56f901b47cdd53074259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbf5a1303f13099f9b62ddeb8d5e12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c62fe7599312997aea3837775ec5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789173de48cbed2b77cdac9e42fb264262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d85b785711a5606eea76b4fe49bc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d6b2d6e8324cde5702f4ce149c0a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e84de719091a05b69d789ce42534c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbf7ade11f9473eba26667dfc0ed56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2cf512ee9d06b8f4cbff485d5cdbe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d447f4ca90abd5edf62cb6ed42a9b00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec4dd2aa66533846f803325361bd89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8538d3dcf3275343bc4c7d73fe008270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70c7836dd52c339d3dc29b92a31705271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d61113de322ba5f6dd927a06bab253272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4260768dd8005e2891e1d255841668273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712f2991feb003f891a56c5c153dfb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d23e7fda0a671c34878539e26c3c99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e17f5c4a08d29c1acd0f6fa3cc6a0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11063f2fa227a7215b7b1851b818d809277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122f680b6af58c51f162dc5ad35c1de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7983c4470372273475b97526639199279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24253848b0507969fd0e31d47f4d0bf2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df169a45f0e1dfb6364616b044f63b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f51c84708d7b983f64bd379e16f980282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bf31c2d91ea2b5eb9f87d7d9a51f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283934173210a7a5a47ececddd5b952284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e999fbb3ed0519692ac70bbf1b14b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b017ad28d55460d3053189b914ed88b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397102b3f7c5780fe61181d292fc427287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d39c8c1ccb65ee5c41c5a7f23ef96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30324ecc79436747849ab66bae1e2530289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d974d8eb5808b08e6bb414335d4f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f843e25e3b090a897f764a1badde163291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c867b5883e77f913969d368dd87dd1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e1f5cf57d3cfbbe154467448d4cde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e6979eb2fa9753eb227d1826d45b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95ed35df1046fd8027637ad4eeaed8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adc9bf5d539abdc8480ef5f3a3bce8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99a7af63a3654328bf1b70881339e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7217247b9a978c37abc0074ad1a3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3e9ea7810f85f763f485a4e6b028f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecec8946e368c554eebc3e649a826a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340e5ec42221af1527c269120cb4006301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0dcf30c46ed1cfa4556ffb60af809302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5213f25b42f49f2cf4c288923d0323303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a762d5eb7c77b251989c159190d005304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057c159ebbb1a2a72607d0affa37dee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eff00463d3cfa1d0f4e9ee29d5558b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9e174a8d772373177561f58750b5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bd90ed4d80850796d6b64e8955b83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86abbba99cd35f50d19419d4e8792b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b0cc7b266b44df10e446b1eecfb59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adf531ca10a616e7c16ef23ad605b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7d163af41826b2b7dc03fa99176ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593e708eb03f2dc329bd34324d180d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399e994077e5a705dd45e1669405596314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb74650b5acde4f9dad0049481658d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e62cde3439d2b5a51ac686465b27c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37153e54b102af0bc4804dead1f67d57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d102f993cbd6f2c2d3f43e0aa181139318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd15291ea084241b50b2ca041c10de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643cba6d3463fe3dae54fe65e84f03a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805cc9167906fe26ba8de7865ef244e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9885904e4bb53a2296afee8730fec58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0780df06c5212c60a3aaebb4f0ceb27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a5b05059dccd504cc4b125ed5de14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc074bbac73742403f530bfc099a2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdb1b8da0c977f19aa8634f42e2f0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95b6e75c9f767684fd5cfad8ac9f0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640e98ca53b71950b1c06ecc76a2fba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4caa6bad24e51d7d1394aab9e9a057329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3f48625d7ec3d8def1b69532d965a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c243ebfa26aab5c9ba9ed60a7fdea1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11102cb5257d1add893dc0a1801a71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab2147cbd70646b1dcacd884db3824333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4df94332be7b17beeba4e255d761eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ef98c2d91897a96e8addff3f5fde4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79c53961ff14a3f152fbbf793b4e72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d82ebf780ee5962bff6d912db9fec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236ef4b76179da8e4336118d7730fc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13861803d5356401b225f2a8cf7c03f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3afb1b995c77d71c49752752ce69d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b58e789ee9d98f4acf1ad351b632cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce13a7cf6dcbc37384bf1be0eeaf792342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245004c642c36c7ae02a13a3c333303f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9291a8def9a8e91e8dca6a6b81af63a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68930d19d1b64b4342befe027c9689d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1cb5dc437e7a74a4f245ff476a84f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16963826bfef66c1364cc574290e4d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02801210299e110da31e3f914f5d709348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2108010e2a41706c262157117c506b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d099b7417d9bd8b95d7b014a58bb1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff69f52a27c680e815611a20ee12ae6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b25f71ad9822f6558de6d105c6ee66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f468fe87b3c7707e6e601774349ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feac4cd45f147df78857b7715113ec7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee5bca89c1cfd28e0a6da5979a8455355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff4067a50f96fa3b783f17902c7638356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77803bc81eab5005e687d7d84009b997357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25629e02f7236cddc09c5274e4d9c813358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8c01c28452cc5eb27fbec77e1d947359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b343d57af8c20cc91e7d1f7a09bc764360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3937b764eaa6fded7c485e93984ec18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860904d2e7efc98115b4061d96cf005362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d62aaff36498f471c378c999c2e044363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6ff0e806a25eff93a37ed04532a5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff54e568993f90773c68e2f9b35260365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6d132a54191c1fccc3c62ad4d18d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9122ee00314180805b64f63377970c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c7373d5f32e508e06bd9fb2126c9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a586ed68ac791498278eba330795001369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f704e7a733cf60c8ec1370e05838a3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf1fb2e41d5bde9efa50244ef34b43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7db07b86490ef219389b48f262af6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51c3019632641456b9120f32858939373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30b711793eeb66dd34492e8085e714374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b89719c5f670f990ee5e09f73012c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800630cf57ff0b06063dbde45a3e267b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe44c538f604fb97be6429aaeafcf60377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7f3f0ab03b3ab1f69abeeb4d6eec7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc39de74e0c6f7b0c6cb1f23c7e68c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a41bbc72dc53feec62f2e66867282380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32b7df1db4137e28a15f46390741a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fa69991bcfb941eeb8a20d3c8ee05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f25a07f634369f238bae6b1f02deb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa7f1bba98883978791041df831d1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec0901f06b7697818a76467b8077da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902c2c577dd9b4ed6e3804ee047f7c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376dc389c9d29c1a26b39931ac7ae30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d681c8609da2c7b151fa766cdda4bd8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b026040acc52c4e38100df053ed3d23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5396f24b2af49d380a34cc9e67302390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dea2b1ea2bb36b64e9e0066dda664f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd730f2cf9568d870ec131c2b46e81a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9385f50cf59040a2b11f17447690a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb62bf9bf690f4273096a74785e191394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c013c2b21ae9d2ca5e5d5e790603efb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97072d1fd453a84657a32dfc1a3e495e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f87efa241d57ee12fdbf4b102f0103397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c508dffbf2022495b6ab375687a313c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b9455b621979777dfd6fe0d4215e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6f5787824a7deb0d713ea6aff7642400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7403ea6673eff2a0694fcd2b3a897401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631664f5dd18905f3fff4a2b85386ca5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae01d056f1161a41b75e12e2d4124b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64ca02ee05650e7da9848c129ad1e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f8ecbefa8a9be000ef21998fc9ffd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae156cb5ea7f6899bb9c3c91b61eec15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151252cbe792f91c61411783374fd44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c15cb3d46e8c47885ca3e6a1427d91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc00537e02b7d495c9c591d2bf0db9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36083cde76ad2657259845e5723595410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36720919d983055228a46eb70790fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f02c27973b278ce88e168ea9117dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72cb2354f390d9a186baac749c9386413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57b510112121b51cf2e6d29df1b5c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f53d3b1d7bcf3ef538de7a48213fb5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3aeb957b9b6745169e2a264cf088b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480576fecf2de1d4496540646b6f2309417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e4795a9d5dafd9cdf20044374660b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04229443b5bd6301afd0e5943d80cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1abeab6b26bd918b9c5f3d567c8e6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c44b3aea9bed06453d41eb49c534ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb235c17184aa0b060b1922b456266422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5afc39b45d80cd7fdebe67696b564423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3030ec7eec499e316c3fddae9fe0c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9afc66c26901e69f4d2d1a4b079541425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c64f096efc6da0800b337a0e737a62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efa74de6574b6c79024afbeff1ee92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd95a483012a265d6456459b68d10b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085b5994ac57b82c29d82d5ce4a1a87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8723e9251ae7fa9c86f8dcfa3f8a65a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933b0ba3cf3b09ca544bedcb268232f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0f3aa75a2fbb814ef8556e7a99d08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d14aa129f17da0dc2a59453db1fa3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be9795c21c2c9bafdd68822d260744434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a8d86fa3cca27e067b6331223eab1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d3f26ea081f862cc4d2126ea5e952436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840d5962e25cb8c25b643dc286db7e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6fcf3944eec977f9c56614b3519bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6da64fb9f3e02a5525fde4d1eb157439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0d955df02163e906bdde2b876f21a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ab283fff1763be735ce3cc5e585e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25709d4e703225ef6062c1b0871521b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ea2cfedc6df4ae664f7ae3ed34e44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b521714155358b99fd0b04acc0b01e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b60dc6ce00bd1c332bc178e412a9e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cc95ae071bdb4433b26903350f96a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ac7390565cde6eb363c075ef75533447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a827f1448eaf42e6e178e92db1fe63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bc7d829dbcf96a5e4187de73bf80f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237f448ec3bd93d9abc7ed24c364a45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d91de58a8ddbf113da76518a4dec9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2e4416322370dd73fe8efc32137d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536518778b45d3dad9da0a0de62b093453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482c380acf6ddbdaa4ac1bb96dadf45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0d81967a06e2a79d361e2b8aac321455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fa2c7c4706d0784e5674df411a398456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e628a73290156c461f34d178acb8db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3567b6bd52391d22fedba606a86f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166930b990a3adb27b5758217a5c59fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46669e40c9d8291a1f0732f2dd1ba5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3796d357a7c2368eee2c0cc0e22c80d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39cb60dce98ec36d8a3055410c02c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645040cb69abdbbf13087f123859493463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db762c8f1e5bc4d98f74432d38c654464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71149a59a7a72cce42befa044dda01ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea99ab9cbb997830acd4c7e82e6725f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336754dbb474d02836cf59881b8d3e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450f5cc662385c8a926f0cfdfe0d7cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea041fe2a386e6b1f04cc951d56d9a46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189bc86f140708ccbc105ea4a2ead06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9524175d72302e4cbe9f9dea8127831471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e48e0fc78f5bf2b7103f8be1e0deb9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f325e72be2fe148b9a8f5090bf568a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760590dac8bc5a5aaeb9d2bb89b7bfe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c22a4f03acf30dcca742cd0c1d1515475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0636214475683bca065e47cc54f8de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbdc89b5454c1e9cadc4696e0f8a34477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285cdfab67945c91e155dd43989ad4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f756e779d6e0c37413e70b9734f9e78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bbd3f4c3818f54f8383e52ae1423c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddf4b0eaad70d9e0a64bcca9e8ff64481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b86a9923380a8cb073943d6883244482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df204db462bbb55cb740a6d513c358be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3b09b05300ac7ae029731582197d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8780348254284716d770558167de4e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a3b3f6eb81ba4f01c0b08cc954ada486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3ab24a94ed03ca8b6235151e25468487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efb6b1db7ec1ee0a7436d5008e75ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aefaf1e99bdc7683fe285acc7c6c35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317bff8d8914edb5c838b27f29c0479490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cc84e02227df7edc758fe477a29dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a181f96263f8003ae6b4215683309f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcc781bf17b13d5b02795c40d99e98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fd985d1401ff6540be4db1d6d490f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672507c9d85728aead096e9b1114540495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1e9e2a517219eb9e50c06dbf7c21e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f400ed6d779e5deb5806830da4a443497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09479403dac7733dbf5e76fb5f8a0495498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72427c194ac0c109f0b59aca4cc51cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0c279c708a1bb4e4ba5eef8ae4cbb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e531f6952ee705c97b1e398a38b4b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4577017640228d4efa1900bc13052e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8366ce0e5710b9dfe6a9d806e27aa2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b613b8813d6f66e3d6ddb9d27a68c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b78135ba8fc1339bbfc8279ce3a67505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a5dbaea120378f9bff9b2eae2ed8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1532baaffdce20956debf77ea0b37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53596220d7c051c205dee1fb6797f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1838c3c3aceb3b8ce34bbb5a6a05ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cac3fb71394220f65e41e72f40da7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66256d413827bab364552d90894eac01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93372889dd9979a36b447d4ebf04c17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447955bde87b6001ec04d0c41534409b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543950cf0bc0358e7723a7c9c4dad32c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a033421594504eeb61190af92ee80515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb399659bb46edaf68572dc8aa0d5d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48932b9ada903f5b22bdc279bbaab947517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94636a651e4ccef5ebe99fcae955090d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249864e64531f6a4775ca3f481d40c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f530f93e5076aefff6d17512036f24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4329e7f474bf525569e20137aca8688521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50129a4a058145fdfa4d927bde32fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b17662204cd75e069de3e5500f4d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba2c8932feecdfb8c1b54f998ca663524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821a663a61078385ba4276d0bd4a644525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b50ab56419f285861aba60064e6e66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150850452bb798852b48af800b883dd1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76d7f8a03f85c012b12043a0bf1f51528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb7c0535bc1bc32166061532654846529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6da92bcac28c07d5b65043d203a13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4799d7abcbf749c9bbef8009995827d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69865faa52418a6edb84ca9151d2fa0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c23a6780a8e21e2c9778cecc23b852533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1646d0d7b4b869dd395d1c79c4e6781534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a400fb6bcae39ebd92a27859f5ffb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8329095ab5a8e64e6ca7731f1fe9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9413da0b889581ff0d966bcc0736e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1ece14b666c4d1930baa120676122538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0057074e527510b3b782cd00801a382539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb84bffa9c658bc49fc8664ab8b5841540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354ba71e3040be349bdc0fd07a42589541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab5f770271e5f461e343904b153b09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cfccfe6e6109cd382aec5d9df4018543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc311c16b919d710e7cf107a3e2b4412544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aeffe9ba0d1e8551e43ea972477c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727773cfca15186bf99a30fe068fdc3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93aad820004b6744b17d4fb5fa6fa78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5f1cafe551d5049cb15b1d08f096b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29c3dcf33bc4377652adabe933de70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713f2c6445a6cfadd2dcd1251a74fcb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b084ebf8b89d93c30bed06f05784c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fa7626e86782ddce86514339ee5c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667f12a4128360c71764756536aa12e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d96551d0e46f7b8dda5263ebc3b58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607fe1a6160c87c6fa9edd51f3496fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255f48e23ff5287145fa112dac1f93c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ee5a20412c971b39694902b22cc64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405102f97da85d833794100c255525e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743ba915132fd2ba252146fe4dff332559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8f06b483dc3cc0413c174b90a6f88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b19c3ce768b5028cec4336d505e3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259bc88319ade9593ab0ea34ba27c21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183afe23e98632d81830caf926130ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f17efed0d925867c8c7a6e0d5b122b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d8385a9dab5c7ee14e811f0eae7ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a012881328cdeec19852d965b59ca96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e2963c505c1e45e19479041cbfd47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d777a99a04d218f6e5866428dcad5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456625f88df75c65a9f90fed5f13bb7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb711fd9b49fa8de4567c8effd01a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7bb424b207512fdba7c1fb0c0a384571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c376d4f3261e4276c43f2dfe4eab5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4543cff5f4252ae4d203c1799cd25573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074626a3fecab2b39e7a38968fbd8e88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aab049d0276558d617c778917031af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77693f9bc80d8fb4637db24d0be13e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b2b4736ad8144110d494c816d367a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bdf90f950bf55f52fe99ed8ccb690578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e35cc36fdc290fefcf18179fe54e3e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167458df73313d41b7170ef39af2c221580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3a53cdbbb927dcfd28656c713beb1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27422fcf701673404db1416e81555e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f7abf318c98d4aa27976c4b16286a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b614756f00adcbb0929f840112a7ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fde8c8bfcff6a091daeb5644b5f915585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb449dabeca7fdb4b3bc7db6a15433586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b04b7e7791139cd3a1fe3e0704689587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4a6cb46589b2507bcd99f80a74e7c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dc8d446df0f768e7ab279c4958baa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6f5f59b18d7bc95e1ba6596b86895590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ec1611a77f75c2ac443bafb447761591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af233bd3ffbd62cd2999f3030457311b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b4db8419f2bd20933d38b2136af7a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779f791629f88954e59f2e22a31424d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0e7dbfff02f04db58624bde1b36dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cff90edbe3abb22929f53a0b0097af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe22fbfb0bdb7427cccaff2e0c4409d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecbe461e2fce5a0f21ea52f79e5154598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9562db71481b383df013f042cfb2d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d0754573352c1ab5e002e4164c609600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f89ad91ebb578487b6fb88e40a762601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1ef925bfaa53b7a9516e46175891e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf03320a0d5e1469e37f7e919b8a0f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd8406cef91ad0bd168e215ee1c719604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a384a2c16b6ce92472453b7c46382605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84414fef423509b9ea7d553a9b831c4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d181369941864d441977656e70ad9d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f9aa4ea564eaa12fc8e12d99408a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9ed035281656edb004e8c8c75dd3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43767911a8024631f3e7439d921adea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad871ff60e66259683bffae57b17b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155ec0b6969e2fcaf15cf0f7aed1e87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b1b60bede945d2e5eea17664350c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd50881953303c927ea59fef4a48fb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc5412135cc7804615d1001fa72458615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfab2be2f443b6505865e2f2a44d627616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e44b262f76ed8aa0fd96630224fde617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd407962b6b581cc972c73021e98a4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a02616656ddee59d2f64eee6028d61619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc25cf2b55827d625be1d5223016efc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0facbfb8da4507a31bd3d42a4945496621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a434af18ebc64bc9130b50564f606622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd5d5f6d3a587fd713fa4626285a18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdae815fbf45c320b13d096f8f9d10b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132fd33a2be634b36ef0a3fcdaa538f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74525d25371b64ee0f6fdca5775112626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef8c47a452807001f7e418216e2f8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1644cf952e9878f184ec6d329ab4f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9347953156b2e4d3b226770dfbfe5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6043bd3527add5c1eca8356f0947618630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9477de56a0e4bb3a778b669621451631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867583b289b7b454eb6b1dede7d70ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a7618d5e03875de23068e88e0dfbb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65232ac28951ba10de826d3a76a766aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240235c7ddff9e7226b9216d051271ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f8430f8cba68b7af4eee8ec337fde636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed0a8cd504d06063510b28cee09e2b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15067627c8839ee412f8e6830d0f2b2c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdad58f1e1ffadeada7ea185cb2eb8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fa1dc4c263308340a5abcdd57e349640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb5f2fd434f44a34bfd6d0356f8ed8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847245c94fc97c49a2f697e875442d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543407b8ecc9e60f651da7e25a749369643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365194450c2b3933fa839e59bfc7d5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f288d61ec93e6d0bd68c1037491342d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f038c2f11976cef99f9b13e9332c95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d37907c93c8e49728348539f1fc41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40a75798483cf999257e2fc9f081bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566deeb595a4f0f15b85b9bec33d844649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532246e83b1c408b713ef70e847a0343650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ad0680e7c4a6e14dc4c4f21c4605f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00925dbb44a28c4c42ddceea2d154642652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf14db06da8352694eb018fb487a3ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c32ef198e23e540eaef21ebbcd8cf4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e98ee4eecc72edc76dc2a431914c9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f8664e4d53bff1bf8e62d53930dad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b3f11a9260efb89b407e8f5351398657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c463bfa269e99bcb74ae96cbed904c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a548065477412d7eacc9d59a3d6d26659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010b9ad483ef68812e2f8be75774ea5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafce5ce5571c9abe4a3f35ecad7a35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a407b427d0cf28c2f298fa0fe7b89b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f1325253f11a662637da5fc09961d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca09987486a0654c4931cfcfd5007ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7cbf236ad750e65ea0e639b6fdcee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad193e7b13008b1a616342443738cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b649f41038034f2ab3266617d52c32d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939caa1cc4fbf641f6465a8222b77b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64ba8dafbcd3b74703e100f30feea6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a57763ef67715d5cc136857ad194dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41b3cdc04aabbf3795a6eb5a5d2120671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87517e30b4fbc062a22c776467e25f55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c134351cd06ea9d2c7fb0cc489336f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f931586ca7060b0f4f6acc194371005674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63dc55be14e662b883c889252f5df6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0b4957a8074c0d7ed0c8ca373dc79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060034586323bf75137020bd222b7e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159d14f397c388f85494f69ae26dfd6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6917268ac7f1a2db5155398a466e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115e6d1ccc3ee73c8dddcdac5e3d0d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6eee03ace044fcdc576d4b2b20f0d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c195b444fbb519b30fa4e5e2f3e83a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b956ffcf8e2e6ebd29392d5c7189e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851529c7b76593cf1f0860c7d0ebd6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e167a0f7e355335da6332fd9424bcb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08469f609509732b8102b5f9289c32d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df437a0b7f51fd11cc79c5e0547e60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b661baf3ef4c1c2cb0aeaff01ddab8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd297163939ef791bb21beb3c875d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427c5e22111f7618a8aedaaba60aca7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9755c73a3ea41ae6d7b648b68e16da3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611266a995d6325e02c5edcb13dba84692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b0a035b2642b1cfc1ad3f56b99f2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ca26f1ba9d218f1d04d1a708c5d77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407398c1c72ec5fef2b671e403f549f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34455e2e57373cdbb4267e3c7d94c160696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44947e4828603cbf37c92378c5ed3462697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be067fa862250781ba2cb850d9d7e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ea5d577abd37233daab2edbcb023699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d144bbec9119d8adec97bdd137117d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b98615bf3fe54593bd737812dfc06c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cadfe53128cd55903aebd1701b5f33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39385001ee2022c51b57104318fb6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350519d9f9c32223987ea95fad0b1beb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebda958c65169d2cc9384f8bd4c7136705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e293d291e583d6fb602d37f32f09ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3836c40d1716a1fbf012f17648d2da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81cd57b1e92a46d1e0cf906b3aca2b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ea9631313be477a6502133cecf8c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494eb383b636ffe094ca78ecb3bb929710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6170b796420095e81c4d3dd01d8a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a749c9e81e1c1c6a4639cdddb428e91712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25430697d88a50c98c70004df51e2ac6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9f12cfea8369da27c6e6d3b375309714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99845ae5a2a5d5f87da4787b922cfb2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392289aee681142eb99539984d93171716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88c75acf140f07699e7734f6aeb80f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dd711b0127b20331763924a5250b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d2dad3fe359f121706c817b9518b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6063393ae64b237527f422db52b6cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab711b12a4982827beafc3619687532721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a515f62353e5f21d05e524027793d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfd8f7bf8b14895078f6665efb97e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe74c222abc5caa3e73651f29ec2cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0477c8dfa65ebcd9cc133f469535b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63a332c88f03c0a288f7aca51d3cf1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76e8c0d76a6bd55c2adbda7af19b28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eda30dae92332093b53d631c796e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d86fef41bb5a3bc294f92367d1e2d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c62518824fc54f513c1d4e522a52c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f65e4ea005f9da5bb0b50b7fe4e6c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ee69671bef119ecf8027cbbf29b07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1bd05862613f9fdc63f748d0426e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e3c40e41ac7858fb23677544727e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d83a952f177ce80250c1389156b134735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbbb80b3c38ea993e7e699e47e2ac5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df916637c2d746d7ba1a86df09a37f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b6975053f2d10e947d296da8f1f6a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629ae42985780b66b540d1ab0647366739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116f5335ac7b5ab6e3588397f23e58f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2c39e1a4550e0b2d58d61e2da0a82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e6b1bac8a38747621d509d9b44cc7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b151128c6e61a2210b41e9c8ebaae45743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa69fbcdd3a96a62e296d8325431f2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e681985c22075514a6800ace73a6c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02fabbbf99cdb39a77da5d74a9ee0a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d24c9963c790f201779208363b6df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bd7fc09a2a7d4140b0c2a5c05e3ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0b99405ff7a1d4df526b27ef6bda8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6303fd918fa3aa40fd42605539573f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a7a4fbb54e1fb9fa39ec94e0bb9e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582115ffd4b4c91871c93539bff0e929752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194d2171a455549c02fb623dff99b84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264891678ce316172aade1ca9c222385754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b027280dcf7cd84882a5842fe29ed7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dfcd1c4b571613912c9acaf3d234a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17675bfe896288ef50cd486645db9f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723614619f8d6ed228408cded610b232758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d3f022abb352271f32044e4c4a2d1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b79294516185f1e59f7069cc9a7165760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f8d1be2b9c6476eae1086afde3a83761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5459595bffa32216a11476a8ecb4108762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7202275d81f05cd5cfdecd3c5ae1078763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdc6ce171334ccac30b70621251aa4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270b62e7ab697fa92f276b363759521765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d05f6fd807b16229e325c8e2858fd9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a95cd9f2d3451642b3397a84c97b60767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791d572d64a228ee72eb2b89ba9cfa5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa109b2f5d29f4bcee3f0b43d400b4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a39373f78783ae2a2428dfdc0bf76770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2203b4c2299613a350882b443f934771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc1cf4d17ea9c1ef9a548cc6fbaa63772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d7c637d3058db3246f91b1b162f08773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614275f29b0944f59e884d22844c137774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4869d64d9af5ae07fbaff081ddbcf7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af519143a40ff9ec6588b76c87365a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d92cf3990558f4e8eaa2696106b2d3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188dcb2a954066048658b4e9c042dfd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054129618725b167fbbc5fc69d1817d1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905a9c224daad4f19e0f10c434b797f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53b81b1b5a09d13cc006bedd00a989781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d099f173fe19d6c4431e44e10d7f0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15d89c9ec6009c59941c41931a36f8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e6d840ff59c21d83f1fdc8f531a18784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be73e5e7db99295bd936f7d74406eb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcb6a02e4dc288c32ed11ad633e195786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b071c9f40c21f2b4f4a1d57245429787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265fb503a78620a8381a562a17add8a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3943e4b0d7c0af013ea10315a4c7e3c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45a41a9aed6cba94acbdddedc55e6d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd93d6075c10ad2bb00f04f29c8a959791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35588230f0a318731f87dd4eb1946bf2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bc64a870645584c6d97f25093acbb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0a3bfc68e4a56687cffb9231af046794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbbdf47c3e6a3ff8d3cffcbd4ecb0e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0ee97bd2e07f75e1d369394ee8f5d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1e9753b0f5b6a414b8650d24796b1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd81dbf7098f4306fa1f6b67edf1cf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb75e7f73c8bfb203805a28735d78f9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495068ef94117eb4c285baaf87efe86800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160297cccfeee2308715f5e4dfb718b3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32637fbfe85cbe136adb380ba82521a7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a608846c407b8e641a3a8fb2ef53c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5931a08ef9e4d9462786046d052683804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5148feadccce6f598480e79ed6a21805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325b0af129b95bb86f748f22eb7307c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f030c5baf266287e62ae1f58fd0b2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05741635764b740521c6b1af4396a9ac808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982bc972d590f8ab0bf71088c042da9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98aa4fe93006a68654daf2113dfddd1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafc5828ae2723a8412ba72014b52fd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bae848d0507199f4eed85807959659812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670d8c24f2172c3ed7f6bb064fdf424813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534df94079fa9362199bb5ce8093ce01814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ad63f110758b2dad8c45bd566b24e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d4105717da05a61da265696b30e33816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ba8924c6e6cf513251863c90b2c00817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ced672b73ef03be7d2bc6d999dcf3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5e131d995ea4d577b1925c76cb172819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -17017,51 +17014,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17137,51 +17134,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17192,81 +17189,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>227</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -17887,51 +17884,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17947,51 +17944,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19507,51 +19504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19567,51 +19564,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:ext cx="952500" cy="704850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19627,51 +19624,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="704850"/>
+    <xdr:ext cx="952500" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19687,51 +19684,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19747,51 +19744,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="666750"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -22657,141 +22654,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -28157,110 +28154,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28527,51 +28464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J411"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31487,7405 +31424,7380 @@
         <v>294</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I117" s="0">
         <v>3.93</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>17419</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="0">
         <v>2.66</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>44</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I119" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I120" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I121" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I122" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>17439</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I123" s="0">
         <v>8.92</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I127" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>17446</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="E128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I128" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>17446</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I129" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="I131" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I132" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>17518</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="0">
         <v>6.33</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I134" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I135" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I136" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I137" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I138" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="F140" s="0"/>
+        <v>388</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="G140" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>11</v>
+        <v>275</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I143" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>18318</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E144" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F144" s="0" t="s">
-        <v>275</v>
+        <v>57</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="0">
         <v>4.25</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>18323</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="E147" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I147" s="0">
         <v>19.21</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I148" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I149" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I150" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>18372</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I151" s="0">
         <v>5.74</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I152" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I153" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>18374</v>
+        <v>12748</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I154" s="0">
-        <v>11.5</v>
+        <v>7.32</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>12748</v>
+        <v>12916</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I155" s="0">
-        <v>7.32</v>
+        <v>18.92</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>12916</v>
+        <v>17470</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="0">
-        <v>18.92</v>
+        <v>11.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17470</v>
+        <v>18376</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I157" s="0">
-        <v>11.76</v>
+        <v>10.52</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18376</v>
+        <v>18377</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I158" s="0">
-        <v>10.52</v>
+        <v>15</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18377</v>
+        <v>12665</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>440</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I159" s="0">
-        <v>15</v>
+        <v>5.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>12665</v>
       </c>
       <c r="D160" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="E160" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="E160" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I160" s="0">
         <v>5.22</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>12665</v>
+        <v>12687</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>444</v>
+        <v>44</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I161" s="0">
-        <v>5.22</v>
+        <v>3.11</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>12687</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="E162" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F162" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I162" s="0">
         <v>3.11</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>12687</v>
+        <v>12997</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.11</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>12997</v>
+        <v>12419</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>2.11</v>
+        <v>13.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>12419</v>
+        <v>12478</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="I165" s="0">
-        <v>13.84</v>
+        <v>11.48</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>12478</v>
+        <v>12795</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I166" s="0">
-        <v>11.48</v>
+        <v>11.74</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>12795</v>
+        <v>12928</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I167" s="0">
-        <v>11.74</v>
+        <v>12.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>12928</v>
+        <v>12976</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>463</v>
+        <v>103</v>
       </c>
       <c r="I168" s="0">
-        <v>12.52</v>
+        <v>0.32</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>12976</v>
+        <v>12992</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I169" s="0">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I170" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18047</v>
+        <v>18111</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>107</v>
+        <v>462</v>
       </c>
       <c r="I171" s="0">
-        <v>11.5</v>
+        <v>16.99</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18111</v>
+        <v>18114</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I172" s="0">
-        <v>16.99</v>
+        <v>5.56</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18114</v>
+        <v>18130</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>463</v>
+        <v>25</v>
       </c>
       <c r="I173" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18130</v>
+        <v>18131</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I174" s="0">
-        <v>7.71</v>
+        <v>13.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18131</v>
+        <v>18197</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I175" s="0">
-        <v>13.65</v>
+        <v>21.5</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18197</v>
+        <v>17103</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I176" s="0">
-        <v>21.5</v>
+        <v>7.72</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I177" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>17104</v>
+        <v>17175</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>44</v>
+        <v>496</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>463</v>
+        <v>107</v>
       </c>
       <c r="I178" s="0">
-        <v>12.54</v>
+        <v>13.21</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>17175</v>
+        <v>17176</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>497</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I179" s="0">
-        <v>13.21</v>
+        <v>18.38</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>17176</v>
+        <v>17177</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I180" s="0">
-        <v>18.38</v>
+        <v>18.76</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>17177</v>
+        <v>17178</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>107</v>
+        <v>187</v>
       </c>
       <c r="I181" s="0">
-        <v>18.76</v>
+        <v>20.4</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>17178</v>
+        <v>17179</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>509</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I182" s="0">
-        <v>20.4</v>
+        <v>102.12</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>17179</v>
       </c>
       <c r="D183" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="E183" s="0" t="s">
         <v>508</v>
       </c>
-      <c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I183" s="0">
         <v>102.12</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>17179</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I184" s="0">
         <v>102.12</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>17179</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I185" s="0">
         <v>102.12</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>17179</v>
+        <v>17180</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I186" s="0">
-        <v>102.12</v>
+        <v>125.86</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>17180</v>
+        <v>17181</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I187" s="0">
-        <v>125.86</v>
+        <v>84.63</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>17181</v>
+        <v>17182</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I188" s="0">
-        <v>84.63</v>
+        <v>91.14</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>17182</v>
+        <v>17183</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I189" s="0">
-        <v>91.14</v>
+        <v>93.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>17183</v>
+        <v>17242</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I190" s="0">
-        <v>93.31</v>
+        <v>14.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>17242</v>
+        <v>17346</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I191" s="0">
-        <v>14.83</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>17346</v>
+        <v>17411</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I192" s="0">
-        <v>9.640000000000001</v>
+        <v>18.11</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>17411</v>
+        <v>17412</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I193" s="0">
-        <v>18.11</v>
+        <v>21.27</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>17412</v>
+        <v>17410</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>542</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I194" s="0">
-        <v>21.27</v>
+        <v>152.38</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>17410</v>
+        <v>17431</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>543</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I195" s="0">
-        <v>152.38</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>17431</v>
+        <v>17448</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I196" s="0">
-        <v>9.800000000000001</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>17448</v>
+        <v>17474</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I197" s="0">
-        <v>8.710000000000001</v>
+        <v>12.67</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>17474</v>
+        <v>17475</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I198" s="0">
-        <v>12.67</v>
+        <v>12.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>17475</v>
+        <v>17525</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I199" s="0">
-        <v>12.43</v>
+        <v>11.64</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>17525</v>
+        <v>17563</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="I200" s="0">
-        <v>11.64</v>
+        <v>4.98</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>17563</v>
+        <v>17594</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I201" s="0">
-        <v>4.98</v>
+        <v>12.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>17594</v>
+        <v>17595</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="0">
-        <v>12.69</v>
+        <v>14.74</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>17595</v>
+        <v>17607</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="0">
-        <v>14.74</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17607</v>
+        <v>17609</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>0.33</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17609</v>
+        <v>17610</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="0">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17610</v>
+        <v>17662</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="0">
-        <v>1.11</v>
+        <v>4.05</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I207" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>17663</v>
+        <v>18282</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I208" s="0">
-        <v>17.73</v>
+        <v>48.05</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>18282</v>
       </c>
       <c r="D209" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
-      <c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="0">
         <v>48.05</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>18282</v>
+        <v>18283</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>44</v>
+        <v>589</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="0">
-        <v>48.05</v>
+        <v>20.55</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>18283</v>
+        <v>18387</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>590</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="0">
-        <v>20.55</v>
+        <v>10.86</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18387</v>
+        <v>12326</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I212" s="0">
-        <v>10.86</v>
+        <v>5.05</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>12326</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>595</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I213" s="0">
         <v>5.05</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>12326</v>
+        <v>12902</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>599</v>
+        <v>44</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>142</v>
+        <v>601</v>
       </c>
       <c r="I214" s="0">
-        <v>5.05</v>
+        <v>12.2</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>12902</v>
+        <v>18097</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>602</v>
+        <v>16</v>
       </c>
       <c r="I215" s="0">
-        <v>12.2</v>
+        <v>3</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>18097</v>
       </c>
       <c r="D216" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E216" s="0" t="s">
         <v>604</v>
       </c>
-      <c r="E216" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="0">
         <v>3</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>18097</v>
+        <v>17117</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="0">
-        <v>3</v>
+        <v>3.09</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>17117</v>
+        <v>17260</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I218" s="0">
-        <v>3.09</v>
+        <v>24.23</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17260</v>
+        <v>17304</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I219" s="0">
-        <v>24.23</v>
+        <v>9.06</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17304</v>
+        <v>17516</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="0">
-        <v>9.06</v>
+        <v>5.78</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17516</v>
+        <v>11841</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I221" s="0">
-        <v>5.78</v>
+        <v>31.48</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>11841</v>
+        <v>11842</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I222" s="0">
-        <v>31.48</v>
+        <v>11.19</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>11842</v>
+        <v>11879</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="I223" s="0">
-        <v>11.19</v>
+        <v>18.27</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>11879</v>
+        <v>11881</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>444</v>
+        <v>509</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I224" s="0">
-        <v>18.27</v>
+        <v>18.66</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>510</v>
+        <v>633</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I225" s="0">
-        <v>18.66</v>
+        <v>19.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>11882</v>
       </c>
       <c r="D226" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E226" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="E226" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F226" s="0" t="s">
-        <v>634</v>
+        <v>440</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I226" s="0">
         <v>19.51</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>11882</v>
+        <v>11924</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>441</v>
+        <v>514</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I227" s="0">
-        <v>19.51</v>
+        <v>15.64</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
-      <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>11924</v>
+        <v>11925</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I228" s="0">
-        <v>15.64</v>
+        <v>19.1</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
+      <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>11925</v>
+        <v>11927</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I229" s="0">
-        <v>19.1</v>
+        <v>15.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>11927</v>
+        <v>11928</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>444</v>
+        <v>514</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I230" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>11928</v>
+        <v>11933</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I231" s="0">
-        <v>15.76</v>
+        <v>11.34</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>11933</v>
+        <v>11935</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I232" s="0">
-        <v>11.34</v>
+        <v>5.04</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>11935</v>
+        <v>11941</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I233" s="0">
-        <v>5.04</v>
+        <v>17.09</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>11941</v>
+        <v>11943</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I234" s="0">
-        <v>17.09</v>
+        <v>14.6</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>11943</v>
+        <v>11959</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I235" s="0">
-        <v>14.6</v>
+        <v>8.68</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>11959</v>
+        <v>11960</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I236" s="0">
-        <v>8.68</v>
+        <v>11.36</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>11960</v>
+        <v>26024</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I237" s="0">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>26024</v>
+        <v>26026</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I238" s="0">
-        <v>20.28</v>
+        <v>12.85</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26026</v>
+        <v>26034</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I239" s="0">
-        <v>12.85</v>
+        <v>10.9</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26034</v>
+        <v>26070</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I240" s="0">
-        <v>10.9</v>
+        <v>11.24</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>26070</v>
+        <v>26097</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I241" s="0">
-        <v>11.24</v>
+        <v>9.6</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>26097</v>
+        <v>26099</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>682</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I242" s="0">
-        <v>9.6</v>
+        <v>15.18</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>26099</v>
+        <v>26104</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>683</v>
+        <v>542</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I243" s="0">
-        <v>15.18</v>
+        <v>8.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>26104</v>
+        <v>26109</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>543</v>
+        <v>51</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I244" s="0">
-        <v>8.81</v>
+        <v>20.62</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>26109</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>688</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I245" s="0">
         <v>20.62</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>26109</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>11</v>
+        <v>160</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I246" s="0">
         <v>20.62</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>26109</v>
+        <v>26110</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I247" s="0">
-        <v>20.62</v>
+        <v>24.61</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>26110</v>
+        <v>26114</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I248" s="0">
-        <v>24.61</v>
+        <v>17.58</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>26114</v>
+        <v>26119</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I249" s="0">
-        <v>17.58</v>
+        <v>15.94</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>26119</v>
+        <v>26121</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>68</v>
+        <v>703</v>
       </c>
       <c r="I250" s="0">
-        <v>15.94</v>
+        <v>10.94</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>26121</v>
+        <v>26123</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="E251" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="G251" s="0" t="s">
         <v>703</v>
       </c>
-      <c r="F251" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I251" s="0">
-        <v>10.94</v>
+        <v>13.63</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>26123</v>
+        <v>26164</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>599</v>
+        <v>633</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>704</v>
+        <v>16</v>
       </c>
       <c r="I252" s="0">
-        <v>13.63</v>
+        <v>12.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>26164</v>
+        <v>26176</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>634</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I253" s="0">
-        <v>12.72</v>
+        <v>15.86</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>26176</v>
+        <v>26251</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I254" s="0">
-        <v>15.86</v>
+        <v>18.69</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26251</v>
+        <v>26296</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I255" s="0">
-        <v>18.69</v>
+        <v>10.77</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26296</v>
+        <v>26297</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I256" s="0">
-        <v>10.77</v>
+        <v>14.35</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26297</v>
+        <v>26314</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I257" s="0">
-        <v>14.35</v>
+        <v>22.5</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26314</v>
+        <v>26317</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I258" s="0">
-        <v>22.5</v>
+        <v>19.29</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26317</v>
+        <v>26319</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I259" s="0">
-        <v>19.29</v>
+        <v>19.15</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26319</v>
+        <v>26320</v>
       </c>
       <c r="D260" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E260" s="0" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I260" s="0">
-        <v>19.15</v>
+        <v>19.98</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26320</v>
+        <v>26321</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I261" s="0">
-        <v>19.98</v>
+        <v>13.82</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>26321</v>
+        <v>26323</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I262" s="0">
-        <v>13.82</v>
+        <v>37.07</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>26323</v>
+        <v>18030</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I263" s="0">
-        <v>37.07</v>
+        <v>14.56</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>18030</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="E264" s="0" t="s">
         <v>741</v>
       </c>
-      <c r="E264" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I264" s="0">
         <v>14.56</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>18030</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I265" s="0">
         <v>14.56</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18030</v>
+        <v>11744</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>68</v>
+        <v>747</v>
       </c>
       <c r="I266" s="0">
-        <v>14.56</v>
+        <v>5.07</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>11744</v>
+        <v>12797</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>751</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>748</v>
+        <v>462</v>
       </c>
       <c r="I267" s="0">
-        <v>5.07</v>
+        <v>14.84</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>12797</v>
+        <v>12798</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>752</v>
+        <v>509</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I268" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>12798</v>
+        <v>12799</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I269" s="0">
         <v>13.73</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>12799</v>
+        <v>12800</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>513</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I270" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>12800</v>
+        <v>12801</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I271" s="0">
-        <v>14.84</v>
+        <v>17.86</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>12801</v>
+        <v>26106</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I272" s="0">
-        <v>17.86</v>
+        <v>11.57</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26106</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>766</v>
       </c>
-      <c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I273" s="0">
         <v>11.57</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26106</v>
+        <v>26177</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I274" s="0">
-        <v>11.57</v>
+        <v>11.92</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26177</v>
+        <v>26185</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>16</v>
+        <v>774</v>
       </c>
       <c r="I275" s="0">
-        <v>11.92</v>
+        <v>6.19</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26185</v>
+        <v>26186</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I276" s="0">
-        <v>6.19</v>
+        <v>7.99</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26186</v>
+        <v>26215</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I277" s="0">
-        <v>7.99</v>
+        <v>23.33</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26215</v>
+        <v>26379</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>784</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>775</v>
+        <v>16</v>
       </c>
       <c r="I278" s="0">
-        <v>23.33</v>
+        <v>10.67</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26379</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I279" s="0">
         <v>10.67</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26379</v>
+        <v>26392</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I280" s="0">
-        <v>10.67</v>
+        <v>25.44</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26392</v>
+        <v>26393</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="E281" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="F281" s="0" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I281" s="0">
-        <v>25.44</v>
+        <v>28.34</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26393</v>
+        <v>26541</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>791</v>
+        <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I282" s="0">
-        <v>28.34</v>
+        <v>5.75</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26541</v>
+        <v>26549</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I283" s="0">
-        <v>5.75</v>
+        <v>11.03</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>26549</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="E284" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="E284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I284" s="0">
         <v>11.03</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I285" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>26569</v>
+        <v>26659</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I286" s="0">
-        <v>12.1</v>
+        <v>14.46</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26659</v>
+        <v>26698</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I287" s="0">
-        <v>14.46</v>
+        <v>7.37</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26698</v>
+        <v>26716</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I288" s="0">
-        <v>7.37</v>
+        <v>23.81</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>26716</v>
+        <v>26718</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I289" s="0">
-        <v>23.81</v>
+        <v>18.88</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>26718</v>
+        <v>26719</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I290" s="0">
-        <v>18.88</v>
+        <v>22.17</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>26719</v>
+        <v>26721</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I291" s="0">
-        <v>22.17</v>
+        <v>15.69</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>26721</v>
+        <v>26777</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I292" s="0">
-        <v>15.69</v>
+        <v>11.21</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>26777</v>
+        <v>26820</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I293" s="0">
-        <v>11.21</v>
+        <v>8.94</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>26820</v>
+        <v>26821</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I294" s="0">
-        <v>8.94</v>
+        <v>7.15</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>26821</v>
+        <v>26822</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I295" s="0">
-        <v>7.15</v>
+        <v>8.94</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>26822</v>
+        <v>26839</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>187</v>
+        <v>837</v>
       </c>
       <c r="I296" s="0">
-        <v>8.94</v>
+        <v>26.24</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>26839</v>
+        <v>26850</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>838</v>
+        <v>68</v>
       </c>
       <c r="I297" s="0">
-        <v>26.24</v>
+        <v>28.72</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>26850</v>
+        <v>26851</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I298" s="0">
-        <v>28.72</v>
+        <v>25.45</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>26851</v>
+        <v>26852</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I299" s="0">
-        <v>25.45</v>
+        <v>23.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>26852</v>
+        <v>26853</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I300" s="0">
-        <v>23.81</v>
+        <v>25.45</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>26853</v>
+        <v>26854</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I301" s="0">
-        <v>25.45</v>
+        <v>23.74</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>26854</v>
+        <v>26855</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I302" s="0">
-        <v>23.74</v>
+        <v>15.32</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>26855</v>
+        <v>26856</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I303" s="0">
-        <v>15.32</v>
+        <v>11.76</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>26856</v>
+        <v>26858</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I304" s="0">
-        <v>11.76</v>
+        <v>13.96</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>26858</v>
+        <v>26870</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I305" s="0">
-        <v>13.96</v>
+        <v>19.82</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>26870</v>
+        <v>26878</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I306" s="0">
-        <v>19.82</v>
+        <v>17.99</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26878</v>
+        <v>26879</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I307" s="0">
-        <v>17.99</v>
+        <v>18.19</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>26879</v>
+        <v>26880</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I308" s="0">
-        <v>18.19</v>
+        <v>11.68</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>26880</v>
+        <v>26881</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I309" s="0">
-        <v>11.68</v>
+        <v>12.45</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26881</v>
+        <v>26924</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>107</v>
+        <v>837</v>
       </c>
       <c r="I310" s="0">
-        <v>12.45</v>
+        <v>22.72</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>26924</v>
+        <v>12519</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>838</v>
+        <v>107</v>
       </c>
       <c r="I311" s="0">
-        <v>22.72</v>
+        <v>12.83</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12519</v>
+        <v>12572</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I312" s="0">
-        <v>12.83</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>12572</v>
+        <v>12573</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I313" s="0">
-        <v>8.880000000000001</v>
+        <v>8.9</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>12573</v>
+        <v>12659</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I314" s="0">
-        <v>8.9</v>
+        <v>23.88</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>12659</v>
+        <v>12660</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I315" s="0">
-        <v>23.88</v>
+        <v>3.19</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>12660</v>
+        <v>12786</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I316" s="0">
-        <v>3.19</v>
+        <v>31.12</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>12786</v>
       </c>
       <c r="D317" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I317" s="0">
         <v>31.12</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>12786</v>
+        <v>12790</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I318" s="0">
-        <v>31.12</v>
+        <v>27.79</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>12790</v>
+        <v>12927</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I319" s="0">
-        <v>27.79</v>
+        <v>7.4</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>12927</v>
+        <v>17054</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I320" s="0">
-        <v>7.4</v>
+        <v>4.6</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17054</v>
+        <v>18021</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="I321" s="0">
-        <v>4.6</v>
+        <v>5.56</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18021</v>
+        <v>18098</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I322" s="0">
-        <v>5.56</v>
+        <v>7.79</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18098</v>
+        <v>18133</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I323" s="0">
-        <v>7.79</v>
+        <v>6.49</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18133</v>
+        <v>18175</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I324" s="0">
-        <v>6.49</v>
+        <v>14.36</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18175</v>
+        <v>17433</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I325" s="0">
-        <v>14.36</v>
+        <v>11.64</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17433</v>
+        <v>17445</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I326" s="0">
-        <v>11.64</v>
+        <v>12.6</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17445</v>
+        <v>17530</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I327" s="0">
-        <v>12.6</v>
+        <v>34.96</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I328" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17531</v>
+        <v>17574</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I329" s="0">
-        <v>50.75</v>
+        <v>18.53</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17574</v>
+        <v>17578</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I330" s="0">
-        <v>18.53</v>
+        <v>12.45</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17578</v>
+        <v>17603</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I331" s="0">
-        <v>12.45</v>
+        <v>26.07</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>17603</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>940</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I332" s="0">
         <v>26.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17603</v>
+        <v>17604</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>943</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I333" s="0">
-        <v>26.07</v>
+        <v>33.95</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>17604</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>944</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I334" s="0">
         <v>33.95</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17604</v>
+        <v>17633</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I335" s="0">
-        <v>33.95</v>
+        <v>20.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17633</v>
+        <v>18262</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I336" s="0">
-        <v>20.22</v>
+        <v>41.58</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>18262</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I337" s="0">
         <v>41.58</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18262</v>
+        <v>18263</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I338" s="0">
-        <v>41.58</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18263</v>
+        <v>18264</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I339" s="0">
-        <v>9.050000000000001</v>
+        <v>22.17</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18264</v>
+        <v>18280</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I340" s="0">
-        <v>22.17</v>
+        <v>7.79</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18280</v>
+        <v>18299</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I341" s="0">
-        <v>7.79</v>
+        <v>29.16</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18299</v>
+        <v>18300</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I342" s="0">
-        <v>29.16</v>
+        <v>22.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18300</v>
+        <v>18302</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I343" s="0">
-        <v>22.94</v>
+        <v>11.82</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18302</v>
+        <v>18328</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I344" s="0">
-        <v>11.82</v>
+        <v>14.42</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18328</v>
+        <v>18329</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I345" s="0">
-        <v>14.42</v>
+        <v>13.98</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18329</v>
+        <v>18330</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I346" s="0">
-        <v>13.98</v>
+        <v>20.49</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>18330</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E347" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F347" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I347" s="0">
         <v>20.49</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18330</v>
+        <v>18331</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I348" s="0">
-        <v>20.49</v>
+        <v>14.73</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18331</v>
+        <v>18332</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I349" s="0">
-        <v>14.73</v>
+        <v>16.84</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18332</v>
+        <v>18333</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I350" s="0">
-        <v>16.84</v>
+        <v>7.15</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18333</v>
+        <v>18350</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I351" s="0">
-        <v>7.15</v>
+        <v>8.41</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18350</v>
+        <v>18351</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>8.41</v>
+        <v>6.61</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18351</v>
+        <v>18361</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>6.61</v>
+        <v>7.21</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18361</v>
+        <v>18375</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I354" s="0">
-        <v>7.21</v>
+        <v>26.54</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18375</v>
+        <v>18388</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I355" s="0">
-        <v>26.54</v>
+        <v>8.07</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18388</v>
+        <v>18389</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I356" s="0">
-        <v>8.07</v>
+        <v>11.97</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18389</v>
+        <v>18390</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I357" s="0">
-        <v>11.97</v>
+        <v>4.66</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18390</v>
+        <v>12541</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I358" s="0">
-        <v>4.66</v>
+        <v>6.95</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>12541</v>
+        <v>12588</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I359" s="0">
-        <v>6.95</v>
+        <v>4.57</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>12588</v>
+        <v>12589</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I360" s="0">
-        <v>4.57</v>
+        <v>2.86</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>12589</v>
+        <v>12793</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I361" s="0">
-        <v>2.86</v>
+        <v>7.71</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12793</v>
+        <v>12794</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I362" s="0">
-        <v>7.71</v>
+        <v>9.42</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12794</v>
+        <v>17051</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I363" s="0">
-        <v>9.42</v>
+        <v>2.48</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17051</v>
+        <v>17053</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I364" s="0">
-        <v>2.48</v>
+        <v>9.02</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17053</v>
+        <v>18087</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I365" s="0">
-        <v>9.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18087</v>
+        <v>18141</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I366" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.34</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18141</v>
+        <v>18173</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I367" s="0">
-        <v>2.34</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18173</v>
+        <v>17218</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I368" s="0">
-        <v>0.5600000000000001</v>
+        <v>6.24</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17218</v>
+        <v>17219</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I369" s="0">
-        <v>6.24</v>
+        <v>10.34</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17219</v>
+        <v>17222</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I370" s="0">
-        <v>10.34</v>
+        <v>2.68</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17222</v>
+        <v>17223</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I371" s="0">
-        <v>2.68</v>
+        <v>10.34</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17223</v>
+        <v>17224</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I372" s="0">
-        <v>10.34</v>
+        <v>1.63</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17224</v>
+        <v>17225</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I373" s="0">
-        <v>1.63</v>
+        <v>3.68</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17225</v>
+        <v>17226</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I374" s="0">
-        <v>3.68</v>
+        <v>8.17</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17226</v>
+        <v>18301</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I375" s="0">
-        <v>8.17</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18301</v>
+        <v>18150</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I376" s="0">
-        <v>0.9399999999999999</v>
+        <v>50.04</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18150</v>
+        <v>17095</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>1071</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>50.04</v>
+        <v>7.71</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>17095</v>
+        <v>17281</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1072</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I378" s="0">
-        <v>7.71</v>
+        <v>3.28</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17281</v>
+        <v>17479</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I379" s="0">
-        <v>3.28</v>
+        <v>28.59</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17479</v>
+        <v>17608</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I380" s="0">
-        <v>28.59</v>
+        <v>5.49</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17608</v>
+        <v>17664</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1081</v>
-[...3 lines deleted...]
-      </c>
+        <v>1083</v>
+      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I381" s="0">
-        <v>5.49</v>
+        <v>13.08</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17664</v>
+        <v>18386</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="F382" s="0"/>
+        <v>1086</v>
+      </c>
+      <c r="F382" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G382" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I382" s="0">
-        <v>13.08</v>
+        <v>6.64</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18386</v>
+        <v>11932</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I383" s="0">
-        <v>6.64</v>
+        <v>6.07</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>11932</v>
+        <v>26299</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I384" s="0">
-        <v>6.07</v>
+        <v>18.25</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>26299</v>
+        <v>26313</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I385" s="0">
-        <v>18.25</v>
+        <v>13.14</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>26313</v>
+        <v>26426</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I386" s="0">
-        <v>13.14</v>
+        <v>10.22</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>26426</v>
+        <v>26467</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I387" s="0">
-        <v>10.22</v>
+        <v>11.62</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>26467</v>
+        <v>26425</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I388" s="0">
-        <v>11.62</v>
+        <v>10.15</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>26425</v>
+        <v>26629</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I389" s="0">
-        <v>10.15</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>26629</v>
+        <v>26708</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I390" s="0">
-        <v>8.369999999999999</v>
+        <v>7.49</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>26708</v>
+        <v>26715</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I391" s="0">
-        <v>7.49</v>
+        <v>8.34</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>26715</v>
+        <v>26882</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I392" s="0">
-        <v>8.34</v>
+        <v>5.17</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>26882</v>
+        <v>26883</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I393" s="0">
-        <v>5.17</v>
+        <v>10.91</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>26883</v>
+        <v>29941</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I394" s="0">
-        <v>10.91</v>
+        <v>6.75</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>29941</v>
+        <v>18048</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I395" s="0">
-        <v>6.75</v>
+        <v>23.95</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>18048</v>
+        <v>18050</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I396" s="0">
-        <v>23.95</v>
+        <v>9.23</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>18050</v>
+        <v>18214</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I397" s="0">
-        <v>9.23</v>
+        <v>8.74</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>18214</v>
+        <v>17437</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I398" s="0">
-        <v>8.74</v>
+        <v>23.99</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>17437</v>
+        <v>17654</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I399" s="0">
-        <v>23.99</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17654</v>
+        <v>18258</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I400" s="0">
-        <v>9.140000000000001</v>
+        <v>25.72</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18258</v>
+        <v>18378</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I401" s="0">
-        <v>25.72</v>
+        <v>14.72</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>18378</v>
+        <v>17125</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I402" s="0">
-        <v>14.72</v>
+        <v>12.41</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>17125</v>
+        <v>17258</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I403" s="0">
-        <v>12.41</v>
+        <v>9.27</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>17258</v>
+        <v>17259</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I404" s="0">
-        <v>9.27</v>
+        <v>7.94</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>17259</v>
+        <v>17389</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I405" s="0">
-        <v>7.94</v>
+        <v>29.07</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>17389</v>
+        <v>17390</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G406" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I406" s="0">
-        <v>29.07</v>
+        <v>5.4</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>17390</v>
+        <v>17391</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I407" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>17391</v>
+        <v>17463</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I408" s="0">
-        <v>7.52</v>
+        <v>19.02</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>17463</v>
+        <v>17602</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G409" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I409" s="0">
-        <v>19.02</v>
+        <v>17.23</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>17602</v>
+        <v>18304</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I410" s="0">
-        <v>17.23</v>
+        <v>11.95</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>18304</v>
+        <v>18394</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G411" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I411" s="0">
-        <v>11.95</v>
+        <v>3.11</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>1172</v>
-[...11 lines deleted...]
-      <c r="E412" s="0" t="s">
         <v>1174</v>
-      </c>
-[...10 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>