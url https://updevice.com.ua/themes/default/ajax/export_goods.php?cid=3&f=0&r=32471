--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1224">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000005949</t>
   </si>
   <si>
@@ -1268,50 +1268,59 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
   </si>
   <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
+  </si>
+  <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW13 |800-12800DPI, 2.4G/BT/USB-C|</t>
@@ -1829,50 +1838,59 @@
   <si>
     <t>000012719</t>
   </si>
   <si>
     <t>Ігровий контролер HOCO Dragon PS5 wireless gamepad GA32 |PS5, BT5.1, Dual Motor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-dragon-ps5-wireless-gamepad-ga32-ps5-bt5-1-dual-motor-/</t>
   </si>
   <si>
     <t>000012720</t>
   </si>
   <si>
     <t>000012721</t>
   </si>
   <si>
     <t>Ігровий контролер HOCO Dragon wireless game controller Switch 1st gen joy-con GA33 |BT5.0, Dual Motor, Gyroscope|</t>
   </si>
   <si>
     <t>blue-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-dragon-wireless-game-controller-switch-1st-gen-joy-con-ga33-bt5-0-dual-motor-gyroscope-/</t>
   </si>
   <si>
+    <t>000013053</t>
+  </si>
+  <si>
+    <t>Ігровий контроллер HOCO Origin PS4 wireless game controller GA34 |BT4.2, Gyroscope, 8h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-origin-ps4-wireless-game-controller-ga34-bt4-2-gyroscope-8h-/</t>
+  </si>
+  <si>
     <t>000002379</t>
   </si>
   <si>
     <t>Стилус BASEUS Golden Cudgel Capacitive Stylus Pen (ACPCL-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/stilusyi-54/stilus-baseus-golden-cudgel-capacitive-stylus-pen/</t>
   </si>
   <si>
     <t>000006053</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000007183</t>
   </si>
   <si>
     <t>Стилус USAMS Active Touch Screen Capacitive Stylus Pen US-ZB135</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/stilusyi-54/stilus-usams-active-touch-screen-capacitive-stylus-pen-us-zb135/</t>
@@ -2852,50 +2870,59 @@
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>000009389</t>
   </si>
   <si>
     <t>Набір Combo HOCO Luminous gaming keyboard and mouse set GM18 |Eng/ru розгортка|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-combo-hoco-luminous-gaming-keyboard-and-mouse-set-gm18/</t>
   </si>
   <si>
     <t>000009654</t>
   </si>
   <si>
     <t>Клавіатура Meetion USB+HUB Keyboard K815 |Ukr/ru/EN розгортка|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-usb-hub-keyboard-k815-ukr-ru-en-/</t>
   </si>
   <si>
+    <t>000009847</t>
+  </si>
+  <si>
+    <t>Набір Миша і клавіатура HOCO Gaming Illuminated keyboard and mouse set DI16  (UA/Ru/Eng)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-myish-i-klaviatura-gaming-illuminated-keyboard-and-mouse-set-di16-ukr-ru-en-/</t>
+  </si>
+  <si>
     <t>000011571</t>
   </si>
   <si>
     <t>Клавіатура XTRIKE Me wired keyboard KB-512 BK |USB2.0, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-xtrike-me-wired-keyboard-kb-512-bk-usb2-0-rgb-/</t>
   </si>
   <si>
     <t>000011607</t>
   </si>
   <si>
     <t>Клавіатура MEETION 2.4G Kids wireless Keyboard WK800 |RU/EN Layout|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-2-4g-kids-wireless-keyboard-wk800-ua-ru-en-layout-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-onikuma-usb-with-argb-wired-mechanical-keyboard-67-keys-g67-eng-layouts-/</t>
@@ -3098,59 +3125,95 @@
   <si>
     <t>Клавіатура XTRIKE ME wired keyboard KB-309 BK |100 Keys, RGB, EN Layout|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-xtrike-me-wired-keyboard-kb-309-bk-100-keys-rgb-/</t>
   </si>
   <si>
     <t>000012882</t>
   </si>
   <si>
     <t>Клавіатура HOCO Murphy 3-color wired keyboard GM61 (Ukrainian version) |104 keys|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-murphy-3-color-wired-keyboard-gm61-ukrainian-version-104-keys-/</t>
   </si>
   <si>
     <t>000012883</t>
   </si>
   <si>
     <t>Клавіатура HOCO Dragon 2.4G wireless mini keyboard GM70 (Ukrainian version) |78 Keys|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-dragon-2-4g-wireless-mini-keyboard-gm70-ukrainian-version-78-keys-/</t>
   </si>
   <si>
+    <t>000012947</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO Dragon 2.4G wireless mini keyboard (cyrillic version) GM70 |78Keys, Windows/Mac OS|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-dragon-2-4g-wireless-mini-keyboard-cyrillic-version-gm70-78keys-windows-mac-os-/</t>
+  </si>
+  <si>
     <t>000013007</t>
   </si>
   <si>
     <t>Ігрова клавіатура MEETION Wired Mechanical Keyboard Red Switch MK009RDP |UA Layouts, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/igrovaya-klaviatura-meetion-wired-mechanical-keyboard-red-switch-mk009rdp-usb-c-/</t>
   </si>
   <si>
+    <t>000013054</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO GM701 Trofeo wired gaming keyboard (Cyrillic version) |104 Keys, UA/ru/EN Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-gm701-trofeo-wired-gaming-keyboard-cyrillic-version-104-keys-ua-ru-en-layouts-/</t>
+  </si>
+  <si>
+    <t>000013055</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO GM702 Vistoso wired gaming keyboard (Cyrillic version) |104 Keys, UA/ru/EN Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-gm702-vistoso-wired-gaming-keyboard-cyrillic-version-104-keys-ua-ru-en-layouts-/</t>
+  </si>
+  <si>
+    <t>000013056</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO Cool wired keyboard GM60 (Cyrillic version) |104 Keys, UA/ru/EN Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-cool-wired-keyboard-gm60-cyrillic-version-104-keys-ua-ru-en-layouts-/</t>
+  </si>
+  <si>
     <t>000005441</t>
   </si>
   <si>
     <t>Килимок для миші XTRIKE ME Backlight MP-602</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-xtrike-me-backlight-mp-602/</t>
   </si>
   <si>
     <t>000005627</t>
   </si>
   <si>
     <t>Килим для миші MEETION Gaming Mouse Pad MT-P100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-meetion-gaming-mouse-pad-mt-p100/</t>
   </si>
   <si>
     <t>000005628</t>
   </si>
   <si>
     <t>Килим для миші MEETION Gaming Mouse Pad MT-P110</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-meetion-gaming-mouse-pad-mt-p110/</t>
@@ -3344,50 +3407,59 @@
   <si>
     <t>Кулер для телефону HOCO Triumph semiconductor mobile phone cooler GA5 |3 Levels, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-triumph-semiconductor-mobile-phone-cooler-ga5-3-levels-usb-c-/</t>
   </si>
   <si>
     <t>000012501</t>
   </si>
   <si>
     <t>Портативна консоль HOCO Brilliant vertical screen handheld game console GA40 |400 Games|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/portativnaya-konsol-hoco-brilliant-vertical-screen-handheld-game-console-ga40-400-games-/</t>
   </si>
   <si>
     <t>000012828</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME Cooling Fan FN-818 |2 fan, 7 speed, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-cooling-fan-fn-818-2-fan-7-speed-rgb-/</t>
   </si>
   <si>
+    <t>000013052</t>
+  </si>
+  <si>
+    <t>Кулер для телефону HOCO Glacier AI semiconductor cooler GA6 |7300RPM, 13.5W, USB-C, 100 Levels|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-glacier-ai-semiconductor-cooler-ga6-7300rpm-13-5w-usb-c-100-levels-/</t>
+  </si>
+  <si>
     <t>000005235</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME RGB Backlight SK-402</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-rgb-backlight-sk-402/</t>
   </si>
   <si>
     <t>000008486</t>
   </si>
   <si>
     <t>Акустика для ПК HOCO RGB Rhythmic Spectrum desktop speaker DS14 |10W, AUX, Mic|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-hoco-rgb-rhythmic-spectrum-desktop-speaker-ds14-10w-aux-mic-/</t>
   </si>
   <si>
     <t>000008762</t>
   </si>
   <si>
     <t>Акустика для ПК ONIKUMA RGB Backlight L6 |5Wx2, BT, USB, 3.5mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-onikuma-rgb-backlight-l6-5wx2-bt-usb-3-5mm-/</t>
@@ -3452,50 +3524,59 @@
   <si>
     <t>Акустика для ПК XTRIKE Me Wired Speaker SK-605 |AUX+USB, RGB, 3W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-wired-speaker-sk-605-aux-usb-rgb-3w-/</t>
   </si>
   <si>
     <t>000012819</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME Wired Speaker SK-201 |3Wx2, 3.5mm+USB, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-wired-speaker-sk-201-3wx2-3-5mm-usb-rgb-/</t>
   </si>
   <si>
     <t>000012820</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME Wired Speaker SK-502 |5W+3W*2, 3.5mm+USB, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-wired-speaker-sk-502-5w-3w-2-3-5mm-usb-rgb-/</t>
   </si>
   <si>
+    <t>000013017</t>
+  </si>
+  <si>
+    <t>Акустика для ПК Hoco Subwoofer desktop game glaring speaker DS30 |AUX/USB, 3Wx2|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-hoco-subwoofer-desktop-game-glaring-speaker-ds30-aux-usb-3wx2-/</t>
+  </si>
+  <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008888</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC13 RGB |USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc13-rgb-usb-/</t>
   </si>
   <si>
     <t>000010092</t>
   </si>
   <si>
     <t>Ігровий мікрофон RGB XTRIKE XMC-03 |USB 3.0, 1.5m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-rgb-xtrike-xmc-03-usb-3-0-1-5m-/</t>
@@ -3594,50 +3675,59 @@
     <t>000011720</t>
   </si>
   <si>
     <t>4G портативний роутер HOCO Mobile portable WiFi HI41 (Europe Asia and Africa) |2.4G, 3h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/4g-portativnyiy-router-hoco-mobile-portable-wifi-hi41-europe-asia-and-africa-2-4g-3h-/</t>
   </si>
   <si>
     <t>000012234</t>
   </si>
   <si>
     <t>4G Портативний роутер HOCO Portable WiFi with display DQ12 (Europe Asia and Africa) |LTE, 150Mbps, 3.5h||</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/4g-portativnyiy-router-hoco-portable-wifi-with-display-dq12-europe-asia-and-africa-lte-150mbps-8h-/</t>
   </si>
   <si>
     <t>000012753</t>
   </si>
   <si>
     <t>4G портативний роутер HOCO Mobile portable WiFi HI43 (WiFi6) (Europe Asia and Africa)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/4g-portativnyiy-router-hoco-mobile-portable-wifi-hi43-wifi6-europe-asia-and-africa-/</t>
+  </si>
+  <si>
+    <t>000013051</t>
+  </si>
+  <si>
+    <t>WiFi Adapter HOCO WiFi4 USB internal antenna wireless network card HI38 |2.4G/150M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/wifi-adapter-hoco-wifi4-usb-internal-antenna-wireless-network-card-hi38-2-4g-150m-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3940,51 +4030,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H422"/>
+  <dimension ref="A1:H432"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -7499,6208 +7589,6438 @@
     <row r="154" spans="1:8">
       <c r="A154" s="0">
         <v>18334</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>415</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>416</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G154" s="0">
         <v>6.11</v>
       </c>
       <c r="H154" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="0">
-        <v>18372</v>
+        <v>18362</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>418</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>419</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G155" s="0">
-        <v>5.74</v>
+        <v>6.68</v>
       </c>
       <c r="H155" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="0">
         <v>18372</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>421</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G156" s="0">
         <v>5.74</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="0">
-        <v>18373</v>
+        <v>18372</v>
       </c>
       <c r="B157" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="C157" s="0" t="s">
         <v>422</v>
       </c>
-      <c r="C157" s="0" t="s">
+      <c r="D157" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G157" s="0">
+        <v>5.74</v>
+      </c>
+      <c r="H157" s="0" t="s">
         <v>423</v>
-      </c>
-[...10 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="0">
-        <v>18374</v>
+        <v>18373</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>425</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>426</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G158" s="0">
-        <v>11.5</v>
+        <v>11.23</v>
       </c>
       <c r="H158" s="0" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="0">
-        <v>12748</v>
+        <v>18374</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>428</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>429</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G159" s="0">
-        <v>7.32</v>
+        <v>11.5</v>
       </c>
       <c r="H159" s="0" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="0">
-        <v>12916</v>
+        <v>12748</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>431</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>432</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="G160" s="0">
-        <v>18.92</v>
+        <v>7.32</v>
       </c>
       <c r="H160" s="0" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="0">
-        <v>17470</v>
+        <v>12916</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>434</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>435</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G161" s="0">
-        <v>11.76</v>
+        <v>18.92</v>
       </c>
       <c r="H161" s="0" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="0">
-        <v>17655</v>
+        <v>17470</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>437</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>438</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G162" s="0">
-        <v>8.49</v>
+        <v>11.76</v>
       </c>
       <c r="H162" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="0">
-        <v>18376</v>
+        <v>17655</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>440</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>441</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G163" s="0">
-        <v>10.52</v>
+        <v>8.49</v>
       </c>
       <c r="H163" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="0">
-        <v>18377</v>
+        <v>18376</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>443</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>444</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G164" s="0">
-        <v>15</v>
+        <v>10.52</v>
       </c>
       <c r="H164" s="0" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="0">
-        <v>12665</v>
+        <v>18377</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>446</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>447</v>
       </c>
       <c r="D165" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E165" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G165" s="0">
+        <v>15</v>
+      </c>
+      <c r="H165" s="0" t="s">
         <v>448</v>
-      </c>
-[...7 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="0">
         <v>12665</v>
       </c>
       <c r="B166" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="C166" s="0" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>143</v>
       </c>
       <c r="G166" s="0">
         <v>5.22</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="0">
-        <v>12687</v>
+        <v>12665</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>42</v>
+        <v>454</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>143</v>
       </c>
       <c r="G167" s="0">
-        <v>3.11</v>
+        <v>5.22</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="0">
         <v>12687</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>455</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>143</v>
       </c>
       <c r="G168" s="0">
         <v>3.11</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="0">
-        <v>12997</v>
+        <v>12687</v>
       </c>
       <c r="B169" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C169" s="0" t="s">
         <v>456</v>
       </c>
-      <c r="C169" s="0" t="s">
+      <c r="D169" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="G169" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="H169" s="0" t="s">
         <v>457</v>
-      </c>
-[...10 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="0">
-        <v>17023</v>
+        <v>12997</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>459</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>460</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G170" s="0">
-        <v>3.37</v>
+        <v>2.11</v>
       </c>
       <c r="H170" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="0">
-        <v>12419</v>
+        <v>17023</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>462</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>463</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="G171" s="0">
-        <v>13.84</v>
+        <v>3.37</v>
       </c>
       <c r="H171" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="0">
-        <v>12478</v>
+        <v>12419</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>465</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>466</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="G172" s="0">
-        <v>11.48</v>
+        <v>13.84</v>
       </c>
       <c r="H172" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="0">
-        <v>12795</v>
+        <v>12478</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>468</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>469</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G173" s="0">
-        <v>11.74</v>
+        <v>11.48</v>
       </c>
       <c r="H173" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="0">
-        <v>12928</v>
+        <v>12795</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>471</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>472</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E174" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G174" s="0">
+        <v>11.74</v>
+      </c>
+      <c r="H174" s="0" t="s">
         <v>473</v>
-      </c>
-[...4 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="0">
-        <v>12976</v>
+        <v>12928</v>
       </c>
       <c r="B175" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C175" s="0" t="s">
         <v>475</v>
       </c>
-      <c r="C175" s="0" t="s">
+      <c r="D175" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>476</v>
       </c>
-      <c r="D175" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G175" s="0">
-        <v>0.32</v>
+        <v>12.52</v>
       </c>
       <c r="H175" s="0" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="0">
-        <v>12992</v>
+        <v>12976</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>478</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>479</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
       <c r="G176" s="0">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="H176" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="0">
-        <v>18047</v>
+        <v>12992</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>481</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>482</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G177" s="0">
-        <v>11.5</v>
+        <v>0.33</v>
       </c>
       <c r="H177" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="0">
-        <v>18111</v>
+        <v>18047</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>484</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>485</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>473</v>
+        <v>108</v>
       </c>
       <c r="G178" s="0">
-        <v>16.99</v>
+        <v>11.5</v>
       </c>
       <c r="H178" s="0" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="0">
-        <v>18114</v>
+        <v>18111</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>487</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>488</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G179" s="0">
-        <v>5.56</v>
+        <v>16.99</v>
       </c>
       <c r="H179" s="0" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="0">
-        <v>18130</v>
+        <v>18114</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>490</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>491</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>23</v>
+        <v>476</v>
       </c>
       <c r="G180" s="0">
-        <v>7.71</v>
+        <v>5.56</v>
       </c>
       <c r="H180" s="0" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="0">
-        <v>18131</v>
+        <v>18130</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>493</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>494</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G181" s="0">
-        <v>13.65</v>
+        <v>7.71</v>
       </c>
       <c r="H181" s="0" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="0">
-        <v>18197</v>
+        <v>18131</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>496</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>497</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>473</v>
+        <v>23</v>
       </c>
       <c r="G182" s="0">
-        <v>21.5</v>
+        <v>13.65</v>
       </c>
       <c r="H182" s="0" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="0">
-        <v>17103</v>
+        <v>18197</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>499</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>500</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G183" s="0">
-        <v>7.72</v>
+        <v>21.5</v>
       </c>
       <c r="H183" s="0" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>502</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>503</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G184" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="H184" s="0" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="0">
-        <v>17171</v>
+        <v>17104</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>505</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>506</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>188</v>
+        <v>476</v>
       </c>
       <c r="G185" s="0">
-        <v>14.3</v>
+        <v>12.54</v>
       </c>
       <c r="H185" s="0" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="0">
-        <v>17175</v>
+        <v>17171</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>508</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>509</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E186" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="G186" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="H186" s="0" t="s">
         <v>510</v>
-      </c>
-[...7 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="0">
-        <v>17176</v>
+        <v>17175</v>
       </c>
       <c r="B187" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="C187" s="0" t="s">
         <v>512</v>
       </c>
-      <c r="C187" s="0" t="s">
+      <c r="D187" s="0" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G187" s="0">
-        <v>18.38</v>
+        <v>13.21</v>
       </c>
       <c r="H187" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="0">
-        <v>17177</v>
+        <v>17176</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>515</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>516</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G188" s="0">
-        <v>18.76</v>
+        <v>18.38</v>
       </c>
       <c r="H188" s="0" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="0">
-        <v>17178</v>
+        <v>17177</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>518</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>519</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>188</v>
+        <v>108</v>
       </c>
       <c r="G189" s="0">
-        <v>20.4</v>
+        <v>18.76</v>
       </c>
       <c r="H189" s="0" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="0">
-        <v>17179</v>
+        <v>17178</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>521</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>522</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="G190" s="0">
+        <v>20.4</v>
+      </c>
+      <c r="H190" s="0" t="s">
         <v>523</v>
-      </c>
-[...7 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="0">
         <v>17179</v>
       </c>
       <c r="B191" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="C191" s="0" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G191" s="0">
         <v>102.12</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="0">
         <v>17179</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G192" s="0">
         <v>102.12</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="0">
         <v>17179</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>9</v>
+        <v>531</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G193" s="0">
         <v>102.12</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="0">
-        <v>17180</v>
+        <v>17179</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>528</v>
+        <v>9</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G194" s="0">
-        <v>125.86</v>
+        <v>102.12</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="0">
-        <v>17181</v>
+        <v>17180</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>533</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>534</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>9</v>
+        <v>531</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G195" s="0">
-        <v>84.63</v>
+        <v>125.86</v>
       </c>
       <c r="H195" s="0" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="0">
-        <v>17182</v>
+        <v>17181</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>537</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G196" s="0">
-        <v>91.14</v>
+        <v>84.63</v>
       </c>
       <c r="H196" s="0" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="0">
-        <v>17183</v>
+        <v>17182</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>539</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>540</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G197" s="0">
-        <v>93.31</v>
+        <v>91.14</v>
       </c>
       <c r="H197" s="0" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="0">
-        <v>17242</v>
+        <v>17183</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>542</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>543</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="G198" s="0">
-        <v>14.83</v>
+        <v>93.31</v>
       </c>
       <c r="H198" s="0" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="0">
-        <v>17346</v>
+        <v>17242</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>545</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>546</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G199" s="0">
-        <v>9.640000000000001</v>
+        <v>14.83</v>
       </c>
       <c r="H199" s="0" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="0">
-        <v>17411</v>
+        <v>17346</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>548</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>549</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G200" s="0">
-        <v>18.11</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="H200" s="0" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="0">
-        <v>17412</v>
+        <v>17411</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>551</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>552</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G201" s="0">
-        <v>21.27</v>
+        <v>18.11</v>
       </c>
       <c r="H201" s="0" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="0">
-        <v>17410</v>
+        <v>17412</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>554</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>555</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>556</v>
+        <v>9</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G202" s="0">
-        <v>152.38</v>
+        <v>21.27</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="0">
-        <v>17431</v>
+        <v>17410</v>
       </c>
       <c r="B203" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="C203" s="0" t="s">
         <v>558</v>
       </c>
-      <c r="C203" s="0" t="s">
+      <c r="D203" s="0" t="s">
         <v>559</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E203" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G203" s="0">
-        <v>9.800000000000001</v>
+        <v>152.38</v>
       </c>
       <c r="H203" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="0">
-        <v>17448</v>
+        <v>17431</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>561</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>562</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G204" s="0">
-        <v>8.710000000000001</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="H204" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="0">
-        <v>17474</v>
+        <v>17448</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>564</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>565</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>473</v>
+        <v>23</v>
       </c>
       <c r="G205" s="0">
-        <v>12.67</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="H205" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="0">
-        <v>17475</v>
+        <v>17474</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>567</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>568</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G206" s="0">
-        <v>12.43</v>
+        <v>12.67</v>
       </c>
       <c r="H206" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="0">
-        <v>17525</v>
+        <v>17475</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>570</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>571</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>14</v>
+        <v>476</v>
       </c>
       <c r="G207" s="0">
-        <v>11.64</v>
+        <v>12.43</v>
       </c>
       <c r="H207" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="0">
-        <v>17563</v>
+        <v>17525</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>573</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>574</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>104</v>
+        <v>14</v>
       </c>
       <c r="G208" s="0">
-        <v>4.98</v>
+        <v>11.64</v>
       </c>
       <c r="H208" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="0">
-        <v>17594</v>
+        <v>17563</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>576</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>577</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
       <c r="G209" s="0">
-        <v>12.69</v>
+        <v>4.98</v>
       </c>
       <c r="H209" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="0">
-        <v>17595</v>
+        <v>17594</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>579</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>580</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G210" s="0">
-        <v>14.74</v>
+        <v>12.69</v>
       </c>
       <c r="H210" s="0" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="0">
-        <v>17607</v>
+        <v>17595</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>582</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>583</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G211" s="0">
-        <v>3.32</v>
+        <v>14.74</v>
       </c>
       <c r="H211" s="0" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="0">
-        <v>17609</v>
+        <v>17607</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>585</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>586</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G212" s="0">
-        <v>0.33</v>
+        <v>3.32</v>
       </c>
       <c r="H212" s="0" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="0">
-        <v>17610</v>
+        <v>17609</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>588</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>589</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G213" s="0">
-        <v>1.11</v>
+        <v>0.33</v>
       </c>
       <c r="H213" s="0" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="0">
-        <v>17662</v>
+        <v>17610</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>591</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>592</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0">
-        <v>4.05</v>
+        <v>1.11</v>
       </c>
       <c r="H214" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="0">
-        <v>17663</v>
+        <v>17662</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>594</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>595</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0">
-        <v>17.73</v>
+        <v>4.05</v>
       </c>
       <c r="H215" s="0" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="0">
-        <v>18282</v>
+        <v>17663</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>597</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>598</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G216" s="0">
-        <v>48.05</v>
+        <v>17.73</v>
       </c>
       <c r="H216" s="0" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="0">
         <v>18282</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>600</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G217" s="0">
         <v>48.05</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="0">
-        <v>18283</v>
+        <v>18282</v>
       </c>
       <c r="B218" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="C218" s="0" t="s">
         <v>601</v>
       </c>
-      <c r="C218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D218" s="0" t="s">
-        <v>603</v>
+        <v>42</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G218" s="0">
-        <v>20.55</v>
+        <v>48.05</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="0">
-        <v>12326</v>
+        <v>18283</v>
       </c>
       <c r="B219" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="C219" s="0" t="s">
         <v>605</v>
       </c>
-      <c r="C219" s="0" t="s">
+      <c r="D219" s="0" t="s">
         <v>606</v>
       </c>
-      <c r="D219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E219" s="0" t="s">
-        <v>143</v>
+        <v>14</v>
       </c>
       <c r="G219" s="0">
-        <v>5.05</v>
+        <v>20.55</v>
       </c>
       <c r="H219" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="0">
-        <v>12326</v>
+        <v>18387</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>608</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>609</v>
+        <v>9</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>143</v>
+        <v>14</v>
       </c>
       <c r="G220" s="0">
-        <v>5.05</v>
+        <v>10.86</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="0">
-        <v>12902</v>
+        <v>12326</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>612</v>
+        <v>143</v>
       </c>
       <c r="G221" s="0">
-        <v>12.2</v>
+        <v>5.05</v>
       </c>
       <c r="H221" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="0">
-        <v>18097</v>
+        <v>12326</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>614</v>
       </c>
       <c r="C222" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="D222" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="D222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E222" s="0" t="s">
-        <v>14</v>
+        <v>143</v>
       </c>
       <c r="G222" s="0">
-        <v>3</v>
+        <v>5.05</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="0">
-        <v>18097</v>
+        <v>12902</v>
       </c>
       <c r="B223" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="C223" s="0" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>14</v>
+        <v>618</v>
       </c>
       <c r="G223" s="0">
-        <v>3</v>
+        <v>12.2</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="0">
-        <v>17117</v>
+        <v>18097</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G224" s="0">
-        <v>3.09</v>
+        <v>3</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="0">
-        <v>17260</v>
+        <v>18097</v>
       </c>
       <c r="B225" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="C225" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>143</v>
+        <v>14</v>
       </c>
       <c r="G225" s="0">
-        <v>24.23</v>
+        <v>3</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="0">
-        <v>17304</v>
+        <v>17117</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>624</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>625</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G226" s="0">
-        <v>9.06</v>
+        <v>3.09</v>
       </c>
       <c r="H226" s="0" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="0">
-        <v>17516</v>
+        <v>17260</v>
       </c>
       <c r="B227" s="0" t="s">
         <v>627</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>628</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>14</v>
+        <v>143</v>
       </c>
       <c r="G227" s="0">
-        <v>5.78</v>
+        <v>24.23</v>
       </c>
       <c r="H227" s="0" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="0">
-        <v>11841</v>
+        <v>17304</v>
       </c>
       <c r="B228" s="0" t="s">
         <v>630</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>631</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>143</v>
+        <v>14</v>
       </c>
       <c r="G228" s="0">
-        <v>31.48</v>
+        <v>9.06</v>
       </c>
       <c r="H228" s="0" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="0">
-        <v>11842</v>
+        <v>17516</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>633</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>634</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>143</v>
+        <v>14</v>
       </c>
       <c r="G229" s="0">
-        <v>11.19</v>
+        <v>5.78</v>
       </c>
       <c r="H229" s="0" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="0">
-        <v>11879</v>
+        <v>11841</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>636</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>637</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>451</v>
+        <v>9</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>66</v>
+        <v>143</v>
       </c>
       <c r="G230" s="0">
-        <v>18.27</v>
+        <v>31.48</v>
       </c>
       <c r="H230" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="0">
-        <v>11881</v>
+        <v>11842</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>639</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>640</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>523</v>
+        <v>9</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>66</v>
+        <v>143</v>
       </c>
       <c r="G231" s="0">
-        <v>18.66</v>
+        <v>11.19</v>
       </c>
       <c r="H231" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="0">
-        <v>11882</v>
+        <v>11879</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>642</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>643</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>644</v>
+        <v>454</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G232" s="0">
-        <v>19.51</v>
+        <v>18.27</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="0">
-        <v>11882</v>
+        <v>11881</v>
       </c>
       <c r="B233" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="C233" s="0" t="s">
         <v>646</v>
       </c>
-      <c r="C233" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D233" s="0" t="s">
-        <v>448</v>
+        <v>526</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G233" s="0">
-        <v>19.51</v>
+        <v>18.66</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="0">
-        <v>11924</v>
+        <v>11882</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>637</v>
+        <v>649</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>528</v>
+        <v>650</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G234" s="0">
-        <v>15.64</v>
+        <v>19.51</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="0">
-        <v>11925</v>
+        <v>11882</v>
       </c>
       <c r="B235" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="C235" s="0" t="s">
         <v>649</v>
       </c>
-      <c r="C235" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D235" s="0" t="s">
-        <v>9</v>
+        <v>451</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G235" s="0">
-        <v>19.1</v>
+        <v>19.51</v>
       </c>
       <c r="H235" s="0" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="0">
-        <v>11927</v>
+        <v>11924</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G236" s="0">
-        <v>15.37</v>
+        <v>15.64</v>
       </c>
       <c r="H236" s="0" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="0">
-        <v>11928</v>
+        <v>11925</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>528</v>
+        <v>9</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G237" s="0">
-        <v>15.76</v>
+        <v>19.1</v>
       </c>
       <c r="H237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="0">
-        <v>11933</v>
+        <v>11927</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>9</v>
+        <v>454</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="G238" s="0">
-        <v>11.34</v>
+        <v>15.37</v>
       </c>
       <c r="H238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="0">
-        <v>11934</v>
+        <v>11928</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="G239" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="H239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="0">
-        <v>11935</v>
+        <v>11933</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>528</v>
+        <v>9</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G240" s="0">
-        <v>5.04</v>
+        <v>11.34</v>
       </c>
       <c r="H240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="0">
-        <v>11941</v>
+        <v>11934</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>9</v>
+        <v>531</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G241" s="0">
-        <v>17.09</v>
+        <v>15.37</v>
       </c>
       <c r="H241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="0">
-        <v>11943</v>
+        <v>11935</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>9</v>
+        <v>531</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G242" s="0">
-        <v>14.6</v>
+        <v>5.04</v>
       </c>
       <c r="H242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="0">
-        <v>11959</v>
+        <v>11941</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G243" s="0">
-        <v>8.68</v>
+        <v>17.09</v>
       </c>
       <c r="H243" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="0">
-        <v>11960</v>
+        <v>11943</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>676</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>677</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G244" s="0">
-        <v>11.36</v>
+        <v>14.6</v>
       </c>
       <c r="H244" s="0" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="0">
-        <v>26024</v>
+        <v>11959</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>679</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>680</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G245" s="0">
-        <v>20.28</v>
+        <v>8.68</v>
       </c>
       <c r="H245" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="0">
-        <v>26026</v>
+        <v>11960</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>682</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>683</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G246" s="0">
-        <v>12.85</v>
+        <v>11.36</v>
       </c>
       <c r="H246" s="0" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="0">
-        <v>26034</v>
+        <v>26024</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>685</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>686</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="G247" s="0">
-        <v>10.9</v>
+        <v>20.28</v>
       </c>
       <c r="H247" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="0">
-        <v>26060</v>
+        <v>26026</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>688</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>689</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G248" s="0">
-        <v>17.62</v>
+        <v>12.85</v>
       </c>
       <c r="H248" s="0" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="0">
-        <v>26070</v>
+        <v>26034</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>691</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>692</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G249" s="0">
-        <v>11.24</v>
+        <v>10.9</v>
       </c>
       <c r="H249" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="0">
-        <v>26097</v>
+        <v>26060</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>694</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>695</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="G250" s="0">
-        <v>9.6</v>
+        <v>17.62</v>
       </c>
       <c r="H250" s="0" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="0">
-        <v>26099</v>
+        <v>26070</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>697</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>698</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E251" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G251" s="0">
+        <v>11.24</v>
+      </c>
+      <c r="H251" s="0" t="s">
         <v>699</v>
-      </c>
-[...7 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="0">
-        <v>26104</v>
+        <v>26097</v>
       </c>
       <c r="B252" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="C252" s="0" t="s">
         <v>701</v>
       </c>
-      <c r="C252" s="0" t="s">
+      <c r="D252" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E252" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G252" s="0">
+        <v>9.6</v>
+      </c>
+      <c r="H252" s="0" t="s">
         <v>702</v>
-      </c>
-[...10 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="0">
-        <v>26109</v>
+        <v>26099</v>
       </c>
       <c r="B253" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="C253" s="0" t="s">
         <v>704</v>
       </c>
-      <c r="C253" s="0" t="s">
+      <c r="D253" s="0" t="s">
         <v>705</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G253" s="0">
-        <v>20.62</v>
+        <v>15.18</v>
       </c>
       <c r="H253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="0">
-        <v>26109</v>
+        <v>26104</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>9</v>
+        <v>559</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G254" s="0">
-        <v>20.62</v>
+        <v>8.81</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="0">
         <v>26109</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>161</v>
+        <v>49</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G255" s="0">
         <v>20.62</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="0">
-        <v>26110</v>
+        <v>26109</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G256" s="0">
-        <v>24.61</v>
+        <v>20.62</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="0">
-        <v>26114</v>
+        <v>26109</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>9</v>
+        <v>161</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G257" s="0">
-        <v>17.58</v>
+        <v>20.62</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="0">
-        <v>26119</v>
+        <v>26110</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>715</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>716</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G258" s="0">
-        <v>15.94</v>
+        <v>24.61</v>
       </c>
       <c r="H258" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="0">
-        <v>26121</v>
+        <v>26114</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>718</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>719</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>528</v>
+        <v>9</v>
       </c>
       <c r="E259" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G259" s="0">
+        <v>17.58</v>
+      </c>
+      <c r="H259" s="0" t="s">
         <v>720</v>
-      </c>
-[...4 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="0">
-        <v>26123</v>
+        <v>26119</v>
       </c>
       <c r="B260" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="C260" s="0" t="s">
         <v>722</v>
       </c>
-      <c r="C260" s="0" t="s">
+      <c r="D260" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E260" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G260" s="0">
+        <v>15.94</v>
+      </c>
+      <c r="H260" s="0" t="s">
         <v>723</v>
-      </c>
-[...10 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="0">
-        <v>26164</v>
+        <v>26121</v>
       </c>
       <c r="B261" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="C261" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="C261" s="0" t="s">
+      <c r="D261" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="D261" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G261" s="0">
-        <v>12.72</v>
+        <v>10.94</v>
       </c>
       <c r="H261" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="0">
-        <v>26176</v>
+        <v>26123</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>728</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>729</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>9</v>
+        <v>615</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>14</v>
+        <v>726</v>
       </c>
       <c r="G262" s="0">
-        <v>15.86</v>
+        <v>13.63</v>
       </c>
       <c r="H262" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="0">
-        <v>26251</v>
+        <v>26164</v>
       </c>
       <c r="B263" s="0" t="s">
         <v>731</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>732</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>148</v>
+        <v>650</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G263" s="0">
-        <v>18.69</v>
+        <v>12.72</v>
       </c>
       <c r="H263" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="0">
-        <v>26296</v>
+        <v>26176</v>
       </c>
       <c r="B264" s="0" t="s">
         <v>734</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>735</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G264" s="0">
-        <v>10.77</v>
+        <v>15.86</v>
       </c>
       <c r="H264" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="0">
-        <v>26297</v>
+        <v>26251</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>737</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>738</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>9</v>
+        <v>148</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="G265" s="0">
-        <v>14.35</v>
+        <v>18.69</v>
       </c>
       <c r="H265" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="0">
-        <v>26314</v>
+        <v>26296</v>
       </c>
       <c r="B266" s="0" t="s">
         <v>740</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>741</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>66</v>
+        <v>108</v>
       </c>
       <c r="G266" s="0">
-        <v>22.5</v>
+        <v>10.77</v>
       </c>
       <c r="H266" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="0">
-        <v>26317</v>
+        <v>26297</v>
       </c>
       <c r="B267" s="0" t="s">
         <v>743</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>744</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>66</v>
+        <v>108</v>
       </c>
       <c r="G267" s="0">
-        <v>19.29</v>
+        <v>14.35</v>
       </c>
       <c r="H267" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="0">
-        <v>26319</v>
+        <v>26314</v>
       </c>
       <c r="B268" s="0" t="s">
         <v>746</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>747</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G268" s="0">
-        <v>19.15</v>
+        <v>22.5</v>
       </c>
       <c r="H268" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="0">
-        <v>26320</v>
+        <v>26317</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>749</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G269" s="0">
-        <v>19.98</v>
+        <v>19.29</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="0">
-        <v>26321</v>
+        <v>26319</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G270" s="0">
-        <v>13.82</v>
+        <v>19.15</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="0">
-        <v>26323</v>
+        <v>26320</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G271" s="0">
-        <v>37.07</v>
+        <v>19.98</v>
       </c>
       <c r="H271" s="0" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="0">
-        <v>18030</v>
+        <v>26321</v>
       </c>
       <c r="B272" s="0" t="s">
         <v>757</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>758</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G272" s="0">
-        <v>14.56</v>
+        <v>13.82</v>
       </c>
       <c r="H272" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="0">
-        <v>18030</v>
+        <v>26323</v>
       </c>
       <c r="B273" s="0" t="s">
         <v>760</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G273" s="0">
-        <v>14.56</v>
+        <v>37.07</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="0">
         <v>18030</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G274" s="0">
         <v>14.56</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="0">
-        <v>11744</v>
+        <v>18030</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>764</v>
+        <v>66</v>
       </c>
       <c r="G275" s="0">
-        <v>5.07</v>
+        <v>14.56</v>
       </c>
       <c r="H275" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="0">
-        <v>26094</v>
+        <v>18030</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="G276" s="0">
-        <v>11.19</v>
+        <v>14.56</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="0">
-        <v>12797</v>
+        <v>11744</v>
       </c>
       <c r="B277" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="C277" s="0" t="s">
         <v>769</v>
       </c>
-      <c r="C277" s="0" t="s">
+      <c r="D277" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E277" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="D277" s="0" t="s">
+      <c r="G277" s="0">
+        <v>5.07</v>
+      </c>
+      <c r="H277" s="0" t="s">
         <v>771</v>
-      </c>
-[...7 lines deleted...]
-        <v>772</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="0">
-        <v>12798</v>
+        <v>26094</v>
       </c>
       <c r="B278" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="C278" s="0" t="s">
         <v>773</v>
       </c>
-      <c r="C278" s="0" t="s">
+      <c r="D278" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E278" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G278" s="0">
+        <v>11.19</v>
+      </c>
+      <c r="H278" s="0" t="s">
         <v>774</v>
-      </c>
-[...10 lines deleted...]
-        <v>775</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="0">
-        <v>12799</v>
+        <v>12797</v>
       </c>
       <c r="B279" s="0" t="s">
+        <v>775</v>
+      </c>
+      <c r="C279" s="0" t="s">
         <v>776</v>
       </c>
-      <c r="C279" s="0" t="s">
+      <c r="D279" s="0" t="s">
         <v>777</v>
       </c>
-      <c r="D279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E279" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G279" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="H279" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="0">
-        <v>12800</v>
+        <v>12798</v>
       </c>
       <c r="B280" s="0" t="s">
         <v>779</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>780</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>9</v>
+        <v>526</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G280" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="H280" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="0">
-        <v>12801</v>
+        <v>12799</v>
       </c>
       <c r="B281" s="0" t="s">
         <v>782</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>783</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G281" s="0">
-        <v>17.86</v>
+        <v>13.73</v>
       </c>
       <c r="H281" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="0">
-        <v>26106</v>
+        <v>12800</v>
       </c>
       <c r="B282" s="0" t="s">
         <v>785</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>786</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>523</v>
+        <v>9</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>14</v>
+        <v>476</v>
       </c>
       <c r="G282" s="0">
-        <v>11.57</v>
+        <v>14.84</v>
       </c>
       <c r="H282" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="0">
-        <v>26106</v>
+        <v>12801</v>
       </c>
       <c r="B283" s="0" t="s">
         <v>788</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>14</v>
+        <v>476</v>
       </c>
       <c r="G283" s="0">
-        <v>11.57</v>
+        <v>17.86</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="0">
-        <v>26177</v>
+        <v>26106</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G284" s="0">
-        <v>11.92</v>
+        <v>11.57</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="0">
-        <v>26185</v>
+        <v>26106</v>
       </c>
       <c r="B285" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="C285" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="C285" s="0" t="s">
+      <c r="D285" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G285" s="0">
+        <v>11.57</v>
+      </c>
+      <c r="H285" s="0" t="s">
         <v>793</v>
-      </c>
-[...10 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="0">
-        <v>26186</v>
+        <v>26177</v>
       </c>
       <c r="B286" s="0" t="s">
+        <v>795</v>
+      </c>
+      <c r="C286" s="0" t="s">
         <v>796</v>
       </c>
-      <c r="C286" s="0" t="s">
+      <c r="D286" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G286" s="0">
+        <v>11.92</v>
+      </c>
+      <c r="H286" s="0" t="s">
         <v>797</v>
-      </c>
-[...10 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="0">
-        <v>26215</v>
+        <v>26185</v>
       </c>
       <c r="B287" s="0" t="s">
+        <v>798</v>
+      </c>
+      <c r="C287" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="C287" s="0" t="s">
+      <c r="D287" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>800</v>
       </c>
-      <c r="D287" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G287" s="0">
-        <v>23.33</v>
+        <v>6.19</v>
       </c>
       <c r="H287" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="0">
-        <v>26379</v>
+        <v>26186</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>802</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>803</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E288" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="G288" s="0">
+        <v>7.99</v>
+      </c>
+      <c r="H288" s="0" t="s">
         <v>804</v>
-      </c>
-[...7 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="0">
-        <v>26379</v>
+        <v>26215</v>
       </c>
       <c r="B289" s="0" t="s">
+        <v>805</v>
+      </c>
+      <c r="C289" s="0" t="s">
         <v>806</v>
       </c>
-      <c r="C289" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D289" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E289" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="G289" s="0">
+        <v>23.33</v>
+      </c>
+      <c r="H289" s="0" t="s">
         <v>807</v>
-      </c>
-[...7 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="0">
-        <v>26392</v>
+        <v>26379</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>808</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>809</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>810</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G290" s="0">
-        <v>25.44</v>
+        <v>10.67</v>
       </c>
       <c r="H290" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="0">
-        <v>26393</v>
+        <v>26379</v>
       </c>
       <c r="B291" s="0" t="s">
         <v>812</v>
       </c>
       <c r="C291" s="0" t="s">
+        <v>809</v>
+      </c>
+      <c r="D291" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="D291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E291" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G291" s="0">
-        <v>28.34</v>
+        <v>10.67</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="0">
-        <v>26541</v>
+        <v>26392</v>
       </c>
       <c r="B292" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="C292" s="0" t="s">
         <v>815</v>
       </c>
-      <c r="C292" s="0" t="s">
+      <c r="D292" s="0" t="s">
         <v>816</v>
       </c>
-      <c r="D292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E292" s="0" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="G292" s="0">
-        <v>5.75</v>
+        <v>25.44</v>
       </c>
       <c r="H292" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="0">
-        <v>26549</v>
+        <v>26393</v>
       </c>
       <c r="B293" s="0" t="s">
         <v>818</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>819</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>9</v>
+        <v>816</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="G293" s="0">
-        <v>11.03</v>
+        <v>28.34</v>
       </c>
       <c r="H293" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="0">
-        <v>26549</v>
+        <v>26541</v>
       </c>
       <c r="B294" s="0" t="s">
         <v>821</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="G294" s="0">
-        <v>11.03</v>
+        <v>5.75</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="0">
-        <v>26569</v>
+        <v>26549</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0">
-        <v>12.1</v>
+        <v>11.03</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="0">
-        <v>26659</v>
+        <v>26549</v>
       </c>
       <c r="B296" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="C296" s="0" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G296" s="0">
-        <v>14.46</v>
+        <v>11.03</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="0">
-        <v>26659</v>
+        <v>26569</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>828</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0">
-        <v>14.46</v>
+        <v>12.1</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="0">
-        <v>26698</v>
+        <v>26659</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G298" s="0">
-        <v>7.37</v>
+        <v>14.46</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="0">
-        <v>26716</v>
+        <v>26659</v>
       </c>
       <c r="B299" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="C299" s="0" t="s">
         <v>832</v>
       </c>
-      <c r="C299" s="0" t="s">
+      <c r="D299" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E299" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G299" s="0">
+        <v>14.46</v>
+      </c>
+      <c r="H299" s="0" t="s">
         <v>833</v>
-      </c>
-[...10 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="0">
-        <v>26718</v>
+        <v>26698</v>
       </c>
       <c r="B300" s="0" t="s">
         <v>835</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>836</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G300" s="0">
-        <v>18.88</v>
+        <v>7.37</v>
       </c>
       <c r="H300" s="0" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="0">
-        <v>26719</v>
+        <v>26716</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>838</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>839</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G301" s="0">
-        <v>22.17</v>
+        <v>23.81</v>
       </c>
       <c r="H301" s="0" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="0">
-        <v>26721</v>
+        <v>26718</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>841</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>842</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G302" s="0">
-        <v>15.69</v>
+        <v>18.88</v>
       </c>
       <c r="H302" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="0">
-        <v>26777</v>
+        <v>26719</v>
       </c>
       <c r="B303" s="0" t="s">
         <v>844</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>845</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="G303" s="0">
-        <v>11.21</v>
+        <v>22.17</v>
       </c>
       <c r="H303" s="0" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="0">
-        <v>26820</v>
+        <v>26721</v>
       </c>
       <c r="B304" s="0" t="s">
         <v>847</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>848</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>188</v>
+        <v>66</v>
       </c>
       <c r="G304" s="0">
-        <v>8.94</v>
+        <v>15.69</v>
       </c>
       <c r="H304" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="0">
-        <v>26821</v>
+        <v>26777</v>
       </c>
       <c r="B305" s="0" t="s">
         <v>850</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>851</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>188</v>
+        <v>14</v>
       </c>
       <c r="G305" s="0">
-        <v>7.15</v>
+        <v>11.21</v>
       </c>
       <c r="H305" s="0" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="0">
-        <v>26822</v>
+        <v>26820</v>
       </c>
       <c r="B306" s="0" t="s">
         <v>853</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>854</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>188</v>
       </c>
       <c r="G306" s="0">
         <v>8.94</v>
       </c>
       <c r="H306" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="0">
-        <v>26839</v>
+        <v>26821</v>
       </c>
       <c r="B307" s="0" t="s">
         <v>856</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>857</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E307" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="G307" s="0">
+        <v>7.15</v>
+      </c>
+      <c r="H307" s="0" t="s">
         <v>858</v>
-      </c>
-[...4 lines deleted...]
-        <v>859</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="0">
-        <v>26850</v>
+        <v>26822</v>
       </c>
       <c r="B308" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="C308" s="0" t="s">
         <v>860</v>
       </c>
-      <c r="C308" s="0" t="s">
+      <c r="D308" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E308" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="G308" s="0">
+        <v>8.94</v>
+      </c>
+      <c r="H308" s="0" t="s">
         <v>861</v>
-      </c>
-[...10 lines deleted...]
-        <v>862</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="0">
-        <v>26851</v>
+        <v>26839</v>
       </c>
       <c r="B309" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="C309" s="0" t="s">
         <v>863</v>
       </c>
-      <c r="C309" s="0" t="s">
+      <c r="D309" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E309" s="0" t="s">
         <v>864</v>
       </c>
-      <c r="D309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G309" s="0">
-        <v>25.45</v>
+        <v>26.24</v>
       </c>
       <c r="H309" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="0">
-        <v>26852</v>
+        <v>26850</v>
       </c>
       <c r="B310" s="0" t="s">
         <v>866</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>867</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G310" s="0">
-        <v>23.81</v>
+        <v>28.72</v>
       </c>
       <c r="H310" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="0">
-        <v>26853</v>
+        <v>26851</v>
       </c>
       <c r="B311" s="0" t="s">
         <v>869</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>870</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G311" s="0">
         <v>25.45</v>
       </c>
       <c r="H311" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="0">
-        <v>26854</v>
+        <v>26852</v>
       </c>
       <c r="B312" s="0" t="s">
         <v>872</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>873</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G312" s="0">
-        <v>23.74</v>
+        <v>23.81</v>
       </c>
       <c r="H312" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="0">
-        <v>26854</v>
+        <v>26853</v>
       </c>
       <c r="B313" s="0" t="s">
         <v>875</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G313" s="0">
-        <v>23.74</v>
+        <v>25.45</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="0">
-        <v>26855</v>
+        <v>26854</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G314" s="0">
-        <v>15.32</v>
+        <v>23.74</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="0">
-        <v>26856</v>
+        <v>26854</v>
       </c>
       <c r="B315" s="0" t="s">
+        <v>881</v>
+      </c>
+      <c r="C315" s="0" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G315" s="0">
-        <v>11.76</v>
+        <v>23.74</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="0">
-        <v>26858</v>
+        <v>26855</v>
       </c>
       <c r="B316" s="0" t="s">
         <v>882</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>883</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G316" s="0">
-        <v>13.96</v>
+        <v>15.32</v>
       </c>
       <c r="H316" s="0" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="0">
-        <v>26870</v>
+        <v>26856</v>
       </c>
       <c r="B317" s="0" t="s">
         <v>885</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>886</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="G317" s="0">
-        <v>19.82</v>
+        <v>11.76</v>
       </c>
       <c r="H317" s="0" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="0">
-        <v>26878</v>
+        <v>26858</v>
       </c>
       <c r="B318" s="0" t="s">
         <v>888</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>889</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="G318" s="0">
-        <v>17.99</v>
+        <v>13.96</v>
       </c>
       <c r="H318" s="0" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="0">
-        <v>26879</v>
+        <v>26870</v>
       </c>
       <c r="B319" s="0" t="s">
         <v>891</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>892</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G319" s="0">
-        <v>18.19</v>
+        <v>19.82</v>
       </c>
       <c r="H319" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="0">
-        <v>26880</v>
+        <v>26878</v>
       </c>
       <c r="B320" s="0" t="s">
         <v>894</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>895</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G320" s="0">
-        <v>11.68</v>
+        <v>17.99</v>
       </c>
       <c r="H320" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="0">
-        <v>26881</v>
+        <v>26879</v>
       </c>
       <c r="B321" s="0" t="s">
         <v>897</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>898</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G321" s="0">
-        <v>12.45</v>
+        <v>18.19</v>
       </c>
       <c r="H321" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="0">
-        <v>26924</v>
+        <v>26880</v>
       </c>
       <c r="B322" s="0" t="s">
         <v>900</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>901</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>858</v>
+        <v>108</v>
       </c>
       <c r="G322" s="0">
-        <v>22.72</v>
+        <v>11.68</v>
       </c>
       <c r="H322" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="0">
-        <v>26931</v>
+        <v>26881</v>
       </c>
       <c r="B323" s="0" t="s">
         <v>903</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>904</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>858</v>
+        <v>108</v>
       </c>
       <c r="G323" s="0">
-        <v>9.83</v>
+        <v>12.45</v>
       </c>
       <c r="H323" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="0">
-        <v>12519</v>
+        <v>26924</v>
       </c>
       <c r="B324" s="0" t="s">
         <v>906</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>907</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>108</v>
+        <v>864</v>
       </c>
       <c r="G324" s="0">
-        <v>12.83</v>
+        <v>22.72</v>
       </c>
       <c r="H324" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="0">
-        <v>12572</v>
+        <v>26931</v>
       </c>
       <c r="B325" s="0" t="s">
         <v>909</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>910</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>23</v>
+        <v>864</v>
       </c>
       <c r="G325" s="0">
-        <v>8.880000000000001</v>
+        <v>9.83</v>
       </c>
       <c r="H325" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="0">
-        <v>12573</v>
+        <v>12519</v>
       </c>
       <c r="B326" s="0" t="s">
         <v>912</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>913</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G326" s="0">
-        <v>8.9</v>
+        <v>12.83</v>
       </c>
       <c r="H326" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="0">
-        <v>12659</v>
+        <v>12572</v>
       </c>
       <c r="B327" s="0" t="s">
         <v>915</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>916</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G327" s="0">
-        <v>23.88</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="H327" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="0">
-        <v>12660</v>
+        <v>12573</v>
       </c>
       <c r="B328" s="0" t="s">
         <v>918</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>919</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G328" s="0">
-        <v>3.19</v>
+        <v>8.9</v>
       </c>
       <c r="H328" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="0">
-        <v>12661</v>
+        <v>12659</v>
       </c>
       <c r="B329" s="0" t="s">
         <v>921</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>922</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G329" s="0">
-        <v>5.95</v>
+        <v>23.88</v>
       </c>
       <c r="H329" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="0">
-        <v>12786</v>
+        <v>12660</v>
       </c>
       <c r="B330" s="0" t="s">
         <v>924</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>925</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G330" s="0">
-        <v>31.12</v>
+        <v>3.19</v>
       </c>
       <c r="H330" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="0">
-        <v>12786</v>
+        <v>12661</v>
       </c>
       <c r="B331" s="0" t="s">
         <v>927</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G331" s="0">
-        <v>31.12</v>
+        <v>5.95</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="0">
-        <v>12790</v>
+        <v>12786</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="G332" s="0">
-        <v>27.79</v>
+        <v>31.12</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="0">
-        <v>12927</v>
+        <v>12786</v>
       </c>
       <c r="B333" s="0" t="s">
+        <v>933</v>
+      </c>
+      <c r="C333" s="0" t="s">
         <v>931</v>
       </c>
-      <c r="C333" s="0" t="s">
+      <c r="D333" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="E333" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G333" s="0">
+        <v>31.12</v>
+      </c>
+      <c r="H333" s="0" t="s">
         <v>932</v>
-      </c>
-[...10 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="0">
-        <v>17054</v>
+        <v>12790</v>
       </c>
       <c r="B334" s="0" t="s">
         <v>934</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>935</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G334" s="0">
-        <v>4.6</v>
+        <v>27.79</v>
       </c>
       <c r="H334" s="0" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="0">
-        <v>18021</v>
+        <v>12927</v>
       </c>
       <c r="B335" s="0" t="s">
         <v>937</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>938</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="G335" s="0">
-        <v>5.56</v>
+        <v>7.4</v>
       </c>
       <c r="H335" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="0">
-        <v>18098</v>
+        <v>17054</v>
       </c>
       <c r="B336" s="0" t="s">
         <v>940</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>941</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G336" s="0">
-        <v>7.79</v>
+        <v>4.6</v>
       </c>
       <c r="H336" s="0" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="0">
-        <v>18133</v>
+        <v>18021</v>
       </c>
       <c r="B337" s="0" t="s">
         <v>943</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>944</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>23</v>
+        <v>104</v>
       </c>
       <c r="G337" s="0">
-        <v>6.49</v>
+        <v>5.56</v>
       </c>
       <c r="H337" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="0">
-        <v>17433</v>
+        <v>18098</v>
       </c>
       <c r="B338" s="0" t="s">
         <v>946</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>947</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G338" s="0">
-        <v>11.64</v>
+        <v>7.79</v>
       </c>
       <c r="H338" s="0" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="0">
-        <v>17445</v>
+        <v>18133</v>
       </c>
       <c r="B339" s="0" t="s">
         <v>949</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>950</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G339" s="0">
-        <v>12.6</v>
+        <v>6.49</v>
       </c>
       <c r="H339" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="0">
-        <v>17530</v>
+        <v>18175</v>
       </c>
       <c r="B340" s="0" t="s">
         <v>952</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>953</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G340" s="0">
-        <v>34.96</v>
+        <v>14.36</v>
       </c>
       <c r="H340" s="0" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="0">
-        <v>17531</v>
+        <v>17433</v>
       </c>
       <c r="B341" s="0" t="s">
         <v>955</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>956</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>66</v>
+        <v>108</v>
       </c>
       <c r="G341" s="0">
-        <v>50.75</v>
+        <v>11.64</v>
       </c>
       <c r="H341" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="0">
-        <v>17574</v>
+        <v>17445</v>
       </c>
       <c r="B342" s="0" t="s">
         <v>958</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>959</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G342" s="0">
-        <v>18.53</v>
+        <v>12.6</v>
       </c>
       <c r="H342" s="0" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="0">
-        <v>17577</v>
+        <v>17530</v>
       </c>
       <c r="B343" s="0" t="s">
         <v>961</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>962</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="G343" s="0">
-        <v>11.23</v>
+        <v>34.96</v>
       </c>
       <c r="H343" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="0">
-        <v>17578</v>
+        <v>17531</v>
       </c>
       <c r="B344" s="0" t="s">
         <v>964</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>965</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="G344" s="0">
-        <v>12.45</v>
+        <v>50.75</v>
       </c>
       <c r="H344" s="0" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="0">
-        <v>17603</v>
+        <v>17574</v>
       </c>
       <c r="B345" s="0" t="s">
         <v>967</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>968</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G345" s="0">
-        <v>26.07</v>
+        <v>18.53</v>
       </c>
       <c r="H345" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="0">
-        <v>17603</v>
+        <v>17577</v>
       </c>
       <c r="B346" s="0" t="s">
         <v>970</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>609</v>
+        <v>9</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G346" s="0">
-        <v>26.07</v>
+        <v>11.23</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="0">
-        <v>17604</v>
+        <v>17578</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G347" s="0">
-        <v>33.95</v>
+        <v>12.45</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="0">
-        <v>17604</v>
+        <v>17603</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G348" s="0">
-        <v>33.95</v>
+        <v>26.07</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="0">
-        <v>17633</v>
+        <v>17603</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>9</v>
+        <v>615</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G349" s="0">
-        <v>20.22</v>
+        <v>26.07</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="0">
-        <v>18262</v>
+        <v>17604</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G350" s="0">
-        <v>41.58</v>
+        <v>33.95</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="0">
-        <v>18262</v>
+        <v>17604</v>
       </c>
       <c r="B351" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="C351" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G351" s="0">
-        <v>41.58</v>
+        <v>33.95</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="0">
-        <v>18263</v>
+        <v>17633</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G352" s="0">
-        <v>9.050000000000001</v>
+        <v>20.22</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="0">
-        <v>18264</v>
+        <v>18262</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G353" s="0">
-        <v>22.17</v>
+        <v>41.58</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="0">
-        <v>18280</v>
+        <v>18262</v>
       </c>
       <c r="B354" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="C354" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="C354" s="0" t="s">
+      <c r="D354" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E354" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G354" s="0">
+        <v>41.58</v>
+      </c>
+      <c r="H354" s="0" t="s">
         <v>989</v>
-      </c>
-[...10 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="0">
-        <v>18281</v>
+        <v>18263</v>
       </c>
       <c r="B355" s="0" t="s">
         <v>991</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>992</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="G355" s="0">
-        <v>8.960000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H355" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="0">
-        <v>18299</v>
+        <v>18264</v>
       </c>
       <c r="B356" s="0" t="s">
         <v>994</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>995</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="G356" s="0">
-        <v>29.16</v>
+        <v>22.17</v>
       </c>
       <c r="H356" s="0" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="0">
-        <v>18300</v>
+        <v>18280</v>
       </c>
       <c r="B357" s="0" t="s">
         <v>997</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>998</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>42</v>
+        <v>146</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G357" s="0">
-        <v>22.94</v>
+        <v>7.79</v>
       </c>
       <c r="H357" s="0" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="0">
-        <v>18302</v>
+        <v>18281</v>
       </c>
       <c r="B358" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G358" s="0">
-        <v>11.82</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="H358" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="0">
-        <v>18328</v>
+        <v>18299</v>
       </c>
       <c r="B359" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G359" s="0">
-        <v>14.42</v>
+        <v>29.16</v>
       </c>
       <c r="H359" s="0" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="0">
-        <v>18329</v>
+        <v>18300</v>
       </c>
       <c r="B360" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G360" s="0">
-        <v>13.98</v>
+        <v>22.94</v>
       </c>
       <c r="H360" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="0">
-        <v>18330</v>
+        <v>18302</v>
       </c>
       <c r="B361" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G361" s="0">
-        <v>20.49</v>
+        <v>11.82</v>
       </c>
       <c r="H361" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="0">
-        <v>18330</v>
+        <v>18328</v>
       </c>
       <c r="B362" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G362" s="0">
-        <v>20.49</v>
+        <v>14.42</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="0">
-        <v>18331</v>
+        <v>18329</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G363" s="0">
-        <v>14.73</v>
+        <v>13.98</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="0">
-        <v>18332</v>
+        <v>18330</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G364" s="0">
-        <v>16.84</v>
+        <v>20.49</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="0">
-        <v>18333</v>
+        <v>18330</v>
       </c>
       <c r="B365" s="0" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C365" s="0" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G365" s="0">
-        <v>7.15</v>
+        <v>20.49</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="0">
-        <v>18350</v>
+        <v>18331</v>
       </c>
       <c r="B366" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>146</v>
+        <v>9</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="G366" s="0">
-        <v>8.41</v>
+        <v>14.73</v>
       </c>
       <c r="H366" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="0">
-        <v>18351</v>
+        <v>18332</v>
       </c>
       <c r="B367" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="G367" s="0">
-        <v>6.61</v>
+        <v>16.84</v>
       </c>
       <c r="H367" s="0" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="0">
-        <v>18375</v>
+        <v>18333</v>
       </c>
       <c r="B368" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G368" s="0">
-        <v>26.54</v>
+        <v>7.15</v>
       </c>
       <c r="H368" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="0">
-        <v>12541</v>
+        <v>18350</v>
       </c>
       <c r="B369" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>9</v>
+        <v>146</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G369" s="0">
-        <v>6.95</v>
+        <v>8.41</v>
       </c>
       <c r="H369" s="0" t="s">
         <v>1033</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="0">
-        <v>12588</v>
+        <v>18351</v>
       </c>
       <c r="B370" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G370" s="0">
-        <v>4.57</v>
+        <v>6.61</v>
       </c>
       <c r="H370" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="0">
-        <v>12589</v>
+        <v>18361</v>
       </c>
       <c r="B371" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G371" s="0">
-        <v>2.86</v>
+        <v>7.21</v>
       </c>
       <c r="H371" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="0">
-        <v>12793</v>
+        <v>18375</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G372" s="0">
-        <v>7.71</v>
+        <v>26.54</v>
       </c>
       <c r="H372" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="0">
-        <v>12794</v>
+        <v>18388</v>
       </c>
       <c r="B373" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G373" s="0">
-        <v>9.42</v>
+        <v>8.07</v>
       </c>
       <c r="H373" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="0">
-        <v>17051</v>
+        <v>18389</v>
       </c>
       <c r="B374" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G374" s="0">
-        <v>2.48</v>
+        <v>11.97</v>
       </c>
       <c r="H374" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="0">
-        <v>17053</v>
+        <v>18390</v>
       </c>
       <c r="B375" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G375" s="0">
-        <v>9.02</v>
+        <v>4.66</v>
       </c>
       <c r="H375" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="0">
-        <v>18087</v>
+        <v>12541</v>
       </c>
       <c r="B376" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="G376" s="0">
-        <v>0.5600000000000001</v>
+        <v>6.95</v>
       </c>
       <c r="H376" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="0">
-        <v>18141</v>
+        <v>12588</v>
       </c>
       <c r="B377" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G377" s="0">
-        <v>2.34</v>
+        <v>4.57</v>
       </c>
       <c r="H377" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="0">
-        <v>18173</v>
+        <v>12589</v>
       </c>
       <c r="B378" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G378" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.86</v>
       </c>
       <c r="H378" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="0">
-        <v>17218</v>
+        <v>12793</v>
       </c>
       <c r="B379" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>188</v>
+        <v>23</v>
       </c>
       <c r="G379" s="0">
-        <v>6.24</v>
+        <v>7.71</v>
       </c>
       <c r="H379" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="0">
-        <v>17219</v>
+        <v>12794</v>
       </c>
       <c r="B380" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>188</v>
+        <v>23</v>
       </c>
       <c r="G380" s="0">
-        <v>10.34</v>
+        <v>9.42</v>
       </c>
       <c r="H380" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="0">
-        <v>17222</v>
+        <v>17051</v>
       </c>
       <c r="B381" s="0" t="s">
         <v>1067</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>188</v>
+        <v>66</v>
       </c>
       <c r="G381" s="0">
-        <v>2.68</v>
+        <v>2.48</v>
       </c>
       <c r="H381" s="0" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="0">
-        <v>17223</v>
+        <v>17053</v>
       </c>
       <c r="B382" s="0" t="s">
         <v>1070</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>188</v>
+        <v>66</v>
       </c>
       <c r="G382" s="0">
-        <v>10.34</v>
+        <v>9.02</v>
       </c>
       <c r="H382" s="0" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="0">
-        <v>17224</v>
+        <v>18087</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>1073</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G383" s="0">
-        <v>1.63</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H383" s="0" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="0">
-        <v>17225</v>
+        <v>18141</v>
       </c>
       <c r="B384" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>1077</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G384" s="0">
-        <v>3.68</v>
+        <v>2.34</v>
       </c>
       <c r="H384" s="0" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="0">
-        <v>17226</v>
+        <v>18173</v>
       </c>
       <c r="B385" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>1080</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G385" s="0">
-        <v>8.17</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H385" s="0" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="0">
-        <v>18301</v>
+        <v>17218</v>
       </c>
       <c r="B386" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>23</v>
+        <v>188</v>
       </c>
       <c r="G386" s="0">
-        <v>0.9399999999999999</v>
+        <v>6.24</v>
       </c>
       <c r="H386" s="0" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="0">
-        <v>18150</v>
+        <v>17219</v>
       </c>
       <c r="B387" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>1086</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>108</v>
+        <v>188</v>
       </c>
       <c r="G387" s="0">
-        <v>50.04</v>
+        <v>10.34</v>
       </c>
       <c r="H387" s="0" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="0">
-        <v>17095</v>
+        <v>17222</v>
       </c>
       <c r="B388" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>1089</v>
       </c>
       <c r="D388" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E388" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="G388" s="0">
+        <v>2.68</v>
+      </c>
+      <c r="H388" s="0" t="s">
         <v>1090</v>
-      </c>
-[...7 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="0">
-        <v>17281</v>
+        <v>17223</v>
       </c>
       <c r="B389" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C389" s="0" t="s">
         <v>1092</v>
       </c>
-      <c r="C389" s="0" t="s">
+      <c r="D389" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E389" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="G389" s="0">
+        <v>10.34</v>
+      </c>
+      <c r="H389" s="0" t="s">
         <v>1093</v>
-      </c>
-[...10 lines deleted...]
-        <v>1094</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="0">
-        <v>17479</v>
+        <v>17224</v>
       </c>
       <c r="B390" s="0" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C390" s="0" t="s">
         <v>1095</v>
       </c>
-      <c r="C390" s="0" t="s">
+      <c r="D390" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E390" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G390" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="H390" s="0" t="s">
         <v>1096</v>
-      </c>
-[...10 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="0">
-        <v>17596</v>
+        <v>17225</v>
       </c>
       <c r="B391" s="0" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C391" s="0" t="s">
         <v>1098</v>
       </c>
-      <c r="C391" s="0" t="s">
+      <c r="D391" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E391" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G391" s="0">
+        <v>3.68</v>
+      </c>
+      <c r="H391" s="0" t="s">
         <v>1099</v>
-      </c>
-[...10 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="0">
-        <v>17608</v>
+        <v>17226</v>
       </c>
       <c r="B392" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C392" s="0" t="s">
         <v>1101</v>
       </c>
-      <c r="C392" s="0" t="s">
+      <c r="D392" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E392" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G392" s="0">
+        <v>8.17</v>
+      </c>
+      <c r="H392" s="0" t="s">
         <v>1102</v>
-      </c>
-[...10 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="0">
-        <v>17664</v>
+        <v>18301</v>
       </c>
       <c r="B393" s="0" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C393" s="0" t="s">
         <v>1104</v>
       </c>
-      <c r="C393" s="0" t="s">
+      <c r="D393" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E393" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G393" s="0">
+        <v>0.9399999999999999</v>
+      </c>
+      <c r="H393" s="0" t="s">
         <v>1105</v>
-      </c>
-[...8 lines deleted...]
-        <v>1106</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="0">
-        <v>18335</v>
+        <v>18150</v>
       </c>
       <c r="B394" s="0" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C394" s="0" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G394" s="0">
-        <v>6.64</v>
+        <v>50.04</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="0">
-        <v>11932</v>
+        <v>17095</v>
       </c>
       <c r="B395" s="0" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C395" s="0" t="s">
         <v>1110</v>
       </c>
-      <c r="C395" s="0" t="s">
+      <c r="D395" s="0" t="s">
         <v>1111</v>
       </c>
-      <c r="D395" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E395" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G395" s="0">
-        <v>6.07</v>
+        <v>7.71</v>
       </c>
       <c r="H395" s="0" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="0">
-        <v>26299</v>
+        <v>17281</v>
       </c>
       <c r="B396" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="D396" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E396" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G396" s="0">
-        <v>18.25</v>
+        <v>3.28</v>
       </c>
       <c r="H396" s="0" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="0">
-        <v>26313</v>
+        <v>17479</v>
       </c>
       <c r="B397" s="0" t="s">
         <v>1116</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="D397" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>66</v>
+        <v>188</v>
       </c>
       <c r="G397" s="0">
-        <v>13.14</v>
+        <v>28.59</v>
       </c>
       <c r="H397" s="0" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="0">
-        <v>26426</v>
+        <v>17596</v>
       </c>
       <c r="B398" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="D398" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G398" s="0">
-        <v>10.22</v>
+        <v>7.47</v>
       </c>
       <c r="H398" s="0" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="0">
-        <v>26467</v>
+        <v>17608</v>
       </c>
       <c r="B399" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>1123</v>
       </c>
       <c r="D399" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G399" s="0">
-        <v>11.62</v>
+        <v>5.49</v>
       </c>
       <c r="H399" s="0" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="0">
-        <v>26425</v>
+        <v>17664</v>
       </c>
       <c r="B400" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>1126</v>
       </c>
-      <c r="D400" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G400" s="0">
-        <v>10.15</v>
+        <v>13.08</v>
       </c>
       <c r="H400" s="0" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="0">
-        <v>26485</v>
+        <v>18335</v>
       </c>
       <c r="B401" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>1129</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>66</v>
+        <v>108</v>
       </c>
       <c r="G401" s="0">
-        <v>13.7</v>
+        <v>6.64</v>
       </c>
       <c r="H401" s="0" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="0">
-        <v>26629</v>
+        <v>18386</v>
       </c>
       <c r="B402" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>1132</v>
       </c>
       <c r="D402" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G402" s="0">
-        <v>8.369999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="H402" s="0" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="0">
-        <v>26708</v>
+        <v>11932</v>
       </c>
       <c r="B403" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>1135</v>
       </c>
       <c r="D403" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G403" s="0">
-        <v>7.49</v>
+        <v>6.07</v>
       </c>
       <c r="H403" s="0" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="0">
-        <v>26715</v>
+        <v>26299</v>
       </c>
       <c r="B404" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="D404" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G404" s="0">
-        <v>8.34</v>
+        <v>18.25</v>
       </c>
       <c r="H404" s="0" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="0">
-        <v>26882</v>
+        <v>26313</v>
       </c>
       <c r="B405" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>1141</v>
       </c>
       <c r="D405" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="G405" s="0">
-        <v>5.17</v>
+        <v>13.14</v>
       </c>
       <c r="H405" s="0" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="0">
-        <v>26883</v>
+        <v>26426</v>
       </c>
       <c r="B406" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>1144</v>
       </c>
       <c r="D406" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E406" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G406" s="0">
-        <v>10.91</v>
+        <v>10.22</v>
       </c>
       <c r="H406" s="0" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="0">
-        <v>18048</v>
+        <v>26467</v>
       </c>
       <c r="B407" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>1147</v>
       </c>
       <c r="D407" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G407" s="0">
-        <v>23.95</v>
+        <v>11.62</v>
       </c>
       <c r="H407" s="0" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="0">
-        <v>18050</v>
+        <v>26425</v>
       </c>
       <c r="B408" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>1150</v>
       </c>
       <c r="D408" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G408" s="0">
-        <v>9.23</v>
+        <v>10.15</v>
       </c>
       <c r="H408" s="0" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="0">
-        <v>18214</v>
+        <v>26485</v>
       </c>
       <c r="B409" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>1153</v>
       </c>
       <c r="D409" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="G409" s="0">
-        <v>8.74</v>
+        <v>13.7</v>
       </c>
       <c r="H409" s="0" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="0">
-        <v>17437</v>
+        <v>26629</v>
       </c>
       <c r="B410" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>1156</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>66</v>
+        <v>108</v>
       </c>
       <c r="G410" s="0">
-        <v>23.99</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="H410" s="0" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="0">
-        <v>17654</v>
+        <v>26708</v>
       </c>
       <c r="B411" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>1159</v>
       </c>
       <c r="D411" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G411" s="0">
-        <v>9.140000000000001</v>
+        <v>7.49</v>
       </c>
       <c r="H411" s="0" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="0">
-        <v>18258</v>
+        <v>26715</v>
       </c>
       <c r="B412" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>1162</v>
       </c>
       <c r="D412" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E412" s="0" t="s">
-        <v>66</v>
+        <v>108</v>
       </c>
       <c r="G412" s="0">
-        <v>25.72</v>
+        <v>8.34</v>
       </c>
       <c r="H412" s="0" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="0">
-        <v>18378</v>
+        <v>26882</v>
       </c>
       <c r="B413" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>1165</v>
       </c>
       <c r="D413" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E413" s="0" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G413" s="0">
-        <v>14.72</v>
+        <v>5.17</v>
       </c>
       <c r="H413" s="0" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="0">
-        <v>17125</v>
+        <v>26883</v>
       </c>
       <c r="B414" s="0" t="s">
         <v>1167</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>1168</v>
       </c>
       <c r="D414" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E414" s="0" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="G414" s="0">
-        <v>12.41</v>
+        <v>10.91</v>
       </c>
       <c r="H414" s="0" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="0">
-        <v>17258</v>
+        <v>29941</v>
       </c>
       <c r="B415" s="0" t="s">
         <v>1170</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>1171</v>
       </c>
       <c r="D415" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>143</v>
+        <v>14</v>
       </c>
       <c r="G415" s="0">
-        <v>9.27</v>
+        <v>6.75</v>
       </c>
       <c r="H415" s="0" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="0">
-        <v>17259</v>
+        <v>18048</v>
       </c>
       <c r="B416" s="0" t="s">
         <v>1173</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>1174</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G416" s="0">
-        <v>7.94</v>
+        <v>23.95</v>
       </c>
       <c r="H416" s="0" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="0">
-        <v>17389</v>
+        <v>18050</v>
       </c>
       <c r="B417" s="0" t="s">
         <v>1176</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>1177</v>
       </c>
       <c r="D417" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E417" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G417" s="0">
-        <v>29.07</v>
+        <v>9.23</v>
       </c>
       <c r="H417" s="0" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="0">
-        <v>17390</v>
+        <v>18214</v>
       </c>
       <c r="B418" s="0" t="s">
         <v>1179</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>1180</v>
       </c>
       <c r="D418" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E418" s="0" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="G418" s="0">
-        <v>5.4</v>
+        <v>8.74</v>
       </c>
       <c r="H418" s="0" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="0">
-        <v>17391</v>
+        <v>17437</v>
       </c>
       <c r="B419" s="0" t="s">
         <v>1182</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>1183</v>
       </c>
       <c r="D419" s="0" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="E419" s="0" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="G419" s="0">
-        <v>7.52</v>
+        <v>23.99</v>
       </c>
       <c r="H419" s="0" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="0">
-        <v>17463</v>
+        <v>17654</v>
       </c>
       <c r="B420" s="0" t="s">
         <v>1185</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>1186</v>
       </c>
       <c r="D420" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E420" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G420" s="0">
-        <v>19.02</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H420" s="0" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="0">
-        <v>17602</v>
+        <v>18258</v>
       </c>
       <c r="B421" s="0" t="s">
         <v>1188</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>1189</v>
       </c>
       <c r="D421" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E421" s="0" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="G421" s="0">
-        <v>17.23</v>
+        <v>25.72</v>
       </c>
       <c r="H421" s="0" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="0">
-        <v>18304</v>
+        <v>18378</v>
       </c>
       <c r="B422" s="0" t="s">
         <v>1191</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>1192</v>
       </c>
       <c r="D422" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E422" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G422" s="0">
-        <v>11.95</v>
+        <v>14.72</v>
       </c>
       <c r="H422" s="0" t="s">
         <v>1193</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" s="0">
+        <v>17125</v>
+      </c>
+      <c r="B423" s="0" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C423" s="0" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D423" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E423" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="G423" s="0">
+        <v>12.41</v>
+      </c>
+      <c r="H423" s="0" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" s="0">
+        <v>17258</v>
+      </c>
+      <c r="B424" s="0" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C424" s="0" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D424" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E424" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="G424" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="H424" s="0" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" s="0">
+        <v>17259</v>
+      </c>
+      <c r="B425" s="0" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C425" s="0" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D425" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E425" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="G425" s="0">
+        <v>7.94</v>
+      </c>
+      <c r="H425" s="0" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" s="0">
+        <v>17389</v>
+      </c>
+      <c r="B426" s="0" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C426" s="0" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D426" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E426" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G426" s="0">
+        <v>29.07</v>
+      </c>
+      <c r="H426" s="0" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" s="0">
+        <v>17390</v>
+      </c>
+      <c r="B427" s="0" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C427" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E427" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G427" s="0">
+        <v>5.4</v>
+      </c>
+      <c r="H427" s="0" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" s="0">
+        <v>17391</v>
+      </c>
+      <c r="B428" s="0" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C428" s="0" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D428" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E428" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G428" s="0">
+        <v>7.52</v>
+      </c>
+      <c r="H428" s="0" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" s="0">
+        <v>17463</v>
+      </c>
+      <c r="B429" s="0" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C429" s="0" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D429" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E429" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G429" s="0">
+        <v>19.02</v>
+      </c>
+      <c r="H429" s="0" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" s="0">
+        <v>17602</v>
+      </c>
+      <c r="B430" s="0" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C430" s="0" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D430" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E430" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G430" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="H430" s="0" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" s="0">
+        <v>18304</v>
+      </c>
+      <c r="B431" s="0" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C431" s="0" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D431" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E431" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G431" s="0">
+        <v>11.95</v>
+      </c>
+      <c r="H431" s="0" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" s="0">
+        <v>18394</v>
+      </c>
+      <c r="B432" s="0" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C432" s="0" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D432" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E432" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G432" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="H432" s="0" t="s">
+        <v>1223</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">