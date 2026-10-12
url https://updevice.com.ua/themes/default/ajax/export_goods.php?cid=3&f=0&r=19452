--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1170">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000005949</t>
   </si>
   <si>
@@ -3107,141 +3107,186 @@
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010224</t>
   </si>
   <si>
     <t>Куллер для телефону HOCO Ambitious cooling mobile phone fan GM26 |4.5-7"|</t>
   </si>
   <si>
     <t>black-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-ambitious-cooling-mobile-phone-fan-gm26-4-5-7-/</t>
   </si>
   <si>
     <t>000010850</t>
   </si>
   <si>
     <t>Куллер для Ноутбука HOCO Cool RGB notebook cooling stand DH19 |360x255x28mm, 17", 2usb, 10 RGB Modes|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-cool-rgb-notebook-cooling-stand-dh19-360x255x28mm-17-2usb-10-rgb-modes-/</t>
   </si>
   <si>
+    <t>000011093</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Monnlight RGB notebook cooling holder DH20 |10RGB Mode, 7 level, 2USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-monnlight-rgb-notebook-cooling-holder-dh20-10rgb-mode-7-level-2usb-/</t>
+  </si>
+  <si>
     <t>000011501</t>
   </si>
   <si>
     <t>Кулер для ноутбука MEETION Gaming Cooling Pad CP4040 |9-17"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp4040-9-17-/</t>
   </si>
   <si>
     <t>000011502</t>
   </si>
   <si>
     <t>Кулер для ноутбука MEETION Gaming Cooling Pad CP5050 |9-19"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp5050-9-17-/</t>
   </si>
   <si>
     <t>000011569</t>
   </si>
   <si>
     <t>Кулер XTRIKE Me Cooling Fan FN-813 |9-15,6", 2USB, 5 Fans|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-cooling-fan-fn-813-9-15-6-2usb-5-fans-/</t>
   </si>
   <si>
     <t>000011612</t>
   </si>
   <si>
     <t>Кулер для телефону MEETION Mobile phone сooling pad MT-CP100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-telefona-meetion-mobile-phone-sooling-pad-mt-cp100/</t>
   </si>
   <si>
     <t>000011737</t>
   </si>
   <si>
     <t>Корпус для ігрового ПК MARVO Tazos 110 CA-119 BK |370*185*420mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/korpus-dlya-igrovogo-pk-marvo-tazos-110-ca-119-bk-370-185-420mm-/</t>
   </si>
   <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
+  </si>
+  <si>
+    <t>000012224</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Jade laptop cooling stand GA4 |12-17", RGB, 7 level, 2 Fans|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-jade-laptop-cooling-stand-ga4-12-17-rgb-7-level-2-fans-/</t>
+  </si>
+  <si>
     <t>000012319</t>
   </si>
   <si>
     <t>Кулер для телефону HOCO Triumph semiconductor mobile phone cooler GA5 |3 Levels, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-triumph-semiconductor-mobile-phone-cooler-ga5-3-levels-usb-c-/</t>
   </si>
   <si>
     <t>000012501</t>
   </si>
   <si>
     <t>Портативна консоль HOCO Brilliant vertical screen handheld game console GA40 |400 Games|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/portativnaya-konsol-hoco-brilliant-vertical-screen-handheld-game-console-ga40-400-games-/</t>
   </si>
   <si>
     <t>000013052</t>
   </si>
   <si>
     <t>Кулер для телефону HOCO Glacier AI semiconductor cooler GA6 |7300RPM, 13.5W, USB-C, 100 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-glacier-ai-semiconductor-cooler-ga6-7300rpm-13-5w-usb-c-100-levels-/</t>
+  </si>
+  <si>
+    <t>000013171</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO notebook cooling stand DH27 |up to 17", 1200RPM, 2USB, 15-23dBA|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-notebook-cooling-stand-dh27-up-to-17-1200rpm-2usb-15-23dba-/</t>
   </si>
   <si>
     <t>000005235</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME RGB Backlight SK-402</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-rgb-backlight-sk-402/</t>
   </si>
   <si>
     <t>000008486</t>
   </si>
   <si>
     <t>Акустика для ПК HOCO RGB Rhythmic Spectrum desktop speaker DS14 |10W, AUX, Mic|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-hoco-rgb-rhythmic-spectrum-desktop-speaker-ds14-10w-aux-mic-/</t>
   </si>
   <si>
     <t>000008762</t>
   </si>
   <si>
     <t>Акустика для ПК ONIKUMA RGB Backlight L6 |5Wx2, BT, USB, 3.5mm|</t>
   </si>
@@ -3823,51 +3868,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H404"/>
+  <dimension ref="A1:H409"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -12189,987 +12234,1102 @@
     <row r="363" spans="1:8">
       <c r="A363" s="0">
         <v>18131</v>
       </c>
       <c r="B363" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G363" s="0">
         <v>13.65</v>
       </c>
       <c r="H363" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="0">
-        <v>17095</v>
+        <v>18210</v>
       </c>
       <c r="B364" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1033</v>
+        <v>9</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G364" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="0">
-        <v>17242</v>
+        <v>17095</v>
       </c>
       <c r="B365" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C365" s="0" t="s">
         <v>1035</v>
       </c>
-      <c r="C365" s="0" t="s">
+      <c r="D365" s="0" t="s">
         <v>1036</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G365" s="0">
-        <v>14.83</v>
+        <v>7.71</v>
       </c>
       <c r="H365" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="0">
-        <v>17411</v>
+        <v>17242</v>
       </c>
       <c r="B366" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G366" s="0">
-        <v>18.11</v>
+        <v>14.83</v>
       </c>
       <c r="H366" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="0">
-        <v>17412</v>
+        <v>17312</v>
       </c>
       <c r="B367" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G367" s="0">
-        <v>21.27</v>
+        <v>25.22</v>
       </c>
       <c r="H367" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="0">
-        <v>17431</v>
+        <v>17411</v>
       </c>
       <c r="B368" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="G368" s="0">
-        <v>9.800000000000001</v>
+        <v>18.11</v>
       </c>
       <c r="H368" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="0">
-        <v>17448</v>
+        <v>17412</v>
       </c>
       <c r="B369" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G369" s="0">
-        <v>8.710000000000001</v>
+        <v>21.27</v>
       </c>
       <c r="H369" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="0">
-        <v>17479</v>
+        <v>17431</v>
       </c>
       <c r="B370" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>176</v>
+        <v>99</v>
       </c>
       <c r="G370" s="0">
-        <v>28.59</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="H370" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="0">
-        <v>17608</v>
+        <v>17448</v>
       </c>
       <c r="B371" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G371" s="0">
-        <v>5.49</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="H371" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="0">
-        <v>17664</v>
+        <v>17479</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="D372" s="0"/>
+      <c r="D372" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E372" s="0" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="G372" s="0">
-        <v>13.08</v>
+        <v>28.59</v>
       </c>
       <c r="H372" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="0">
-        <v>18386</v>
+        <v>17562</v>
       </c>
       <c r="B373" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G373" s="0">
-        <v>6.64</v>
+        <v>20.95</v>
       </c>
       <c r="H373" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="0">
-        <v>11932</v>
+        <v>17596</v>
       </c>
       <c r="B374" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="G374" s="0">
-        <v>6.07</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="H374" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="0">
-        <v>26299</v>
+        <v>17608</v>
       </c>
       <c r="B375" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G375" s="0">
-        <v>18.25</v>
+        <v>5.49</v>
       </c>
       <c r="H375" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="0">
-        <v>26313</v>
+        <v>17664</v>
       </c>
       <c r="B376" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>1069</v>
       </c>
-      <c r="D376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="G376" s="0">
-        <v>13.14</v>
+        <v>13.08</v>
       </c>
       <c r="H376" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="0">
-        <v>26426</v>
+        <v>18386</v>
       </c>
       <c r="B377" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="G377" s="0">
-        <v>10.22</v>
+        <v>6.64</v>
       </c>
       <c r="H377" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="0">
-        <v>26467</v>
+        <v>18414</v>
       </c>
       <c r="B378" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="G378" s="0">
-        <v>11.62</v>
+        <v>19.52</v>
       </c>
       <c r="H378" s="0" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="0">
-        <v>26425</v>
+        <v>11932</v>
       </c>
       <c r="B379" s="0" t="s">
         <v>1077</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G379" s="0">
-        <v>10.15</v>
+        <v>6.07</v>
       </c>
       <c r="H379" s="0" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="0">
-        <v>26629</v>
+        <v>26299</v>
       </c>
       <c r="B380" s="0" t="s">
         <v>1080</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0">
-        <v>8.369999999999999</v>
+        <v>18.25</v>
       </c>
       <c r="H380" s="0" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="0">
-        <v>26708</v>
+        <v>26313</v>
       </c>
       <c r="B381" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="G381" s="0">
-        <v>7.49</v>
+        <v>13.14</v>
       </c>
       <c r="H381" s="0" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="0">
-        <v>26715</v>
+        <v>26426</v>
       </c>
       <c r="B382" s="0" t="s">
         <v>1086</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G382" s="0">
-        <v>8.34</v>
+        <v>10.22</v>
       </c>
       <c r="H382" s="0" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="0">
-        <v>26882</v>
+        <v>26467</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>1089</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G383" s="0">
-        <v>5.17</v>
+        <v>11.62</v>
       </c>
       <c r="H383" s="0" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="0">
-        <v>26883</v>
+        <v>26425</v>
       </c>
       <c r="B384" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G384" s="0">
-        <v>10.91</v>
+        <v>10.15</v>
       </c>
       <c r="H384" s="0" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="0">
-        <v>29941</v>
+        <v>26629</v>
       </c>
       <c r="B385" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>1096</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="G385" s="0">
-        <v>6.75</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="H385" s="0" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="0">
-        <v>18048</v>
+        <v>26708</v>
       </c>
       <c r="B386" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>1099</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G386" s="0">
-        <v>23.95</v>
+        <v>7.49</v>
       </c>
       <c r="H386" s="0" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="0">
-        <v>18050</v>
+        <v>26715</v>
       </c>
       <c r="B387" s="0" t="s">
         <v>1101</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="G387" s="0">
-        <v>9.23</v>
+        <v>8.34</v>
       </c>
       <c r="H387" s="0" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="0">
-        <v>18214</v>
+        <v>26882</v>
       </c>
       <c r="B388" s="0" t="s">
         <v>1104</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G388" s="0">
-        <v>8.74</v>
+        <v>5.17</v>
       </c>
       <c r="H388" s="0" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="0">
-        <v>17437</v>
+        <v>26883</v>
       </c>
       <c r="B389" s="0" t="s">
         <v>1107</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="G389" s="0">
-        <v>23.99</v>
+        <v>10.91</v>
       </c>
       <c r="H389" s="0" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="0">
-        <v>17654</v>
+        <v>29941</v>
       </c>
       <c r="B390" s="0" t="s">
         <v>1110</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G390" s="0">
-        <v>9.140000000000001</v>
+        <v>6.75</v>
       </c>
       <c r="H390" s="0" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="0">
-        <v>18258</v>
+        <v>18048</v>
       </c>
       <c r="B391" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="D391" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="G391" s="0">
-        <v>25.72</v>
+        <v>23.95</v>
       </c>
       <c r="H391" s="0" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="0">
-        <v>18378</v>
+        <v>18050</v>
       </c>
       <c r="B392" s="0" t="s">
         <v>1116</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G392" s="0">
-        <v>14.72</v>
+        <v>9.23</v>
       </c>
       <c r="H392" s="0" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="0">
-        <v>17125</v>
+        <v>18214</v>
       </c>
       <c r="B393" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="D393" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="G393" s="0">
-        <v>12.41</v>
+        <v>8.74</v>
       </c>
       <c r="H393" s="0" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="0">
-        <v>17258</v>
+        <v>17437</v>
       </c>
       <c r="B394" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>1123</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>131</v>
+        <v>63</v>
       </c>
       <c r="G394" s="0">
-        <v>9.27</v>
+        <v>23.99</v>
       </c>
       <c r="H394" s="0" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="0">
-        <v>17259</v>
+        <v>17654</v>
       </c>
       <c r="B395" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>1126</v>
       </c>
       <c r="D395" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="G395" s="0">
-        <v>7.94</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H395" s="0" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="0">
-        <v>17389</v>
+        <v>18258</v>
       </c>
       <c r="B396" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>1129</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G396" s="0">
-        <v>29.07</v>
+        <v>25.72</v>
       </c>
       <c r="H396" s="0" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="0">
-        <v>17390</v>
+        <v>18378</v>
       </c>
       <c r="B397" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>1132</v>
       </c>
       <c r="D397" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G397" s="0">
-        <v>5.4</v>
+        <v>14.72</v>
       </c>
       <c r="H397" s="0" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="0">
-        <v>17416</v>
+        <v>17125</v>
       </c>
       <c r="B398" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>1135</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="G398" s="0">
-        <v>15.66</v>
+        <v>12.41</v>
       </c>
       <c r="H398" s="0" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="0">
-        <v>17463</v>
+        <v>17258</v>
       </c>
       <c r="B399" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="G399" s="0">
-        <v>19.02</v>
+        <v>9.27</v>
       </c>
       <c r="H399" s="0" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="0">
-        <v>17567</v>
+        <v>17259</v>
       </c>
       <c r="B400" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>1141</v>
       </c>
       <c r="D400" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="G400" s="0">
-        <v>5.4</v>
+        <v>7.94</v>
       </c>
       <c r="H400" s="0" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="0">
-        <v>19440</v>
+        <v>17389</v>
       </c>
       <c r="B401" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>1144</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E401" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G401" s="0">
-        <v>3.22</v>
+        <v>29.07</v>
       </c>
       <c r="H401" s="0" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="0">
-        <v>18304</v>
+        <v>17390</v>
       </c>
       <c r="B402" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>1147</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E402" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G402" s="0">
-        <v>11.95</v>
+        <v>5.4</v>
       </c>
       <c r="H402" s="0" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="0">
-        <v>18394</v>
+        <v>17416</v>
       </c>
       <c r="B403" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>1150</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E403" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G403" s="0">
-        <v>3.11</v>
+        <v>15.66</v>
       </c>
       <c r="H403" s="0" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="0">
-        <v>18407</v>
+        <v>17463</v>
       </c>
       <c r="B404" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>1153</v>
       </c>
       <c r="D404" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E404" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G404" s="0">
-        <v>23.92</v>
+        <v>19.02</v>
       </c>
       <c r="H404" s="0" t="s">
         <v>1154</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" s="0">
+        <v>17567</v>
+      </c>
+      <c r="B405" s="0" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C405" s="0" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D405" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E405" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G405" s="0">
+        <v>5.4</v>
+      </c>
+      <c r="H405" s="0" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" s="0">
+        <v>19440</v>
+      </c>
+      <c r="B406" s="0" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C406" s="0" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D406" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E406" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G406" s="0">
+        <v>3.22</v>
+      </c>
+      <c r="H406" s="0" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" s="0">
+        <v>18304</v>
+      </c>
+      <c r="B407" s="0" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C407" s="0" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D407" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E407" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G407" s="0">
+        <v>11.95</v>
+      </c>
+      <c r="H407" s="0" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" s="0">
+        <v>18394</v>
+      </c>
+      <c r="B408" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C408" s="0" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E408" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G408" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="H408" s="0" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" s="0">
+        <v>18407</v>
+      </c>
+      <c r="B409" s="0" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C409" s="0" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D409" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E409" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G409" s="0">
+        <v>23.92</v>
+      </c>
+      <c r="H409" s="0" t="s">
+        <v>1169</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">