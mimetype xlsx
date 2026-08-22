--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1194">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000005949</t>
   </si>
   <si>
@@ -3432,59 +3432,50 @@
     <t>000010768</t>
   </si>
   <si>
     <t>Акустика XTRIKE ME Wired Speaker SK-403 |5Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-xtrike-me-wired-speaker-sk-403-5wx2-rgb-/</t>
   </si>
   <si>
     <t>000011473</t>
   </si>
   <si>
     <t>Акустика для ПК Meetion Wired Meetion Speaker MT-SP2011 |AUX+USB, 3W*2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-meetion-wired-meetion-speaker-sp2011-aux-usb-3w-2-rgb-/</t>
   </si>
   <si>
     <t>000011568</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE Me Wired Speaker SK-605 |AUX+USB, RGB, 3W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-wired-speaker-sk-605-aux-usb-rgb-3w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-hoco-smooth-multimedia-computer-speaker-bs66-bt5-4-usb2-0-3wx2-dac-/</t>
   </si>
   <si>
     <t>000012819</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME Wired Speaker SK-201 |3Wx2, 3.5mm+USB, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-wired-speaker-sk-201-3wx2-3-5mm-usb-rgb-/</t>
   </si>
   <si>
     <t>000012820</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME Wired Speaker SK-502 |5W+3W*2, 3.5mm+USB, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-wired-speaker-sk-502-5w-3w-2-3-5mm-usb-rgb-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
@@ -3949,51 +3940,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H423"/>
+  <dimension ref="A1:H422"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -13256,483 +13247,460 @@
     <row r="404" spans="1:8">
       <c r="A404" s="0">
         <v>26715</v>
       </c>
       <c r="B404" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="D404" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E404" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G404" s="0">
         <v>8.34</v>
       </c>
       <c r="H404" s="0" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="0">
-        <v>26751</v>
+        <v>26882</v>
       </c>
       <c r="B405" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>1141</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="G405" s="0">
-        <v>11.3</v>
+        <v>5.17</v>
       </c>
       <c r="H405" s="0" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="0">
-        <v>26882</v>
+        <v>26883</v>
       </c>
       <c r="B406" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>1144</v>
       </c>
       <c r="D406" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E406" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G406" s="0">
-        <v>5.17</v>
+        <v>10.91</v>
       </c>
       <c r="H406" s="0" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="0">
-        <v>26883</v>
+        <v>18048</v>
       </c>
       <c r="B407" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>1147</v>
       </c>
       <c r="D407" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G407" s="0">
-        <v>10.91</v>
+        <v>23.95</v>
       </c>
       <c r="H407" s="0" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="0">
-        <v>18048</v>
+        <v>18050</v>
       </c>
       <c r="B408" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>1150</v>
       </c>
       <c r="D408" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E408" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G408" s="0">
-        <v>23.95</v>
+        <v>9.23</v>
       </c>
       <c r="H408" s="0" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="0">
-        <v>18050</v>
+        <v>18214</v>
       </c>
       <c r="B409" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>1153</v>
       </c>
       <c r="D409" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="G409" s="0">
-        <v>9.23</v>
+        <v>8.74</v>
       </c>
       <c r="H409" s="0" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="0">
-        <v>18214</v>
+        <v>17437</v>
       </c>
       <c r="B410" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>1156</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="G410" s="0">
-        <v>8.74</v>
+        <v>23.99</v>
       </c>
       <c r="H410" s="0" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="0">
-        <v>17437</v>
+        <v>17654</v>
       </c>
       <c r="B411" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>1159</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G411" s="0">
-        <v>23.99</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H411" s="0" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="0">
-        <v>17654</v>
+        <v>18258</v>
       </c>
       <c r="B412" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>1162</v>
       </c>
       <c r="D412" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E412" s="0" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="G412" s="0">
-        <v>9.140000000000001</v>
+        <v>25.72</v>
       </c>
       <c r="H412" s="0" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="0">
-        <v>18258</v>
+        <v>18378</v>
       </c>
       <c r="B413" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>1165</v>
       </c>
       <c r="D413" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E413" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G413" s="0">
-        <v>25.72</v>
+        <v>14.72</v>
       </c>
       <c r="H413" s="0" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="0">
-        <v>18378</v>
+        <v>17125</v>
       </c>
       <c r="B414" s="0" t="s">
         <v>1167</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>1168</v>
       </c>
       <c r="D414" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E414" s="0" t="s">
-        <v>23</v>
+        <v>143</v>
       </c>
       <c r="G414" s="0">
-        <v>14.72</v>
+        <v>12.41</v>
       </c>
       <c r="H414" s="0" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="0">
-        <v>17125</v>
+        <v>17258</v>
       </c>
       <c r="B415" s="0" t="s">
         <v>1170</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>1171</v>
       </c>
       <c r="D415" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E415" s="0" t="s">
         <v>143</v>
       </c>
       <c r="G415" s="0">
-        <v>12.41</v>
+        <v>9.27</v>
       </c>
       <c r="H415" s="0" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="0">
-        <v>17258</v>
+        <v>17259</v>
       </c>
       <c r="B416" s="0" t="s">
         <v>1173</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>1174</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E416" s="0" t="s">
         <v>143</v>
       </c>
       <c r="G416" s="0">
-        <v>9.27</v>
+        <v>7.94</v>
       </c>
       <c r="H416" s="0" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="0">
-        <v>17259</v>
+        <v>17389</v>
       </c>
       <c r="B417" s="0" t="s">
         <v>1176</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>1177</v>
       </c>
       <c r="D417" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E417" s="0" t="s">
-        <v>143</v>
+        <v>14</v>
       </c>
       <c r="G417" s="0">
-        <v>7.94</v>
+        <v>29.07</v>
       </c>
       <c r="H417" s="0" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="0">
-        <v>17389</v>
+        <v>17390</v>
       </c>
       <c r="B418" s="0" t="s">
         <v>1179</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>1180</v>
       </c>
       <c r="D418" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E418" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G418" s="0">
-        <v>29.07</v>
+        <v>5.4</v>
       </c>
       <c r="H418" s="0" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="0">
-        <v>17390</v>
+        <v>17391</v>
       </c>
       <c r="B419" s="0" t="s">
         <v>1182</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>1183</v>
       </c>
       <c r="D419" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E419" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G419" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="H419" s="0" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="0">
-        <v>17391</v>
+        <v>17463</v>
       </c>
       <c r="B420" s="0" t="s">
         <v>1185</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>1186</v>
       </c>
       <c r="D420" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E420" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G420" s="0">
-        <v>7.52</v>
+        <v>19.02</v>
       </c>
       <c r="H420" s="0" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="0">
-        <v>17463</v>
+        <v>17602</v>
       </c>
       <c r="B421" s="0" t="s">
         <v>1188</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>1189</v>
       </c>
       <c r="D421" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E421" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G421" s="0">
-        <v>19.02</v>
+        <v>17.23</v>
       </c>
       <c r="H421" s="0" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="0">
-        <v>17602</v>
+        <v>18304</v>
       </c>
       <c r="B422" s="0" t="s">
         <v>1191</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>1192</v>
       </c>
       <c r="D422" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E422" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G422" s="0">
-        <v>17.23</v>
+        <v>11.95</v>
       </c>
       <c r="H422" s="0" t="s">
         <v>1193</v>
-      </c>
-[...21 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">