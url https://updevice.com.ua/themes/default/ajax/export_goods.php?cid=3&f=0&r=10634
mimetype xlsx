--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1149">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000005949</t>
   </si>
   <si>
@@ -146,59 +146,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -239,89 +230,71 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...7 lines deleted...]
-  <si>
     <t>000008495</t>
   </si>
   <si>
     <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -809,80 +782,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -920,56 +881,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -1007,62 +962,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1172,59 +1115,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1268,50 +1202,59 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
   </si>
   <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
+  </si>
+  <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW13 |800-12800DPI, 2.4G/BT/USB-C|</t>
@@ -1325,125 +1268,107 @@
   <si>
     <t>Web Камера Xtrike Me USB XPC01 |30FPS, 640*480, MIC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/web-camera-46/web-kamera-xtrike-me-usb-xpc01-30fps-640-480-mic-/</t>
   </si>
   <si>
     <t>000007269</t>
   </si>
   <si>
     <t>Web камера HOCO USB web camera with Audio focus DI11 |2KHD, 4Mpx, 1.5m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/web-camera-46/web-kamera-hoco-usb-web-camera-with-audio-focus-di11-2khd-4mpx-1-5m-/</t>
   </si>
   <si>
     <t>000011728</t>
   </si>
   <si>
     <t>Web Камера HOCO Computer camera D100 |1080p/30fps, 2MP|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/web-camera-46/web-kamera-hoco-computer-camera-d100-1080p-30fps-2mp-/</t>
   </si>
   <si>
-    <t>000012492</t>
-[...7 lines deleted...]
-  <si>
     <t>000013008</t>
   </si>
   <si>
     <t>Web Камера Meetion USB Wired PC Web Camera CAM500 |720p, 30FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/web-camera-46/web-kamera-meetion-usb-wired-pc-web-camera-cam500-720p-30fps-/</t>
   </si>
   <si>
     <t>000013009</t>
   </si>
   <si>
     <t>Web Камера Meetion USB Wired PC Web Camera CAM601 |1080p, 30FPS, Stereo Mic|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/web-camera-46/web-kamera-meetion-usb-wired-pc-web-camera-cam601-1080p-30fps-stereo-mic-/</t>
   </si>
   <si>
     <t>000006049</t>
   </si>
   <si>
     <t>Ігровий контролер BASEUS Level 3 Helmet PUBG Gadget GA03</t>
   </si>
   <si>
     <t>Camouflage-White</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-baseus-level-3-helmet-pubg-gadget-ga03/</t>
   </si>
   <si>
     <t>000006050</t>
   </si>
   <si>
     <t>Camouflage-Grey</t>
   </si>
   <si>
     <t>000006051</t>
   </si>
   <si>
-    <t>Ігровий контролер BASEUS shooting game tool для ipad (ACPBCJ-02)</t>
+    <t>Ігровий контролер BASEUS shooting game tool для ipad (ACPBCJ-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-baseus-shooting-game-tool-dlya-ipad-acpbcj-01-/</t>
   </si>
   <si>
     <t>000006275</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...7 lines deleted...]
-  <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-shinecon-sc-ag13/</t>
   </si>
   <si>
     <t>000004918</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-802 (до 16", 2USB, 2 Speed)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-802-do-16-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000006811</t>
   </si>
   <si>
     <t>HUB адаптер MeeTion Gaming Keyboard And Mouse MT-AP015</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/hub-adapter-meetion-gaming-keyboard-and-mouse-mt-ap015/</t>
@@ -1529,59 +1454,50 @@
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000010438</t>
   </si>
   <si>
     <t>Док-станція iPega PS5 SLIM Rainbow Bridge Dual Charge PG-P5S016</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/dok-stantsiya-ipega-ps5-slim-rainbow-bridge-dual-charge-pg-p5s016/</t>
   </si>
   <si>
     <t>000010439</t>
   </si>
   <si>
     <t>Док-станція iPega PS5 SLIM Multifunctional Charging Base PG-P5S009</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/dok-stantsiya-ipega-ps5-slim-multifunctional-charging-base-pg-p5s009/</t>
   </si>
   <si>
-    <t>000010695</t>
-[...7 lines deleted...]
-  <si>
     <t>000010700</t>
   </si>
   <si>
     <t>Ігровий контролер XTRIKE ME GP-43 Bluetooth Gamepad (Android/PS/SwitchPC)</t>
   </si>
   <si>
     <t>black-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-xtrike-me-gp-43-bluetooth-gamepad-android-ps-switch-pc-/</t>
   </si>
   <si>
     <t>000010701</t>
   </si>
   <si>
     <t>Ігровий контролер XTRIKE ME GP-51 Bluetooth Gamepad (Android/PS/SwitchPC)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-xtrike-me-gp-51-bluetooth-gamepad-android-ps-switch-pc-/</t>
   </si>
   <si>
     <t>000010702</t>
   </si>
   <si>
     <t>Ігровий контролер XTRIKE ME GP-52 Bluetooth Gamepad (Android/IOS/PS/SwitchPC)</t>
@@ -1733,59 +1649,50 @@
   <si>
     <t>Док-станція Ipega Horizontal Stand for PS5 Slim Disc/Digital PG-P5S021 |RGB, 4xUSB 2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/dok-stantsiya-ipega-horizontal-stand-for-ps5-slim-disc-digital-pg-p5s021-rgb-4xusb-2-0-/</t>
   </si>
   <si>
     <t>000011733</t>
   </si>
   <si>
     <t>Док-станція Ipega Horizontal Stand for PS5 Slim Disc/Digital PG-P5S021A |RGB, 4xUSB 2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/dok-stantsiya-ipega-horizontal-stand-for-ps5-slim-disc-digital-pg-p5s021a-rgb-4xusb-2-0-/</t>
   </si>
   <si>
     <t>000012016</t>
   </si>
   <si>
     <t>Ігровий контроллер HOCO Cool Play Multi-function PS4 wireless gamepad DGM01 |6 axis Gyroscope|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-cool-play-multi-function-ps4-wireless-gamepad-dgm01-6-axis-gyroscope-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...7 lines deleted...]
-  <si>
     <t>000012222</t>
   </si>
   <si>
     <t>Ігровий контролер HOCO Phoenix PS4/PC wireless game controller GA1 |8h, BT4.2, 3.5mm, Trackpad, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-phoenix-ps4-pc-wireless-game-controller-ga1-8h-bt4-2-3-5mm-trackpad-rgb-/</t>
   </si>
   <si>
     <t>000012223</t>
   </si>
   <si>
     <t>Ігровий контролер HOCO Unicorn Switch/Switch2/PC multi-function wireless game controller GA2 |8h, BT4.2, Turbo, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-unicorn-switch-switch2-pc-multi-function-wireless-game-controller-ga2-8h-bt4-2-turbo-rgb-/</t>
   </si>
   <si>
     <t>000012318</t>
   </si>
   <si>
     <t>Ігровий контролер HOCO Fast link wired game controller GA3 |PC Windows|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-fast-link-wired-game-controller-ga3-pc-windows-/</t>
@@ -1829,50 +1736,59 @@
   <si>
     <t>000012719</t>
   </si>
   <si>
     <t>Ігровий контролер HOCO Dragon PS5 wireless gamepad GA32 |PS5, BT5.1, Dual Motor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-dragon-ps5-wireless-gamepad-ga32-ps5-bt5-1-dual-motor-/</t>
   </si>
   <si>
     <t>000012720</t>
   </si>
   <si>
     <t>000012721</t>
   </si>
   <si>
     <t>Ігровий контролер HOCO Dragon wireless game controller Switch 1st gen joy-con GA33 |BT5.0, Dual Motor, Gyroscope|</t>
   </si>
   <si>
     <t>blue-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-dragon-wireless-game-controller-switch-1st-gen-joy-con-ga33-bt5-0-dual-motor-gyroscope-/</t>
   </si>
   <si>
+    <t>000013053</t>
+  </si>
+  <si>
+    <t>Ігровий контроллер HOCO Origin PS4 wireless game controller GA34 |BT4.2, Gyroscope, 8h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-origin-ps4-wireless-game-controller-ga34-bt4-2-gyroscope-8h-/</t>
+  </si>
+  <si>
     <t>000002379</t>
   </si>
   <si>
     <t>Стилус BASEUS Golden Cudgel Capacitive Stylus Pen (ACPCL-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/stilusyi-54/stilus-baseus-golden-cudgel-capacitive-stylus-pen/</t>
   </si>
   <si>
     <t>000006053</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000007183</t>
   </si>
   <si>
     <t>Стилус USAMS Active Touch Screen Capacitive Stylus Pen US-ZB135</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/stilusyi-54/stilus-usams-active-touch-screen-capacitive-stylus-pen-us-zb135/</t>
@@ -1997,59 +1913,50 @@
   <si>
     <t>Навушники ONIKUMA Gaming K1-B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-k1-b-544/</t>
   </si>
   <si>
     <t>000005225</t>
   </si>
   <si>
     <t>Навушники ONIKUMA Gaming with LED K3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k3/</t>
   </si>
   <si>
     <t>000005236</t>
   </si>
   <si>
     <t>Навушники XTRIKE ME Gaming RGB Backlight GH-709</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-709/</t>
   </si>
   <si>
-    <t>000005237</t>
-[...7 lines deleted...]
-  <si>
     <t>000005238</t>
   </si>
   <si>
     <t>Навушники XTRIKE ME Gaming GE-109</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-ge-109/</t>
   </si>
   <si>
     <t>000005428</t>
   </si>
   <si>
     <t>Навушники XTRIKE ME Gaming RGB Backlight GH-890</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-890/</t>
   </si>
   <si>
     <t>000005430</t>
   </si>
   <si>
     <t>Навушники XTRIKE ME Gaming RGB Backlight GH-903</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-903/</t>
@@ -2078,59 +1985,50 @@
   <si>
     <t>Навушники ONIKUMA Gaming K10 Pro LED</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-k10-pro-led/</t>
   </si>
   <si>
     <t>000006169</t>
   </si>
   <si>
     <t>Навушники ONIKUMA Gaming K8 LED</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-k8-led/</t>
   </si>
   <si>
     <t>000006241</t>
   </si>
   <si>
     <t>Навушники HOCO Cool Game LED ESD04 Hi-Res</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-cool-game-led-esd04-hi-res/</t>
   </si>
   <si>
-    <t>000006362</t>
-[...7 lines deleted...]
-  <si>
     <t>000006511</t>
   </si>
   <si>
     <t>Навушники НОСО Gaming LED Headphones ESD03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-noso-gaming-led-headphones-esd03/</t>
   </si>
   <si>
     <t>000006788</t>
   </si>
   <si>
     <t>Навушники XTRIKE ME Gaming RGB Backlight GH-509</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-509/</t>
   </si>
   <si>
     <t>000006893</t>
   </si>
   <si>
     <t>Навушники ONIKUMA Gaming with LED X10</t>
   </si>
   <si>
     <t>black-silver</t>
@@ -2312,59 +2210,50 @@
   <si>
     <t>Тримач навушників Onikuma RGB Gaming ST-2 |3USB, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/derzhatel-naushnikov-onikuma-rgb-gaming-st-2-3usb-aux-/</t>
   </si>
   <si>
     <t>000008792</t>
   </si>
   <si>
     <t>000008793</t>
   </si>
   <si>
     <t>000003273</t>
   </si>
   <si>
     <t>Навушники KONI strong Gaming KS-996</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-koni-strong-gaming-ks-996/</t>
   </si>
   <si>
-    <t>000006729</t>
-[...7 lines deleted...]
-  <si>
     <t>000006816</t>
   </si>
   <si>
     <t>Навушники iPega Gaming PG-R005 |3.5mm, Noice Reduction|</t>
   </si>
   <si>
     <t>Comouflage-Red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-ipega-gaming-pg-r005-3-5mm-noice-reduction-/</t>
   </si>
   <si>
     <t>000006817</t>
   </si>
   <si>
     <t>Навушники iPega Gaming PG-R006B  |3.5mm, Noice Reduction|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-ipega-gaming-pg-r006b-3-5mm-noice-reduction-/</t>
   </si>
   <si>
     <t>000006818</t>
   </si>
   <si>
     <t>Навушники iPega Gaming PG-R006G |3.5mm, Noice Reduction|</t>
@@ -2489,89 +2378,77 @@
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-hp-312-2-3-5mm-pc-ps4-ps5-/</t>
   </si>
   <si>
     <t>000010192</t>
   </si>
   <si>
     <t>Навушники HOCO Rich gaming headphones W109 RGB |AUX+USB, 2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-rich-gaming-headphones-w109-rgb-aux-usb-2m-/</t>
   </si>
   <si>
     <t>000010360</t>
   </si>
   <si>
     <t>000010363</t>
   </si>
   <si>
     <t>Навушники HOCO Rich channel gaming headphones RGB W109 Plus |USB7.1, 2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-rich-channel-gaming-headphones-rgb-w109-plus-usb7-1-2m-/</t>
   </si>
   <si>
-    <t>000011058</t>
+    <t>000011059</t>
   </si>
   <si>
     <t>Навушники HOCO Resource gaming headphones W110 |USB+AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-resource-gaming-headphones-w110-usb-aux-/</t>
   </si>
   <si>
-    <t>000011059</t>
-[...1 lines deleted...]
-  <si>
     <t>000011446</t>
   </si>
   <si>
     <t>Навушники HOCO Pure headphones W112 |Omnidirectional microphone|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-pure-headphones-w112-omnidirectional-microphone-/</t>
   </si>
   <si>
     <t>000011578</t>
   </si>
   <si>
     <t>Навушники Onikuma Headset Headworn B100 |BT5.3/2.4G, Type-C, PS4/PS5/PC/Mac/iOS/Android, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-headset-headworn-b100-bt5-3-2-4g-type-c-ps4-ps5-pc-mac-ios-android-rgb-/</t>
   </si>
   <si>
-    <t>000011580</t>
-[...7 lines deleted...]
-  <si>
     <t>000011581</t>
   </si>
   <si>
     <t>Навушники Onikuma Headworn Three Mode Headset B2 |BT5.3/2.4G/Type-C, 25H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-headworn-three-mode-headset-b2-bt5-3-2-4g-type-c-25h-/</t>
   </si>
   <si>
     <t>000011583</t>
   </si>
   <si>
     <t>Навушники Onikuma Noise Cancelling Headphone Wired Game Headset X12 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-noise-cancelling-headphone-wired-game-headset-x12-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>000012096</t>
   </si>
   <si>
     <t>Навушники HOCO Dynamic USB7.1 channel gaming headphones W113 |2m, HD Mic|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-dynamic-usb7-1-channel-gaming-headphones-w113-2m-hd-mic-/</t>
@@ -2630,62 +2507,59 @@
   <si>
     <t>Навушники Onikuma Tri Mode gaming headphones GT808 |BT5.3/2.4G/3.5mm, 18/60H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-tri-mode-gaming-headphones-gt808-bt5-3-2-4g-3-5mm-18-60h-rgb-/</t>
   </si>
   <si>
     <t>000012626</t>
   </si>
   <si>
     <t>Навушники Onikuma Tri Mode gaming headphones GT826 |BT5.4/2.4G/Type-C, 15/80H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-tri-mode-gaming-headphones-gt826-bt5-4-2-4g-type-c-15-80h-rgb-/</t>
   </si>
   <si>
     <t>000012627</t>
   </si>
   <si>
     <t>Навушники Onikuma Tri Mode gaming headphones GT828 |BT5.4/2.4G/Type-C, 15/55H, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-tri-mode-gaming-headphones-gt828-bt5-4-2-4g-type-c-15-55h-rgb-/</t>
   </si>
   <si>
-    <t>000012628</t>
+    <t>000012629</t>
   </si>
   <si>
     <t>Навушники Onikuma Tri Mode  headphones GT887 |BT5.4/2.4G/Type-C, 20/60H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-tri-mode-headphones-gt887-bt5-4-2-4g-type-c-20-60h-/</t>
   </si>
   <si>
-    <t>000012629</t>
-[...1 lines deleted...]
-  <si>
     <t>000012630</t>
   </si>
   <si>
     <t>Навушники Onikuma wired gaming headphones X13 |3.5mm+USB, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-wired-gaming-headphones-x13-3-5mm-usb-rgb-/</t>
   </si>
   <si>
     <t>000012631</t>
   </si>
   <si>
     <t>Навушники Onikuma wired gaming headphones X29 |3.5mm+USB, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-wired-gaming-headphones-x29-3-5mm-usb-rgb-/</t>
   </si>
   <si>
     <t>000012633</t>
   </si>
   <si>
     <t>Навушники Onikuma wired gaming headphones X81 |3.5mm+USB/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-wired-gaming-headphones-x81-3-5mm-usb-type-c-/</t>
@@ -2723,113 +2597,95 @@
   <si>
     <t>Навушники XTRIKE ME wired headset GH-606 |3.5mm*1+USB, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-wired-headset-gh-606-3-5mm-1-usb-rgb-/</t>
   </si>
   <si>
     <t>000012818</t>
   </si>
   <si>
     <t>Навушники XTRIKE ME wired headset GH-712 |3.5mm*1+USB, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-wired-headset-gh-712-3-5mm-1-usb-rgb-/</t>
   </si>
   <si>
     <t>000012932</t>
   </si>
   <si>
     <t>Навушники Acefast RGB gaming wireless headset H15 |BT6.0/2.4G/AUX, 60/80H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-acefast-rgb-gaming-wireless-headset-h15-bt6-0-2-4g-aux-60-80h-/</t>
   </si>
   <si>
-    <t>000012975</t>
-[...7 lines deleted...]
-  <si>
     <t>000005239</t>
   </si>
   <si>
     <t>Набір Gaming Combo 2-in1 XTRIKE Keyboard+MouseME MK-503 (UA/ru/ENG розгортка)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-2-in1-xtrike-me-mk-503-keyboard-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>000005611</t>
   </si>
   <si>
     <t>Клавіатура MEETION Gaming Wired Rainbow Backlit Keyboard MT-K9320 |Ukr/ru/Eng розгортки|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-gaming-wired-rainbow-backlit-keyboard-mt-k9320-ru-en-raskladki-/</t>
   </si>
   <si>
     <t>000005612</t>
   </si>
   <si>
     <t>Набір Combo MEETION 2in1 Keyboard/Mouse Wireless 2.4G MT-4100 |Eng/ru розгортка|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-combo-meetion-2in1-keyboard-mouse-wireless-2-4g-mt-4100-ru-en-raskladki-/</t>
   </si>
   <si>
     <t>000005904</t>
   </si>
   <si>
     <t>Клавіатура Meetion LED Mechanical Gaming Keyboard MK007 |Ukr/ru/EN розгортка|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-led-mechanical-gaming-keyboard-mk007-ru-en-raskladki-/</t>
   </si>
   <si>
     <t>000005905</t>
   </si>
   <si>
     <t>Клавіатура Meetion USB Standard Chocolate Ultrathin Keyboard K841 |Ukr/ru/EN розгортка|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-usb-standard-chocolate-ultrathin-keyboard-k841-ru-en-raskladki-/</t>
   </si>
   <si>
-    <t>000005906</t>
-[...7 lines deleted...]
-  <si>
     <t>000006797</t>
   </si>
   <si>
     <t>Набір Gaming Combo 2-in1 ONIKUMA G26 +CW916 (Keyboard ENG розгортка /Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-2-in1-onikuma-g26-cw905-keyboard-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>000008776</t>
   </si>
   <si>
     <t>000006803</t>
   </si>
   <si>
     <t>Набір Combo MeeTion Gaming 4in1 Keyboard/Mouse/MousePad/Console MT-C0015</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-combo-meetion-gaming-4in1-keyboard-mouse-mousepad-console-mt-c0015/</t>
   </si>
   <si>
     <t>000007324</t>
   </si>
   <si>
     <t>Набір Gaming Combo 2in1 Mouse/MousePad MEETION MT-C011</t>
@@ -2852,104 +2708,104 @@
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>000009389</t>
   </si>
   <si>
     <t>Набір Combo HOCO Luminous gaming keyboard and mouse set GM18 |Eng/ru розгортка|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-combo-hoco-luminous-gaming-keyboard-and-mouse-set-gm18/</t>
   </si>
   <si>
     <t>000009654</t>
   </si>
   <si>
     <t>Клавіатура Meetion USB+HUB Keyboard K815 |Ukr/ru/EN розгортка|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-usb-hub-keyboard-k815-ukr-ru-en-/</t>
   </si>
   <si>
+    <t>000009847</t>
+  </si>
+  <si>
+    <t>Набір Миша і клавіатура HOCO Gaming Illuminated keyboard and mouse set DI16  (UA/Ru/Eng)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-myish-i-klaviatura-gaming-illuminated-keyboard-and-mouse-set-di16-ukr-ru-en-/</t>
+  </si>
+  <si>
     <t>000011571</t>
   </si>
   <si>
     <t>Клавіатура XTRIKE Me wired keyboard KB-512 BK |USB2.0, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-xtrike-me-wired-keyboard-kb-512-bk-usb2-0-rgb-/</t>
   </si>
   <si>
     <t>000011607</t>
   </si>
   <si>
     <t>Клавіатура MEETION 2.4G Kids wireless Keyboard WK800 |RU/EN Layout|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-2-4g-kids-wireless-keyboard-wk800-ua-ru-en-layout-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-onikuma-usb-with-argb-wired-mechanical-keyboard-67-keys-g67-eng-layouts-/</t>
   </si>
   <si>
     <t>000012028</t>
   </si>
   <si>
     <t>Клавіатура Onikuma (2.4G+Bluetooth+wired) With RGB Mechanical Keyboard 82 Keys G83 |ENG Layouts|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-onikuma-2-4g-bluetooth-wired-with-rgb-mechanical-keyboard-82-keys-g83-eng-layouts-/</t>
   </si>
   <si>
     <t>000012158</t>
   </si>
   <si>
     <t>Набір Gaming Combo 4-in-1 XTRIKE ME CMX-415 (Keyboard UA розгортка/Headset/Mouse/Mousepad)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-4-in-1-xtrike-me-cmx-415-ua-layot-keyboard-ua-raskladka-headset-mouse-mousepad-/</t>
   </si>
   <si>
-    <t>000012170</t>
-[...7 lines deleted...]
-  <si>
     <t>000012171</t>
   </si>
   <si>
     <t>Ігрова клавіатура XTRIKE ME mechanical keyboard GK-985P  ENG Layots |61keys, 21 keys anti-ghosting|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/igrovaya-klaviatura-xtrike-me-mechanical-keyboard-gk-985p-eng-layots-61keys-21-keys-anti-ghosting-/</t>
   </si>
   <si>
     <t>000012241</t>
   </si>
   <si>
     <t>Набір Meetion Wireless Combo ikey C230 2-in-1 (keyboard+mouse) |BT/2.4G| (UA/ru/EN Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-meetion-wireless-combo-ikey-c230-2-in-1-keyboard-mouse-bt-2-4g-/</t>
   </si>
   <si>
     <t>000012242</t>
   </si>
   <si>
     <t>000012243</t>
   </si>
   <si>
     <t>Ігрова клавіатура Meetion Tri-Mode RGB Backlit Mechanical Keyboard MK14 |BT5.0/2.4G/Wired| (Укр/рос/Англ розгортка)</t>
@@ -2987,59 +2843,50 @@
   <si>
     <t>Клавіатура Onikuma wired gaming RGB keyboard 104 Keys G32 |ENG Layouts|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-onikuma-wired-gaming-rgb-keyboard-104-keys-g32-eng-layouts-/</t>
   </si>
   <si>
     <t>000012645</t>
   </si>
   <si>
     <t>Клавіатура Onikuma Type-C With RGB Wired Mechanical Keyboard 82 Keys G52 |ENG Layouts|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-onikuma-type-c-with-rgb-wired-mechanical-keyboard-82-keys-g52-eng-layouts-/</t>
   </si>
   <si>
     <t>000012717</t>
   </si>
   <si>
     <t>Клавіатура HOCO Murphy 3-color wired keyboard GM61 (english version) |104 keys|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-murphy-3-color-wired-keyboard-gm61-english-version-104-keys-/</t>
   </si>
   <si>
-    <t>000012718</t>
-[...7 lines deleted...]
-  <si>
     <t>000012746</t>
   </si>
   <si>
     <t>Ігрова клавіатура MEETION Wired Mechanical keyboard red switch MK009Pro (ukrainian version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/igrovaya-klaviatura-meetion-wired-mechanical-keyboard-red-switch-mk009pro-ukrainian-version-/</t>
   </si>
   <si>
     <t>000012664</t>
   </si>
   <si>
     <t>Клавіатура Meetion USB Wired mechanical gaming keyboard blue switch MK600MX (ukrainian version) |105 keys|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-usb-wired-mechanical-gaming-keyboard-blue-switch-mk600mx-ukrainian-version-105-keys-/</t>
   </si>
   <si>
     <t>000012747</t>
   </si>
   <si>
     <t>Клавіатура MeeTion USB wired Backlit gaming keyboard MT-K9300 (ukrainian version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-usb-wired-backlit-gaming-keyboard-mt-k9300-ukrainian-version-/</t>
@@ -3098,59 +2945,95 @@
   <si>
     <t>Клавіатура XTRIKE ME wired keyboard KB-309 BK |100 Keys, RGB, EN Layout|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-xtrike-me-wired-keyboard-kb-309-bk-100-keys-rgb-/</t>
   </si>
   <si>
     <t>000012882</t>
   </si>
   <si>
     <t>Клавіатура HOCO Murphy 3-color wired keyboard GM61 (Ukrainian version) |104 keys|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-murphy-3-color-wired-keyboard-gm61-ukrainian-version-104-keys-/</t>
   </si>
   <si>
     <t>000012883</t>
   </si>
   <si>
     <t>Клавіатура HOCO Dragon 2.4G wireless mini keyboard GM70 (Ukrainian version) |78 Keys|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-dragon-2-4g-wireless-mini-keyboard-gm70-ukrainian-version-78-keys-/</t>
   </si>
   <si>
+    <t>000012947</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO Dragon 2.4G wireless mini keyboard (cyrillic version) GM70 |78Keys, Windows/Mac OS|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-dragon-2-4g-wireless-mini-keyboard-cyrillic-version-gm70-78keys-windows-mac-os-/</t>
+  </si>
+  <si>
     <t>000013007</t>
   </si>
   <si>
     <t>Ігрова клавіатура MEETION Wired Mechanical Keyboard Red Switch MK009RDP |UA Layouts, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/igrovaya-klaviatura-meetion-wired-mechanical-keyboard-red-switch-mk009rdp-usb-c-/</t>
   </si>
   <si>
+    <t>000013054</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO GM701 Trofeo wired gaming keyboard (Cyrillic version) |104 Keys, UA/ru/EN Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-gm701-trofeo-wired-gaming-keyboard-cyrillic-version-104-keys-ua-ru-en-layouts-/</t>
+  </si>
+  <si>
+    <t>000013055</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO GM702 Vistoso wired gaming keyboard (Cyrillic version) |104 Keys, UA/ru/EN Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-gm702-vistoso-wired-gaming-keyboard-cyrillic-version-104-keys-ua-ru-en-layouts-/</t>
+  </si>
+  <si>
+    <t>000013056</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO Cool wired keyboard GM60 (Cyrillic version) |104 Keys, UA/ru/EN Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-cool-wired-keyboard-gm60-cyrillic-version-104-keys-ua-ru-en-layouts-/</t>
+  </si>
+  <si>
     <t>000005441</t>
   </si>
   <si>
     <t>Килимок для миші XTRIKE ME Backlight MP-602</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-xtrike-me-backlight-mp-602/</t>
   </si>
   <si>
     <t>000005627</t>
   </si>
   <si>
     <t>Килим для миші MEETION Gaming Mouse Pad MT-P100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-meetion-gaming-mouse-pad-mt-p100/</t>
   </si>
   <si>
     <t>000005628</t>
   </si>
   <si>
     <t>Килим для миші MEETION Gaming Mouse Pad MT-P110</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-meetion-gaming-mouse-pad-mt-p110/</t>
@@ -3308,84 +3191,75 @@
   <si>
     <t>black-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-ambitious-cooling-mobile-phone-fan-gm26-4-5-7-/</t>
   </si>
   <si>
     <t>000010933</t>
   </si>
   <si>
     <t>Кишеня для 2.5" SATA USB 3.0 HOCO hard drive enclosure HB46 |6TB Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/karman-dlya-2-5-sata-usb-3-0-hoco-hard-drive-enclosure-hb46-6tb-max-/</t>
   </si>
   <si>
     <t>000011737</t>
   </si>
   <si>
     <t>Корпус для ігрового ПК MARVO Tazos 110 CA-119 BK |370*185*420mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/korpus-dlya-igrovogo-pk-marvo-tazos-110-ca-119-bk-370-185-420mm-/</t>
   </si>
   <si>
-    <t>000012224</t>
-[...7 lines deleted...]
-  <si>
     <t>000012319</t>
   </si>
   <si>
     <t>Кулер для телефону HOCO Triumph semiconductor mobile phone cooler GA5 |3 Levels, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-triumph-semiconductor-mobile-phone-cooler-ga5-3-levels-usb-c-/</t>
   </si>
   <si>
     <t>000012501</t>
   </si>
   <si>
     <t>Портативна консоль HOCO Brilliant vertical screen handheld game console GA40 |400 Games|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/portativnaya-konsol-hoco-brilliant-vertical-screen-handheld-game-console-ga40-400-games-/</t>
   </si>
   <si>
-    <t>000012828</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-cooling-fan-fn-818-2-fan-7-speed-rgb-/</t>
+    <t>000013052</t>
+  </si>
+  <si>
+    <t>Кулер для телефону HOCO Glacier AI semiconductor cooler GA6 |7300RPM, 13.5W, USB-C, 100 Levels|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-glacier-ai-semiconductor-cooler-ga6-7300rpm-13-5w-usb-c-100-levels-/</t>
   </si>
   <si>
     <t>000005235</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME RGB Backlight SK-402</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-rgb-backlight-sk-402/</t>
   </si>
   <si>
     <t>000008486</t>
   </si>
   <si>
     <t>Акустика для ПК HOCO RGB Rhythmic Spectrum desktop speaker DS14 |10W, AUX, Mic|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-hoco-rgb-rhythmic-spectrum-desktop-speaker-ds14-10w-aux-mic-/</t>
   </si>
   <si>
     <t>000008762</t>
   </si>
   <si>
     <t>Акустика для ПК ONIKUMA RGB Backlight L6 |5Wx2, BT, USB, 3.5mm|</t>
   </si>
@@ -3398,113 +3272,104 @@
   <si>
     <t>Акустика XTRIKE ME SP-208BT Wireless Speaker |BT5.0, 5Wx2 USB/AUX/TF/FM/TWS, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-xtrike-me-sp-208bt-wireless-speaker-bt5-0-5wx2-usb-aux-tf-fm-tws-3-4h-/</t>
   </si>
   <si>
     <t>000009689</t>
   </si>
   <si>
     <t>Акустика XTRIKE ME SP-211BT Wireless Speaker |BT5.0, 5Wx2 USB/AUX/TF/FM/TWS, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-xtrike-me-sp-211bt-wireless-speaker-bt5-0-5wx2-usb-aux-tf-fm-tws-5h-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
-    <t>000009836</t>
-[...7 lines deleted...]
-  <si>
     <t>000010768</t>
   </si>
   <si>
     <t>Акустика XTRIKE ME Wired Speaker SK-403 |5Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-xtrike-me-wired-speaker-sk-403-5wx2-rgb-/</t>
   </si>
   <si>
     <t>000011473</t>
   </si>
   <si>
     <t>Акустика для ПК Meetion Wired Meetion Speaker MT-SP2011 |AUX+USB, 3W*2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-meetion-wired-meetion-speaker-sp2011-aux-usb-3w-2-rgb-/</t>
   </si>
   <si>
     <t>000011568</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE Me Wired Speaker SK-605 |AUX+USB, RGB, 3W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-wired-speaker-sk-605-aux-usb-rgb-3w-/</t>
   </si>
   <si>
-    <t>000011922</t>
-[...7 lines deleted...]
-  <si>
     <t>000012819</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME Wired Speaker SK-201 |3Wx2, 3.5mm+USB, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-wired-speaker-sk-201-3wx2-3-5mm-usb-rgb-/</t>
   </si>
   <si>
     <t>000012820</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME Wired Speaker SK-502 |5W+3W*2, 3.5mm+USB, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-wired-speaker-sk-502-5w-3w-2-3-5mm-usb-rgb-/</t>
   </si>
   <si>
+    <t>000013017</t>
+  </si>
+  <si>
+    <t>Акустика для ПК Hoco Subwoofer desktop game glaring speaker DS30 |AUX/USB, 3Wx2|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-hoco-subwoofer-desktop-game-glaring-speaker-ds30-aux-usb-3wx2-/</t>
+  </si>
+  <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008888</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC13 RGB |USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc13-rgb-usb-/</t>
   </si>
   <si>
     <t>000010092</t>
   </si>
   <si>
     <t>Ігровий мікрофон RGB XTRIKE XMC-03 |USB 3.0, 1.5m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-rgb-xtrike-xmc-03-usb-3-0-1-5m-/</t>
@@ -3569,84 +3434,75 @@
   <si>
     <t>Baseus FastJoy Series WiFi Adapter 300Mbps (B01317600111-03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/baseus-fastjoy-series-wifi-adapter-300mbps-b01317600111-03-/</t>
   </si>
   <si>
     <t>000011357</t>
   </si>
   <si>
     <t>Роутер HOCO WiFi5 wireless router HI31 |2.4GHz/5GHz, 1200Mbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/router-hoco-wifi5-wireless-router-hi31-2-4ghz-5ghz-1200mbps-/</t>
   </si>
   <si>
     <t>000011358</t>
   </si>
   <si>
     <t>WiFi Adapter HOCO WiFi4 USB external antenna wireless network card HI32 |2.4GHz, 150Mbps, USB2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/wifi-adapter-hoco-wifi4-usb-external-antenna-wireless-network-card-hi32-2-4ghz-150mbps-usb2-0-/</t>
   </si>
   <si>
-    <t>000011359</t>
-[...7 lines deleted...]
-  <si>
     <t>000011720</t>
   </si>
   <si>
     <t>4G портативний роутер HOCO Mobile portable WiFi HI41 (Europe Asia and Africa) |2.4G, 3h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/4g-portativnyiy-router-hoco-mobile-portable-wifi-hi41-europe-asia-and-africa-2-4g-3h-/</t>
   </si>
   <si>
-    <t>000012234</t>
-[...7 lines deleted...]
-  <si>
     <t>000012753</t>
   </si>
   <si>
     <t>4G портативний роутер HOCO Mobile portable WiFi HI43 (WiFi6) (Europe Asia and Africa)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/4g-portativnyiy-router-hoco-mobile-portable-wifi-hi43-wifi6-europe-asia-and-africa-/</t>
+  </si>
+  <si>
+    <t>000013051</t>
+  </si>
+  <si>
+    <t>WiFi Adapter HOCO WiFi4 USB internal antenna wireless network card HI38 |2.4G/150M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/wifi-adapter-hoco-wifi4-usb-internal-antenna-wireless-network-card-hi38-2-4g-150m-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3949,51 +3805,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H423"/>
+  <dimension ref="A1:H402"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -4221,9518 +4077,9035 @@
     <row r="11" spans="1:8">
       <c r="A11" s="0">
         <v>12585</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="0">
         <v>11.49</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="0">
         <v>12590</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="0">
         <v>3.52</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="0">
         <v>12590</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="0">
         <v>3.52</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="0">
         <v>12591</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="0">
         <v>3.2</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="0">
         <v>12591</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="0">
         <v>3.2</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="0">
         <v>12591</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>60</v>
+        <v>9</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="0">
         <v>3.2</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="0">
         <v>12591</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="0">
         <v>3.2</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G21" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G22" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
         <v>12792</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="0">
         <v>3.88</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" s="0">
+        <v>4.24</v>
+      </c>
+      <c r="H24" s="0" t="s">
         <v>74</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G25" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G26" s="0">
+        <v>13.7</v>
+      </c>
+      <c r="H26" s="0" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G27" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="H27" s="0" t="s">
         <v>81</v>
-      </c>
-[...13 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G28" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G29" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="H29" s="0" t="s">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="C30" s="0" t="s">
+      <c r="E30" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G30" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="H30" s="0" t="s">
         <v>89</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G31" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>66</v>
+        <v>95</v>
       </c>
       <c r="G32" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="G33" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G34" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G35" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="G36" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>115</v>
+        <v>23</v>
       </c>
       <c r="G38" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>23</v>
+        <v>95</v>
       </c>
       <c r="G40" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="G41" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="G42" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>14</v>
       </c>
       <c r="G43" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>108</v>
+        <v>134</v>
       </c>
       <c r="G44" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G45" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="H45" s="0" t="s">
         <v>135</v>
-      </c>
-[...13 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C46" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="D46" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="D46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="0" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="G46" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C47" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="C47" s="0" t="s">
+      <c r="D47" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G47" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="H47" s="0" t="s">
         <v>142</v>
-      </c>
-[...10 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G48" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="H48" s="0" t="s">
         <v>145</v>
-      </c>
-[...13 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="H49" s="0" t="s">
         <v>148</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>146</v>
+        <v>42</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>143</v>
+        <v>14</v>
       </c>
       <c r="G50" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>104</v>
+        <v>14</v>
       </c>
       <c r="G51" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
         <v>18203</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>9</v>
+        <v>152</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G52" s="0">
         <v>4.63</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="G53" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>148</v>
+        <v>9</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="G54" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C55" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="G55" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="H55" s="0" t="s">
         <v>161</v>
-      </c>
-[...7 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G56" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G57" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G58" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="G59" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>175</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G60" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>178</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>108</v>
+        <v>179</v>
       </c>
       <c r="G61" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="G62" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="H62" s="0" t="s">
         <v>180</v>
-      </c>
-[...13 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C63" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="C63" s="0" t="s">
+      <c r="D63" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="G63" s="0">
+        <v>14.44</v>
+      </c>
+      <c r="H63" s="0" t="s">
         <v>184</v>
-      </c>
-[...10 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C64" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C64" s="0" t="s">
+      <c r="D64" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="G64" s="0">
+        <v>12.36</v>
+      </c>
+      <c r="H64" s="0" t="s">
         <v>187</v>
-      </c>
-[...10 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="G65" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="H65" s="0" t="s">
         <v>190</v>
-      </c>
-[...13 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G66" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G67" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>197</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>198</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G68" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G69" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="G70" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="H70" s="0" t="s">
         <v>203</v>
-      </c>
-[...13 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="G71" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="H71" s="0" t="s">
         <v>206</v>
-      </c>
-[...13 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="G72" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="H72" s="0" t="s">
         <v>209</v>
-      </c>
-[...13 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>211</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>9</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G73" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G74" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G75" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>221</v>
+        <v>42</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G76" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="H76" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G77" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="H77" s="0" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G78" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="H78" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G79" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="H79" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>42</v>
+        <v>212</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G80" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>188</v>
+        <v>99</v>
       </c>
       <c r="G81" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="H81" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>188</v>
+        <v>99</v>
       </c>
       <c r="G82" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>42</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>99</v>
       </c>
       <c r="G83" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="H83" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>244</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G84" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G85" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="H85" s="0" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G86" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="H86" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G87" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="H87" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="G88" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="H88" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>259</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>260</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G89" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="H89" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>262</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>263</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>9</v>
+        <v>264</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G90" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="B91" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G91" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="H91" s="0" t="s">
         <v>265</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="C92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D92" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>104</v>
+        <v>14</v>
       </c>
       <c r="G92" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C94" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="C94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D94" s="0" t="s">
-        <v>148</v>
+        <v>9</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G94" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G95" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>276</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G96" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>276</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>55</v>
+        <v>139</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G97" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>58</v>
+        <v>283</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G98" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G99" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="H99" s="0" t="s">
         <v>284</v>
-      </c>
-[...7 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G100" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G101" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="B102" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G102" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="H102" s="0" t="s">
         <v>291</v>
-      </c>
-[...13 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>293</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>148</v>
+        <v>9</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>296</v>
+        <v>9</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G104" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G105" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>49</v>
+        <v>139</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G106" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>148</v>
+        <v>42</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G107" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="B108" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="C108" s="0" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G108" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G109" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>148</v>
+        <v>42</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G110" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G111" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>9</v>
+        <v>88</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G112" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>49</v>
+        <v>283</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G113" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>148</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="G114" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="G115" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>42</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="G116" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="G117" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="G118" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="G119" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="G120" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>296</v>
+        <v>42</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="G121" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G123" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>46</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G124" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>108</v>
+        <v>134</v>
       </c>
       <c r="G125" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>325</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>66</v>
+        <v>179</v>
       </c>
       <c r="G126" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G127" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G128" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G129" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="G130" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="G131" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="G132" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G133" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>360</v>
-[...3 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G134" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>361</v>
+        <v>372</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>9</v>
+        <v>137</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>143</v>
+        <v>63</v>
       </c>
       <c r="G135" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>344</v>
+        <v>9</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>188</v>
+        <v>63</v>
       </c>
       <c r="G136" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G137" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>42</v>
+        <v>264</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G138" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>374</v>
+        <v>385</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G139" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G140" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G141" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G142" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="G143" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="D145" s="0"/>
+        <v>400</v>
+      </c>
+      <c r="D145" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E145" s="0" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="G145" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>146</v>
+        <v>42</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="G146" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G147" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G148" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="0">
-        <v>18318</v>
+        <v>12748</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>277</v>
+        <v>9</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="G149" s="0">
-        <v>4.25</v>
+        <v>7.32</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="0">
-        <v>18318</v>
+        <v>12916</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G150" s="0">
-        <v>4.25</v>
+        <v>18.92</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="0">
-        <v>18322</v>
+        <v>17470</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G151" s="0">
-        <v>4.33</v>
+        <v>11.76</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="0">
-        <v>18323</v>
+        <v>18376</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G152" s="0">
-        <v>19.21</v>
+        <v>10.52</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="0">
-        <v>18323</v>
+        <v>18377</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>412</v>
+        <v>422</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G153" s="0">
-        <v>19.21</v>
+        <v>15</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="0">
-        <v>18334</v>
+        <v>12665</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>415</v>
+        <v>424</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>416</v>
+        <v>425</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>9</v>
+        <v>426</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>108</v>
+        <v>134</v>
       </c>
       <c r="G154" s="0">
-        <v>6.11</v>
+        <v>5.22</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>417</v>
+        <v>427</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="0">
-        <v>18372</v>
+        <v>12665</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>418</v>
+        <v>428</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>9</v>
+        <v>429</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>108</v>
+        <v>134</v>
       </c>
       <c r="G155" s="0">
-        <v>5.74</v>
+        <v>5.22</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="0">
-        <v>18372</v>
+        <v>12687</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>108</v>
+        <v>134</v>
       </c>
       <c r="G156" s="0">
-        <v>5.74</v>
+        <v>3.11</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="0">
-        <v>18373</v>
+        <v>12687</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>422</v>
+        <v>433</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>23</v>
+        <v>134</v>
       </c>
       <c r="G157" s="0">
-        <v>11.23</v>
+        <v>3.11</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="0">
-        <v>18374</v>
+        <v>12997</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>23</v>
+        <v>95</v>
       </c>
       <c r="G158" s="0">
-        <v>11.5</v>
+        <v>2.11</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="0">
-        <v>12748</v>
+        <v>12419</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="G159" s="0">
-        <v>7.32</v>
+        <v>13.84</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>430</v>
+        <v>439</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="0">
-        <v>12916</v>
+        <v>12478</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>431</v>
+        <v>440</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="G160" s="0">
-        <v>18.92</v>
+        <v>11.48</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>433</v>
+        <v>442</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="0">
-        <v>17470</v>
+        <v>12795</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>434</v>
+        <v>443</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>435</v>
+        <v>444</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G161" s="0">
-        <v>11.76</v>
+        <v>11.74</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="0">
-        <v>17655</v>
+        <v>12928</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>438</v>
+        <v>447</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>14</v>
+        <v>448</v>
       </c>
       <c r="G162" s="0">
-        <v>8.49</v>
+        <v>12.52</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="0">
-        <v>18376</v>
+        <v>12976</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>23</v>
+        <v>95</v>
       </c>
       <c r="G163" s="0">
-        <v>10.52</v>
+        <v>0.32</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="0">
-        <v>18377</v>
+        <v>12992</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G164" s="0">
-        <v>15</v>
+        <v>0.33</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="0">
-        <v>12665</v>
+        <v>18047</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>448</v>
+        <v>9</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>143</v>
+        <v>99</v>
       </c>
       <c r="G165" s="0">
-        <v>5.22</v>
+        <v>11.5</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="0">
-        <v>12665</v>
+        <v>18111</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>451</v>
+        <v>9</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>143</v>
+        <v>448</v>
       </c>
       <c r="G166" s="0">
-        <v>5.22</v>
+        <v>16.99</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="0">
-        <v>12687</v>
+        <v>18114</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>143</v>
+        <v>448</v>
       </c>
       <c r="G167" s="0">
-        <v>3.11</v>
+        <v>5.56</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="0">
-        <v>12687</v>
+        <v>18130</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>453</v>
+        <v>466</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G168" s="0">
-        <v>3.11</v>
+        <v>7.71</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="0">
-        <v>12997</v>
+        <v>18131</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>457</v>
+        <v>469</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="G169" s="0">
-        <v>2.11</v>
+        <v>13.65</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="0">
-        <v>17023</v>
+        <v>18197</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>459</v>
+        <v>471</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>460</v>
+        <v>472</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>104</v>
+        <v>448</v>
       </c>
       <c r="G170" s="0">
-        <v>3.37</v>
+        <v>21.5</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>461</v>
+        <v>473</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="0">
-        <v>12419</v>
+        <v>17103</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>463</v>
+        <v>475</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>10</v>
+        <v>448</v>
       </c>
       <c r="G171" s="0">
-        <v>13.84</v>
+        <v>7.72</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="0">
-        <v>12478</v>
+        <v>17104</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>466</v>
+        <v>478</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>108</v>
+        <v>448</v>
       </c>
       <c r="G172" s="0">
-        <v>11.48</v>
+        <v>12.54</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="0">
-        <v>12795</v>
+        <v>17175</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>469</v>
+        <v>481</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>9</v>
+        <v>482</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="G173" s="0">
-        <v>11.74</v>
+        <v>13.21</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="0">
-        <v>12928</v>
+        <v>17176</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>471</v>
+        <v>484</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>472</v>
+        <v>485</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>473</v>
+        <v>99</v>
       </c>
       <c r="G174" s="0">
-        <v>12.52</v>
+        <v>18.38</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="0">
-        <v>12976</v>
+        <v>17177</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="G175" s="0">
-        <v>0.32</v>
+        <v>18.76</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>477</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="0">
-        <v>12992</v>
+        <v>17178</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>478</v>
+        <v>490</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>479</v>
+        <v>491</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>14</v>
+        <v>179</v>
       </c>
       <c r="G176" s="0">
-        <v>0.33</v>
+        <v>20.4</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="0">
-        <v>18047</v>
+        <v>17179</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>9</v>
+        <v>495</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G177" s="0">
-        <v>11.5</v>
+        <v>102.12</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>483</v>
+        <v>496</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="0">
-        <v>18111</v>
+        <v>17179</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>484</v>
+        <v>497</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>485</v>
+        <v>494</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>9</v>
+        <v>498</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>473</v>
+        <v>99</v>
       </c>
       <c r="G178" s="0">
-        <v>16.99</v>
+        <v>102.12</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="0">
-        <v>18114</v>
+        <v>17179</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>487</v>
+        <v>499</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>42</v>
+        <v>500</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>473</v>
+        <v>99</v>
       </c>
       <c r="G179" s="0">
-        <v>5.56</v>
+        <v>102.12</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="0">
-        <v>18130</v>
+        <v>17179</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>490</v>
+        <v>501</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="G180" s="0">
-        <v>7.71</v>
+        <v>102.12</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="0">
-        <v>18131</v>
+        <v>17180</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>494</v>
+        <v>503</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>9</v>
+        <v>500</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="G181" s="0">
-        <v>13.65</v>
+        <v>125.86</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>495</v>
+        <v>504</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="0">
-        <v>18197</v>
+        <v>17181</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>496</v>
+        <v>505</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>497</v>
+        <v>506</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>473</v>
+        <v>99</v>
       </c>
       <c r="G182" s="0">
-        <v>21.5</v>
+        <v>84.63</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>498</v>
+        <v>507</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="0">
-        <v>17103</v>
+        <v>17182</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>499</v>
+        <v>508</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>500</v>
+        <v>509</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>473</v>
+        <v>99</v>
       </c>
       <c r="G183" s="0">
-        <v>7.72</v>
+        <v>91.14</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>501</v>
+        <v>510</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="0">
-        <v>17104</v>
+        <v>17183</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>502</v>
+        <v>511</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>503</v>
+        <v>512</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>473</v>
+        <v>99</v>
       </c>
       <c r="G184" s="0">
-        <v>12.54</v>
+        <v>93.31</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>504</v>
+        <v>513</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="0">
-        <v>17171</v>
+        <v>17242</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>188</v>
+        <v>14</v>
       </c>
       <c r="G185" s="0">
-        <v>14.3</v>
+        <v>14.83</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="0">
-        <v>17175</v>
+        <v>17346</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>508</v>
+        <v>517</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>509</v>
+        <v>518</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>510</v>
+        <v>9</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G186" s="0">
-        <v>13.21</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="0">
-        <v>17176</v>
+        <v>17411</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G187" s="0">
-        <v>18.38</v>
+        <v>18.11</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="0">
-        <v>17177</v>
+        <v>17412</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G188" s="0">
-        <v>18.76</v>
+        <v>21.27</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="0">
-        <v>17178</v>
+        <v>17410</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>9</v>
+        <v>528</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>188</v>
+        <v>23</v>
       </c>
       <c r="G189" s="0">
-        <v>20.4</v>
+        <v>152.38</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="0">
-        <v>17179</v>
+        <v>17431</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>521</v>
+        <v>530</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>523</v>
+        <v>9</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G190" s="0">
-        <v>102.12</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="0">
-        <v>17179</v>
+        <v>17448</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>522</v>
+        <v>534</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>526</v>
+        <v>46</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G191" s="0">
-        <v>102.12</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>524</v>
+        <v>535</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="0">
-        <v>17179</v>
+        <v>17474</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>522</v>
+        <v>537</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>528</v>
+        <v>42</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>108</v>
+        <v>448</v>
       </c>
       <c r="G192" s="0">
-        <v>102.12</v>
+        <v>12.67</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>524</v>
+        <v>538</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="0">
-        <v>17179</v>
+        <v>17475</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>522</v>
+        <v>540</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>108</v>
+        <v>448</v>
       </c>
       <c r="G193" s="0">
-        <v>102.12</v>
+        <v>12.43</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>524</v>
+        <v>541</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="0">
-        <v>17180</v>
+        <v>17525</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>530</v>
+        <v>542</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>531</v>
+        <v>543</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>528</v>
+        <v>9</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G194" s="0">
-        <v>125.86</v>
+        <v>11.64</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>532</v>
+        <v>544</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="0">
-        <v>17181</v>
+        <v>17594</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>533</v>
+        <v>545</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>534</v>
+        <v>546</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G195" s="0">
-        <v>84.63</v>
+        <v>12.69</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="0">
-        <v>17182</v>
+        <v>17595</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>536</v>
+        <v>548</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>537</v>
+        <v>549</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G196" s="0">
-        <v>91.14</v>
+        <v>14.74</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>538</v>
+        <v>550</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="0">
-        <v>17183</v>
+        <v>17607</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>539</v>
+        <v>551</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G197" s="0">
-        <v>93.31</v>
+        <v>3.32</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>541</v>
+        <v>553</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="0">
-        <v>17242</v>
+        <v>17609</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>542</v>
+        <v>554</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>543</v>
+        <v>555</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G198" s="0">
-        <v>14.83</v>
+        <v>0.33</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>544</v>
+        <v>556</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="0">
-        <v>17346</v>
+        <v>17610</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>545</v>
+        <v>557</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>546</v>
+        <v>558</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G199" s="0">
-        <v>9.640000000000001</v>
+        <v>1.11</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>547</v>
+        <v>559</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="0">
-        <v>17411</v>
+        <v>17662</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>548</v>
+        <v>560</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>549</v>
+        <v>561</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G200" s="0">
-        <v>18.11</v>
+        <v>4.05</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>550</v>
+        <v>562</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="0">
-        <v>17412</v>
+        <v>17663</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>551</v>
+        <v>563</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>552</v>
+        <v>564</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G201" s="0">
-        <v>21.27</v>
+        <v>17.73</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>553</v>
+        <v>565</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="0">
-        <v>17410</v>
+        <v>18282</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>554</v>
+        <v>566</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>555</v>
+        <v>567</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>556</v>
+        <v>9</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G202" s="0">
-        <v>152.38</v>
+        <v>48.05</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>557</v>
+        <v>568</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="0">
-        <v>17431</v>
+        <v>18282</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>558</v>
+        <v>569</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G203" s="0">
-        <v>9.800000000000001</v>
+        <v>48.05</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="0">
-        <v>17448</v>
+        <v>18283</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>49</v>
+        <v>572</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G204" s="0">
-        <v>8.710000000000001</v>
+        <v>20.55</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>563</v>
+        <v>573</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="0">
-        <v>17474</v>
+        <v>18387</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>564</v>
+        <v>574</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>565</v>
+        <v>575</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>473</v>
+        <v>14</v>
       </c>
       <c r="G205" s="0">
-        <v>12.67</v>
+        <v>10.86</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>566</v>
+        <v>576</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="0">
-        <v>17475</v>
+        <v>12326</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>567</v>
+        <v>577</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>568</v>
+        <v>578</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>473</v>
+        <v>134</v>
       </c>
       <c r="G206" s="0">
-        <v>12.43</v>
+        <v>5.05</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>569</v>
+        <v>579</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="0">
-        <v>17525</v>
+        <v>12326</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>570</v>
+        <v>580</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>9</v>
+        <v>581</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="G207" s="0">
-        <v>11.64</v>
+        <v>5.05</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="0">
-        <v>17563</v>
+        <v>12902</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>573</v>
+        <v>582</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>104</v>
+        <v>584</v>
       </c>
       <c r="G208" s="0">
-        <v>4.98</v>
+        <v>12.2</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>575</v>
+        <v>585</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="0">
-        <v>17594</v>
+        <v>18097</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>577</v>
+        <v>587</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G209" s="0">
-        <v>12.69</v>
+        <v>3</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>578</v>
+        <v>588</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="0">
-        <v>17595</v>
+        <v>18097</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>579</v>
+        <v>589</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G210" s="0">
-        <v>14.74</v>
+        <v>3</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="0">
-        <v>17607</v>
+        <v>17117</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G211" s="0">
-        <v>3.32</v>
+        <v>3.09</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="0">
-        <v>17609</v>
+        <v>17260</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="G212" s="0">
-        <v>0.33</v>
+        <v>24.23</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="0">
-        <v>17610</v>
+        <v>17304</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G213" s="0">
-        <v>1.11</v>
+        <v>9.06</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="0">
-        <v>17662</v>
+        <v>17516</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0">
-        <v>4.05</v>
+        <v>5.78</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="0">
-        <v>17663</v>
+        <v>11841</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="G215" s="0">
-        <v>17.73</v>
+        <v>31.48</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="0">
-        <v>18282</v>
+        <v>11842</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="G216" s="0">
-        <v>48.05</v>
+        <v>11.19</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="0">
-        <v>18282</v>
+        <v>11879</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>598</v>
+        <v>609</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>42</v>
+        <v>429</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G217" s="0">
-        <v>48.05</v>
+        <v>18.27</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>599</v>
+        <v>610</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="0">
-        <v>18283</v>
+        <v>11881</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>601</v>
+        <v>611</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>602</v>
+        <v>612</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>603</v>
+        <v>495</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G218" s="0">
-        <v>20.55</v>
+        <v>18.66</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>604</v>
+        <v>613</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="0">
-        <v>12326</v>
+        <v>11882</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>9</v>
+        <v>616</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>143</v>
+        <v>63</v>
       </c>
       <c r="G219" s="0">
-        <v>5.05</v>
+        <v>19.51</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="0">
-        <v>12326</v>
+        <v>11882</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>608</v>
+        <v>618</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>609</v>
+        <v>426</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>143</v>
+        <v>63</v>
       </c>
       <c r="G220" s="0">
-        <v>5.05</v>
+        <v>19.51</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="0">
-        <v>12902</v>
+        <v>11924</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>610</v>
+        <v>619</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>42</v>
+        <v>500</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>612</v>
+        <v>63</v>
       </c>
       <c r="G221" s="0">
-        <v>12.2</v>
+        <v>15.64</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="0">
-        <v>18097</v>
+        <v>11925</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G222" s="0">
-        <v>3</v>
+        <v>19.1</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="0">
-        <v>18097</v>
+        <v>11927</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>42</v>
+        <v>429</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G223" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>616</v>
+        <v>626</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="0">
-        <v>17117</v>
+        <v>11928</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>618</v>
+        <v>627</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>619</v>
+        <v>628</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>9</v>
+        <v>500</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G224" s="0">
-        <v>3.09</v>
+        <v>15.76</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>620</v>
+        <v>629</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="0">
-        <v>17260</v>
+        <v>11933</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>621</v>
+        <v>630</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>622</v>
+        <v>631</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>143</v>
+        <v>99</v>
       </c>
       <c r="G225" s="0">
-        <v>24.23</v>
+        <v>11.34</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>623</v>
+        <v>632</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="0">
-        <v>17304</v>
+        <v>11935</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>624</v>
+        <v>633</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>625</v>
+        <v>634</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>9</v>
+        <v>500</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="G226" s="0">
-        <v>9.06</v>
+        <v>5.04</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>626</v>
+        <v>635</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="0">
-        <v>17516</v>
+        <v>11941</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="G227" s="0">
-        <v>5.78</v>
+        <v>17.09</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>629</v>
+        <v>638</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="0">
-        <v>11841</v>
+        <v>11943</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>143</v>
+        <v>99</v>
       </c>
       <c r="G228" s="0">
-        <v>31.48</v>
+        <v>14.6</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>632</v>
+        <v>641</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="0">
-        <v>11842</v>
+        <v>11959</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>634</v>
+        <v>643</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G229" s="0">
-        <v>11.19</v>
+        <v>8.68</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>635</v>
+        <v>644</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="0">
-        <v>11879</v>
+        <v>11960</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>636</v>
+        <v>645</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>637</v>
+        <v>646</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>451</v>
+        <v>9</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G230" s="0">
-        <v>18.27</v>
+        <v>11.36</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>638</v>
+        <v>647</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="0">
-        <v>11881</v>
+        <v>26024</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>523</v>
+        <v>9</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G231" s="0">
-        <v>18.66</v>
+        <v>20.28</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>641</v>
+        <v>650</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="0">
-        <v>11882</v>
+        <v>26026</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>644</v>
+        <v>9</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G232" s="0">
-        <v>19.51</v>
+        <v>12.85</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="0">
-        <v>11882</v>
+        <v>26034</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>643</v>
+        <v>655</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>448</v>
+        <v>9</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G233" s="0">
-        <v>19.51</v>
+        <v>10.9</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>645</v>
+        <v>656</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="0">
-        <v>11924</v>
+        <v>26070</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>647</v>
+        <v>657</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>637</v>
+        <v>658</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>528</v>
+        <v>9</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G234" s="0">
-        <v>15.64</v>
+        <v>11.24</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>648</v>
+        <v>659</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="0">
-        <v>11925</v>
+        <v>26097</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>649</v>
+        <v>660</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>650</v>
+        <v>661</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="G235" s="0">
-        <v>19.1</v>
+        <v>9.6</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>651</v>
+        <v>662</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="0">
-        <v>11927</v>
+        <v>26099</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>652</v>
+        <v>663</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>653</v>
+        <v>664</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>451</v>
+        <v>665</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G236" s="0">
-        <v>15.37</v>
+        <v>15.18</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>654</v>
+        <v>666</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="0">
-        <v>11928</v>
+        <v>26104</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>655</v>
+        <v>667</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>656</v>
+        <v>668</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G237" s="0">
-        <v>15.76</v>
+        <v>8.81</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>657</v>
+        <v>669</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="0">
-        <v>11933</v>
+        <v>26109</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>658</v>
+        <v>670</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>659</v>
+        <v>671</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="G238" s="0">
-        <v>11.34</v>
+        <v>20.62</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>660</v>
+        <v>672</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="0">
-        <v>11934</v>
+        <v>26109</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>661</v>
+        <v>673</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>528</v>
+        <v>9</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="G239" s="0">
-        <v>15.37</v>
+        <v>20.62</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="0">
-        <v>11935</v>
+        <v>26109</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>664</v>
+        <v>674</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>528</v>
+        <v>152</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="G240" s="0">
-        <v>5.04</v>
+        <v>20.62</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="0">
-        <v>11941</v>
+        <v>26110</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="G241" s="0">
-        <v>17.09</v>
+        <v>24.61</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="0">
-        <v>11943</v>
+        <v>26114</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="G242" s="0">
-        <v>14.6</v>
+        <v>17.58</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="0">
-        <v>11959</v>
+        <v>26119</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>673</v>
+        <v>681</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="G243" s="0">
-        <v>8.68</v>
+        <v>15.94</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="0">
-        <v>11960</v>
+        <v>26121</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>9</v>
+        <v>500</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>23</v>
+        <v>686</v>
       </c>
       <c r="G244" s="0">
-        <v>11.36</v>
+        <v>10.94</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="0">
-        <v>26024</v>
+        <v>26123</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>9</v>
+        <v>581</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>66</v>
+        <v>686</v>
       </c>
       <c r="G245" s="0">
-        <v>20.28</v>
+        <v>13.63</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="0">
-        <v>26026</v>
+        <v>26164</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>9</v>
+        <v>616</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G246" s="0">
-        <v>12.85</v>
+        <v>12.72</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="0">
-        <v>26034</v>
+        <v>26176</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G247" s="0">
-        <v>10.9</v>
+        <v>15.86</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="0">
-        <v>26060</v>
+        <v>26251</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G248" s="0">
-        <v>17.62</v>
+        <v>18.69</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="0">
-        <v>26070</v>
+        <v>26296</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="G249" s="0">
-        <v>11.24</v>
+        <v>10.77</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="0">
-        <v>26097</v>
+        <v>26297</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G250" s="0">
-        <v>9.6</v>
+        <v>14.35</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="0">
-        <v>26099</v>
+        <v>26314</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>699</v>
+        <v>46</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G251" s="0">
-        <v>15.18</v>
+        <v>22.5</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="0">
-        <v>26104</v>
+        <v>26317</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>556</v>
+        <v>9</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="G252" s="0">
-        <v>8.81</v>
+        <v>19.29</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="0">
-        <v>26109</v>
+        <v>26319</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>705</v>
+        <v>713</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G253" s="0">
-        <v>20.62</v>
+        <v>19.15</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="0">
-        <v>26109</v>
+        <v>26320</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>705</v>
+        <v>713</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G254" s="0">
-        <v>20.62</v>
+        <v>19.98</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>706</v>
+        <v>716</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="0">
-        <v>26109</v>
+        <v>26321</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>705</v>
+        <v>718</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>161</v>
+        <v>9</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G255" s="0">
-        <v>20.62</v>
+        <v>13.82</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>706</v>
+        <v>719</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="0">
-        <v>26110</v>
+        <v>26323</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>709</v>
+        <v>720</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>710</v>
+        <v>721</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G256" s="0">
-        <v>24.61</v>
+        <v>37.07</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>711</v>
+        <v>722</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="0">
-        <v>26114</v>
+        <v>18030</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>712</v>
+        <v>723</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>713</v>
+        <v>724</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G257" s="0">
-        <v>17.58</v>
+        <v>14.56</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>714</v>
+        <v>725</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="0">
-        <v>26119</v>
+        <v>18030</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>715</v>
+        <v>726</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>716</v>
+        <v>724</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G258" s="0">
-        <v>15.94</v>
+        <v>14.56</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="0">
-        <v>26121</v>
+        <v>18030</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>528</v>
+        <v>42</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>720</v>
+        <v>63</v>
       </c>
       <c r="G259" s="0">
-        <v>10.94</v>
+        <v>14.56</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="0">
-        <v>26123</v>
+        <v>11744</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>609</v>
+        <v>9</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>720</v>
+        <v>730</v>
       </c>
       <c r="G260" s="0">
-        <v>13.63</v>
+        <v>5.07</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="0">
-        <v>26164</v>
+        <v>12797</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>644</v>
+        <v>734</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>14</v>
+        <v>448</v>
       </c>
       <c r="G261" s="0">
-        <v>12.72</v>
+        <v>14.84</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>727</v>
+        <v>735</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="0">
-        <v>26176</v>
+        <v>12798</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>728</v>
+        <v>736</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>729</v>
+        <v>737</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>9</v>
+        <v>495</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>14</v>
+        <v>448</v>
       </c>
       <c r="G262" s="0">
-        <v>15.86</v>
+        <v>13.73</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>730</v>
+        <v>738</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="0">
-        <v>26251</v>
+        <v>12799</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>731</v>
+        <v>739</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>148</v>
+        <v>498</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>66</v>
+        <v>448</v>
       </c>
       <c r="G263" s="0">
-        <v>18.69</v>
+        <v>13.73</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>733</v>
+        <v>741</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="0">
-        <v>26296</v>
+        <v>12800</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>734</v>
+        <v>742</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>108</v>
+        <v>448</v>
       </c>
       <c r="G264" s="0">
-        <v>10.77</v>
+        <v>14.84</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="0">
-        <v>26297</v>
+        <v>12801</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>9</v>
+        <v>500</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>108</v>
+        <v>448</v>
       </c>
       <c r="G265" s="0">
-        <v>14.35</v>
+        <v>17.86</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="0">
-        <v>26314</v>
+        <v>26106</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>49</v>
+        <v>495</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G266" s="0">
-        <v>22.5</v>
+        <v>11.57</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="0">
-        <v>26317</v>
+        <v>26106</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>9</v>
+        <v>500</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G267" s="0">
-        <v>19.29</v>
+        <v>11.57</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="0">
-        <v>26319</v>
+        <v>26177</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>9</v>
+        <v>500</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G268" s="0">
-        <v>19.15</v>
+        <v>11.92</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="0">
-        <v>26320</v>
+        <v>26185</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>747</v>
+        <v>756</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>66</v>
+        <v>757</v>
       </c>
       <c r="G269" s="0">
-        <v>19.98</v>
+        <v>6.19</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>750</v>
+        <v>758</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="0">
-        <v>26321</v>
+        <v>26186</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>751</v>
+        <v>759</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>66</v>
+        <v>757</v>
       </c>
       <c r="G270" s="0">
-        <v>13.82</v>
+        <v>7.99</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="0">
-        <v>26323</v>
+        <v>26215</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>755</v>
+        <v>763</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>66</v>
+        <v>757</v>
       </c>
       <c r="G271" s="0">
-        <v>37.07</v>
+        <v>23.33</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="0">
-        <v>18030</v>
+        <v>26379</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>9</v>
+        <v>767</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G272" s="0">
-        <v>14.56</v>
+        <v>10.67</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="0">
-        <v>18030</v>
+        <v>26379</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>49</v>
+        <v>770</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G273" s="0">
-        <v>14.56</v>
+        <v>10.67</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="0">
-        <v>18030</v>
+        <v>26392</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>758</v>
+        <v>772</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>42</v>
+        <v>773</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G274" s="0">
-        <v>14.56</v>
+        <v>25.44</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>759</v>
+        <v>774</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="0">
-        <v>11744</v>
+        <v>26393</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>762</v>
+        <v>775</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>763</v>
+        <v>776</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>9</v>
+        <v>773</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>764</v>
+        <v>63</v>
       </c>
       <c r="G275" s="0">
-        <v>5.07</v>
+        <v>28.34</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>765</v>
+        <v>777</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="0">
-        <v>26094</v>
+        <v>26541</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>766</v>
+        <v>778</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="G276" s="0">
-        <v>11.19</v>
+        <v>5.75</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>768</v>
+        <v>780</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="0">
-        <v>12797</v>
+        <v>26549</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>769</v>
+        <v>781</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>770</v>
+        <v>782</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>771</v>
+        <v>9</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>473</v>
+        <v>14</v>
       </c>
       <c r="G277" s="0">
-        <v>14.84</v>
+        <v>11.03</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>772</v>
+        <v>783</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="0">
-        <v>12798</v>
+        <v>26549</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>773</v>
+        <v>784</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>523</v>
+        <v>42</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>473</v>
+        <v>14</v>
       </c>
       <c r="G278" s="0">
-        <v>13.73</v>
+        <v>11.03</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="0">
-        <v>12799</v>
+        <v>26569</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>776</v>
+        <v>785</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>777</v>
+        <v>786</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>526</v>
+        <v>9</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>473</v>
+        <v>14</v>
       </c>
       <c r="G279" s="0">
-        <v>13.73</v>
+        <v>12.1</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>778</v>
+        <v>787</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="0">
-        <v>12800</v>
+        <v>26659</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>779</v>
+        <v>788</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>473</v>
+        <v>14</v>
       </c>
       <c r="G280" s="0">
-        <v>14.84</v>
+        <v>14.46</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>781</v>
+        <v>790</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="0">
-        <v>12801</v>
+        <v>26698</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>783</v>
+        <v>792</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>528</v>
+        <v>9</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>473</v>
+        <v>14</v>
       </c>
       <c r="G281" s="0">
-        <v>17.86</v>
+        <v>7.37</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="0">
-        <v>26106</v>
+        <v>26716</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>523</v>
+        <v>9</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G282" s="0">
-        <v>11.57</v>
+        <v>23.81</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="0">
-        <v>26106</v>
+        <v>26719</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>786</v>
+        <v>798</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>528</v>
+        <v>9</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G283" s="0">
-        <v>11.57</v>
+        <v>22.17</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>787</v>
+        <v>799</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="0">
-        <v>26177</v>
+        <v>26721</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>789</v>
+        <v>800</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>790</v>
+        <v>801</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>528</v>
+        <v>9</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G284" s="0">
-        <v>11.92</v>
+        <v>15.69</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>791</v>
+        <v>802</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="0">
-        <v>26185</v>
+        <v>26777</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>792</v>
+        <v>803</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>793</v>
+        <v>804</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>794</v>
+        <v>14</v>
       </c>
       <c r="G285" s="0">
-        <v>6.19</v>
+        <v>11.21</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="0">
-        <v>26186</v>
+        <v>26820</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>794</v>
+        <v>179</v>
       </c>
       <c r="G286" s="0">
-        <v>7.99</v>
+        <v>8.94</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="0">
-        <v>26215</v>
+        <v>26821</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>794</v>
+        <v>179</v>
       </c>
       <c r="G287" s="0">
-        <v>23.33</v>
+        <v>7.15</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="0">
-        <v>26379</v>
+        <v>26822</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>804</v>
+        <v>9</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>14</v>
+        <v>179</v>
       </c>
       <c r="G288" s="0">
-        <v>10.67</v>
+        <v>8.94</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="0">
-        <v>26379</v>
+        <v>26839</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>803</v>
+        <v>816</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>807</v>
+        <v>42</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>14</v>
+        <v>817</v>
       </c>
       <c r="G289" s="0">
-        <v>10.67</v>
+        <v>26.24</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>805</v>
+        <v>818</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="0">
-        <v>26392</v>
+        <v>26850</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>808</v>
+        <v>819</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>809</v>
+        <v>820</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>810</v>
+        <v>42</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G290" s="0">
-        <v>25.44</v>
+        <v>28.72</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="0">
-        <v>26393</v>
+        <v>26851</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>810</v>
+        <v>9</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G291" s="0">
-        <v>28.34</v>
+        <v>25.45</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="0">
-        <v>26541</v>
+        <v>26852</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="G292" s="0">
-        <v>5.75</v>
+        <v>23.81</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="0">
-        <v>26549</v>
+        <v>26853</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G293" s="0">
-        <v>11.03</v>
+        <v>25.45</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="0">
-        <v>26549</v>
+        <v>26854</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>819</v>
+        <v>832</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G294" s="0">
-        <v>11.03</v>
+        <v>23.74</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>820</v>
+        <v>833</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="0">
-        <v>26569</v>
+        <v>26855</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>822</v>
+        <v>834</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>823</v>
+        <v>835</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G295" s="0">
-        <v>12.1</v>
+        <v>15.32</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>824</v>
+        <v>836</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="0">
-        <v>26659</v>
+        <v>26856</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>825</v>
+        <v>837</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>826</v>
+        <v>838</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G296" s="0">
-        <v>14.46</v>
+        <v>11.76</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>827</v>
+        <v>839</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="0">
-        <v>26659</v>
+        <v>26858</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>828</v>
+        <v>840</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>826</v>
+        <v>841</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G297" s="0">
-        <v>14.46</v>
+        <v>13.96</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>827</v>
+        <v>842</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="0">
-        <v>26698</v>
+        <v>26870</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>829</v>
+        <v>843</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>830</v>
+        <v>844</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G298" s="0">
-        <v>7.37</v>
+        <v>19.82</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>831</v>
+        <v>845</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="0">
-        <v>26716</v>
+        <v>26878</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>832</v>
+        <v>846</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>833</v>
+        <v>847</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="G299" s="0">
-        <v>23.81</v>
+        <v>17.99</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>834</v>
+        <v>848</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="0">
-        <v>26718</v>
+        <v>26879</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>835</v>
+        <v>849</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>836</v>
+        <v>850</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="G300" s="0">
-        <v>18.88</v>
+        <v>18.19</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>837</v>
+        <v>851</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="0">
-        <v>26719</v>
+        <v>26880</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>838</v>
+        <v>852</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>839</v>
+        <v>853</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="G301" s="0">
-        <v>22.17</v>
+        <v>11.68</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>840</v>
+        <v>854</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="0">
-        <v>26721</v>
+        <v>26881</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>841</v>
+        <v>855</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>842</v>
+        <v>856</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="G302" s="0">
-        <v>15.69</v>
+        <v>12.45</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>843</v>
+        <v>857</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="0">
-        <v>26777</v>
+        <v>26924</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>844</v>
+        <v>858</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>845</v>
+        <v>859</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>14</v>
+        <v>817</v>
       </c>
       <c r="G303" s="0">
-        <v>11.21</v>
+        <v>22.72</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>846</v>
+        <v>860</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="0">
-        <v>26820</v>
+        <v>12519</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>847</v>
+        <v>861</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>848</v>
+        <v>862</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>188</v>
+        <v>99</v>
       </c>
       <c r="G304" s="0">
-        <v>8.94</v>
+        <v>12.83</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="0">
-        <v>26821</v>
+        <v>12572</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>850</v>
+        <v>864</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>851</v>
+        <v>865</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>188</v>
+        <v>23</v>
       </c>
       <c r="G305" s="0">
-        <v>7.15</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>852</v>
+        <v>866</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="0">
-        <v>26822</v>
+        <v>12573</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>853</v>
+        <v>867</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>854</v>
+        <v>868</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>188</v>
+        <v>23</v>
       </c>
       <c r="G306" s="0">
-        <v>8.94</v>
+        <v>8.9</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>855</v>
+        <v>869</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="0">
-        <v>26839</v>
+        <v>12659</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>856</v>
+        <v>870</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>857</v>
+        <v>871</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>858</v>
+        <v>23</v>
       </c>
       <c r="G307" s="0">
-        <v>26.24</v>
+        <v>23.88</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>859</v>
+        <v>872</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="0">
-        <v>26850</v>
+        <v>12660</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>860</v>
+        <v>873</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>861</v>
+        <v>874</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G308" s="0">
-        <v>28.72</v>
+        <v>3.19</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>862</v>
+        <v>875</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="0">
-        <v>26851</v>
+        <v>12786</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>863</v>
+        <v>876</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>864</v>
+        <v>877</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G309" s="0">
-        <v>25.45</v>
+        <v>31.12</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>865</v>
+        <v>878</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="0">
-        <v>26852</v>
+        <v>12786</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>866</v>
+        <v>879</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>867</v>
+        <v>877</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>9</v>
+        <v>88</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G310" s="0">
-        <v>23.81</v>
+        <v>31.12</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>868</v>
+        <v>878</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="0">
-        <v>26853</v>
+        <v>12790</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>869</v>
+        <v>880</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>870</v>
+        <v>881</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G311" s="0">
-        <v>25.45</v>
+        <v>27.79</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>871</v>
+        <v>882</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="0">
-        <v>26854</v>
+        <v>12927</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>872</v>
+        <v>883</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G312" s="0">
-        <v>23.74</v>
+        <v>7.4</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="0">
-        <v>26854</v>
+        <v>17054</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>873</v>
+        <v>887</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G313" s="0">
-        <v>23.74</v>
+        <v>4.6</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>874</v>
+        <v>888</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="0">
-        <v>26855</v>
+        <v>18021</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>876</v>
+        <v>889</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>877</v>
+        <v>890</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>66</v>
+        <v>95</v>
       </c>
       <c r="G314" s="0">
-        <v>15.32</v>
+        <v>5.56</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>878</v>
+        <v>891</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="0">
-        <v>26856</v>
+        <v>18098</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>879</v>
+        <v>892</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>880</v>
+        <v>893</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G315" s="0">
-        <v>11.76</v>
+        <v>7.79</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>881</v>
+        <v>894</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="0">
-        <v>26858</v>
+        <v>18133</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>882</v>
+        <v>895</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>883</v>
+        <v>896</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G316" s="0">
-        <v>13.96</v>
+        <v>6.49</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>884</v>
+        <v>897</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="0">
-        <v>26870</v>
+        <v>18175</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>885</v>
+        <v>898</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>886</v>
+        <v>899</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G317" s="0">
-        <v>19.82</v>
+        <v>14.36</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>887</v>
+        <v>900</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="0">
-        <v>26878</v>
+        <v>17433</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>888</v>
+        <v>901</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>889</v>
+        <v>902</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G318" s="0">
-        <v>17.99</v>
+        <v>11.64</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>890</v>
+        <v>903</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="0">
-        <v>26879</v>
+        <v>17445</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>891</v>
+        <v>904</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>892</v>
+        <v>905</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G319" s="0">
-        <v>18.19</v>
+        <v>12.6</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>893</v>
+        <v>906</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="0">
-        <v>26880</v>
+        <v>17530</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>894</v>
+        <v>907</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>895</v>
+        <v>908</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="G320" s="0">
-        <v>11.68</v>
+        <v>34.96</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>896</v>
+        <v>909</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="0">
-        <v>26881</v>
+        <v>17531</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>897</v>
+        <v>910</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>898</v>
+        <v>911</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="G321" s="0">
-        <v>12.45</v>
+        <v>50.75</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>899</v>
+        <v>912</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="0">
-        <v>26924</v>
+        <v>17574</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>900</v>
+        <v>913</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>901</v>
+        <v>914</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>858</v>
+        <v>99</v>
       </c>
       <c r="G322" s="0">
-        <v>22.72</v>
+        <v>18.53</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>902</v>
+        <v>915</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="0">
-        <v>26931</v>
+        <v>17578</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>903</v>
+        <v>916</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>904</v>
+        <v>917</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>858</v>
+        <v>99</v>
       </c>
       <c r="G323" s="0">
-        <v>9.83</v>
+        <v>12.45</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>905</v>
+        <v>918</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="0">
-        <v>12519</v>
+        <v>17603</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>906</v>
+        <v>919</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>907</v>
+        <v>920</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G324" s="0">
-        <v>12.83</v>
+        <v>26.07</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>908</v>
+        <v>921</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="0">
-        <v>12572</v>
+        <v>17603</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>909</v>
+        <v>922</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>910</v>
+        <v>920</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>9</v>
+        <v>581</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G325" s="0">
-        <v>8.880000000000001</v>
+        <v>26.07</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>911</v>
+        <v>921</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="0">
-        <v>12573</v>
+        <v>17604</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>912</v>
+        <v>923</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>913</v>
+        <v>924</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G326" s="0">
-        <v>8.9</v>
+        <v>33.95</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>914</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="0">
-        <v>12659</v>
+        <v>17604</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>915</v>
+        <v>926</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>916</v>
+        <v>924</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G327" s="0">
-        <v>23.88</v>
+        <v>33.95</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>917</v>
+        <v>925</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="0">
-        <v>12660</v>
+        <v>17633</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>918</v>
+        <v>927</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>919</v>
+        <v>928</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G328" s="0">
-        <v>3.19</v>
+        <v>20.22</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>920</v>
+        <v>929</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="0">
-        <v>12661</v>
+        <v>18262</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>922</v>
+        <v>931</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="G329" s="0">
-        <v>5.95</v>
+        <v>41.58</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>923</v>
+        <v>932</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="0">
-        <v>12786</v>
+        <v>18262</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>924</v>
+        <v>933</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G330" s="0">
-        <v>31.12</v>
+        <v>41.58</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="0">
-        <v>12786</v>
+        <v>18263</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G331" s="0">
-        <v>31.12</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>926</v>
+        <v>936</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="0">
-        <v>12790</v>
+        <v>18264</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>928</v>
+        <v>937</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>929</v>
+        <v>938</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="G332" s="0">
-        <v>27.79</v>
+        <v>22.17</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>930</v>
+        <v>939</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="0">
-        <v>12927</v>
+        <v>18280</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>931</v>
+        <v>940</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>932</v>
+        <v>941</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>9</v>
+        <v>137</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G333" s="0">
-        <v>7.4</v>
+        <v>7.79</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>933</v>
+        <v>942</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="0">
-        <v>17054</v>
+        <v>18299</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>934</v>
+        <v>943</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G334" s="0">
-        <v>4.6</v>
+        <v>29.16</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>936</v>
+        <v>945</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="0">
-        <v>18021</v>
+        <v>18300</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>938</v>
+        <v>947</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="G335" s="0">
-        <v>5.56</v>
+        <v>22.94</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="0">
-        <v>18098</v>
+        <v>18302</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>941</v>
+        <v>950</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G336" s="0">
-        <v>7.79</v>
+        <v>11.82</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>942</v>
+        <v>951</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="0">
-        <v>18133</v>
+        <v>18328</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>943</v>
+        <v>952</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>944</v>
+        <v>953</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="G337" s="0">
-        <v>6.49</v>
+        <v>14.42</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>945</v>
+        <v>954</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="0">
-        <v>17433</v>
+        <v>18329</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>946</v>
+        <v>955</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>947</v>
+        <v>956</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G338" s="0">
-        <v>11.64</v>
+        <v>13.98</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>948</v>
+        <v>957</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="0">
-        <v>17445</v>
+        <v>18330</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>949</v>
+        <v>958</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>950</v>
+        <v>959</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="G339" s="0">
-        <v>12.6</v>
+        <v>20.49</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>951</v>
+        <v>960</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="0">
-        <v>17530</v>
+        <v>18330</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>952</v>
+        <v>961</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="G340" s="0">
-        <v>34.96</v>
+        <v>20.49</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>954</v>
+        <v>960</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="0">
-        <v>17531</v>
+        <v>18331</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>955</v>
+        <v>962</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>956</v>
+        <v>963</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="G341" s="0">
-        <v>50.75</v>
+        <v>14.73</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>957</v>
+        <v>964</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="0">
-        <v>17574</v>
+        <v>18332</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>958</v>
+        <v>965</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>959</v>
+        <v>966</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G342" s="0">
-        <v>18.53</v>
+        <v>16.84</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>960</v>
+        <v>967</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="0">
-        <v>17577</v>
+        <v>18333</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>961</v>
+        <v>968</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>962</v>
+        <v>969</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G343" s="0">
-        <v>11.23</v>
+        <v>7.15</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>963</v>
+        <v>970</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="0">
-        <v>17578</v>
+        <v>18350</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>964</v>
+        <v>971</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>965</v>
+        <v>972</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>9</v>
+        <v>137</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G344" s="0">
-        <v>12.45</v>
+        <v>8.41</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>966</v>
+        <v>973</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="0">
-        <v>17603</v>
+        <v>18351</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>967</v>
+        <v>974</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>968</v>
+        <v>975</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G345" s="0">
-        <v>26.07</v>
+        <v>6.61</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>969</v>
+        <v>976</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="0">
-        <v>17603</v>
+        <v>18361</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>970</v>
+        <v>977</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>968</v>
+        <v>978</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>609</v>
+        <v>9</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G346" s="0">
-        <v>26.07</v>
+        <v>7.21</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>969</v>
+        <v>979</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="0">
-        <v>17604</v>
+        <v>18375</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>971</v>
+        <v>980</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>972</v>
+        <v>981</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G347" s="0">
-        <v>33.95</v>
+        <v>26.54</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>973</v>
+        <v>982</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="0">
-        <v>17604</v>
+        <v>18388</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>974</v>
+        <v>983</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>972</v>
+        <v>984</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G348" s="0">
-        <v>33.95</v>
+        <v>8.07</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>973</v>
+        <v>985</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="0">
-        <v>17633</v>
+        <v>18389</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>975</v>
+        <v>986</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>976</v>
+        <v>987</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G349" s="0">
-        <v>20.22</v>
+        <v>11.97</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>977</v>
+        <v>988</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="0">
-        <v>18262</v>
+        <v>18390</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>978</v>
+        <v>989</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>979</v>
+        <v>990</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G350" s="0">
-        <v>41.58</v>
+        <v>4.66</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>980</v>
+        <v>991</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="0">
-        <v>18262</v>
+        <v>12541</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>981</v>
+        <v>992</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>979</v>
+        <v>993</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="G351" s="0">
-        <v>41.58</v>
+        <v>6.95</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>980</v>
+        <v>994</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="0">
-        <v>18263</v>
+        <v>12588</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>983</v>
+        <v>996</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G352" s="0">
-        <v>9.050000000000001</v>
+        <v>4.57</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>984</v>
+        <v>997</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="0">
-        <v>18264</v>
+        <v>12589</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>985</v>
+        <v>998</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>986</v>
+        <v>999</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G353" s="0">
-        <v>22.17</v>
+        <v>2.86</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>987</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="0">
-        <v>18280</v>
+        <v>12793</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>988</v>
+        <v>1001</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>989</v>
+        <v>1002</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>146</v>
+        <v>9</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G354" s="0">
-        <v>7.79</v>
+        <v>7.71</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>990</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="0">
-        <v>18281</v>
+        <v>12794</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>991</v>
+        <v>1004</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>992</v>
+        <v>1005</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G355" s="0">
-        <v>8.960000000000001</v>
+        <v>9.42</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>993</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="0">
-        <v>18299</v>
+        <v>17051</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>995</v>
+        <v>1008</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="G356" s="0">
-        <v>29.16</v>
+        <v>2.48</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>996</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="0">
-        <v>18300</v>
+        <v>17053</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>997</v>
+        <v>1010</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>998</v>
+        <v>1011</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="G357" s="0">
-        <v>22.94</v>
+        <v>9.02</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>999</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="0">
-        <v>18302</v>
+        <v>18087</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>1000</v>
+        <v>1013</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>1001</v>
+        <v>1014</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G358" s="0">
-        <v>11.82</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>1002</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="0">
-        <v>18328</v>
+        <v>18141</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>1003</v>
+        <v>1016</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>1004</v>
+        <v>1017</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G359" s="0">
-        <v>14.42</v>
+        <v>2.34</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>1005</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="0">
-        <v>18329</v>
+        <v>18173</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>1006</v>
+        <v>1019</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>1007</v>
+        <v>1020</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G360" s="0">
-        <v>13.98</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>1008</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="0">
-        <v>18330</v>
+        <v>17218</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>1009</v>
+        <v>1022</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>1010</v>
+        <v>1023</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>108</v>
+        <v>179</v>
       </c>
       <c r="G361" s="0">
-        <v>20.49</v>
+        <v>6.24</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>1011</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="0">
-        <v>18330</v>
+        <v>17219</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>1012</v>
+        <v>1025</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>1010</v>
+        <v>1026</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>108</v>
+        <v>179</v>
       </c>
       <c r="G362" s="0">
-        <v>20.49</v>
+        <v>10.34</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>1011</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="0">
-        <v>18331</v>
+        <v>17222</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>1013</v>
+        <v>1028</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>1014</v>
+        <v>1029</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>108</v>
+        <v>179</v>
       </c>
       <c r="G363" s="0">
-        <v>14.73</v>
+        <v>2.68</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>1015</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="0">
-        <v>18332</v>
+        <v>17223</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>1016</v>
+        <v>1031</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>1017</v>
+        <v>1032</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>108</v>
+        <v>179</v>
       </c>
       <c r="G364" s="0">
-        <v>16.84</v>
+        <v>10.34</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>1018</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="0">
-        <v>18333</v>
+        <v>17224</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>1019</v>
+        <v>1034</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>1020</v>
+        <v>1035</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G365" s="0">
-        <v>7.15</v>
+        <v>1.63</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>1021</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="0">
-        <v>18350</v>
+        <v>17225</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>1022</v>
+        <v>1037</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>1023</v>
+        <v>1038</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>146</v>
+        <v>9</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="G366" s="0">
-        <v>8.41</v>
+        <v>3.68</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>1024</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="0">
-        <v>18351</v>
+        <v>17226</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>1025</v>
+        <v>1040</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>1026</v>
+        <v>1041</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="G367" s="0">
-        <v>6.61</v>
+        <v>8.17</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>1027</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="0">
-        <v>18375</v>
+        <v>18301</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>1028</v>
+        <v>1043</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>1029</v>
+        <v>1044</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G368" s="0">
-        <v>26.54</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>1030</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="0">
-        <v>12541</v>
+        <v>18150</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>1031</v>
+        <v>1046</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>1032</v>
+        <v>1047</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G369" s="0">
-        <v>6.95</v>
+        <v>50.04</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>1033</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="0">
-        <v>12588</v>
+        <v>17095</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>1034</v>
+        <v>1049</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>1035</v>
+        <v>1050</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>9</v>
+        <v>1051</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G370" s="0">
-        <v>4.57</v>
+        <v>7.71</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>1036</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="0">
-        <v>12589</v>
+        <v>17281</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>1037</v>
+        <v>1053</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>1038</v>
+        <v>1054</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G371" s="0">
-        <v>2.86</v>
+        <v>3.28</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>1039</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="0">
-        <v>12793</v>
+        <v>17479</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>1040</v>
+        <v>1056</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>1041</v>
+        <v>1057</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="G372" s="0">
-        <v>7.71</v>
+        <v>28.59</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>1042</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="0">
-        <v>12794</v>
+        <v>17608</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>1043</v>
+        <v>1059</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>1044</v>
+        <v>1060</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G373" s="0">
-        <v>9.42</v>
+        <v>5.49</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>1045</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="0">
-        <v>17051</v>
+        <v>17664</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>1046</v>
+        <v>1062</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>1047</v>
-[...3 lines deleted...]
-      </c>
+        <v>1063</v>
+      </c>
+      <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G374" s="0">
-        <v>2.48</v>
+        <v>13.08</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>1048</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="0">
-        <v>17053</v>
+        <v>18386</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>1049</v>
+        <v>1065</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>1050</v>
+        <v>1066</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G375" s="0">
-        <v>9.02</v>
+        <v>6.64</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>1051</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="0">
-        <v>18087</v>
+        <v>11932</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>1052</v>
+        <v>1068</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>1053</v>
+        <v>1069</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="G376" s="0">
-        <v>0.5600000000000001</v>
+        <v>6.07</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>1054</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="0">
-        <v>18141</v>
+        <v>26299</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>1055</v>
+        <v>1071</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>1056</v>
+        <v>1072</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G377" s="0">
-        <v>2.34</v>
+        <v>18.25</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>1057</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="0">
-        <v>18173</v>
+        <v>26313</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>1058</v>
+        <v>1074</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>1059</v>
+        <v>1075</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G378" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.14</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>1060</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="0">
-        <v>17218</v>
+        <v>26426</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>1061</v>
+        <v>1077</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>1062</v>
+        <v>1078</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>188</v>
+        <v>99</v>
       </c>
       <c r="G379" s="0">
-        <v>6.24</v>
+        <v>10.22</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>1063</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="0">
-        <v>17219</v>
+        <v>26467</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>1064</v>
+        <v>1080</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>1065</v>
+        <v>1081</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>188</v>
+        <v>99</v>
       </c>
       <c r="G380" s="0">
-        <v>10.34</v>
+        <v>11.62</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>1066</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="0">
-        <v>17222</v>
+        <v>26425</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>1067</v>
+        <v>1083</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>1068</v>
+        <v>1084</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>188</v>
+        <v>99</v>
       </c>
       <c r="G381" s="0">
-        <v>2.68</v>
+        <v>10.15</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>1069</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="0">
-        <v>17223</v>
+        <v>26629</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>1070</v>
+        <v>1086</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>1071</v>
+        <v>1087</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>188</v>
+        <v>99</v>
       </c>
       <c r="G382" s="0">
-        <v>10.34</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>1072</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="0">
-        <v>17224</v>
+        <v>26708</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>1073</v>
+        <v>1089</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G383" s="0">
-        <v>1.63</v>
+        <v>7.49</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>1075</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="0">
-        <v>17225</v>
+        <v>26715</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>1076</v>
+        <v>1092</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>1077</v>
+        <v>1093</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G384" s="0">
-        <v>3.68</v>
+        <v>8.34</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>1078</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="0">
-        <v>17226</v>
+        <v>26882</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>1079</v>
+        <v>1095</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>1080</v>
+        <v>1096</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G385" s="0">
-        <v>8.17</v>
+        <v>5.17</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>1081</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="0">
-        <v>18301</v>
+        <v>26883</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>1082</v>
+        <v>1098</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>1083</v>
+        <v>1099</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="G386" s="0">
-        <v>0.9399999999999999</v>
+        <v>10.91</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>1084</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="0">
-        <v>18150</v>
+        <v>29941</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>1085</v>
+        <v>1101</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>1086</v>
+        <v>1102</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G387" s="0">
-        <v>50.04</v>
+        <v>6.75</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="0">
-        <v>17095</v>
+        <v>18048</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>1088</v>
+        <v>1104</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>1089</v>
+        <v>1105</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1090</v>
+        <v>9</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G388" s="0">
-        <v>7.71</v>
+        <v>23.95</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>1091</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="0">
-        <v>17281</v>
+        <v>18050</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>1092</v>
+        <v>1107</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>1093</v>
+        <v>1108</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G389" s="0">
-        <v>3.28</v>
+        <v>9.23</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>1094</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="0">
-        <v>17479</v>
+        <v>18214</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>1095</v>
+        <v>1110</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>1096</v>
+        <v>1111</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>188</v>
+        <v>99</v>
       </c>
       <c r="G390" s="0">
-        <v>28.59</v>
+        <v>8.74</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>1097</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="0">
-        <v>17596</v>
+        <v>17437</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>1098</v>
+        <v>1113</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>1099</v>
+        <v>1114</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G391" s="0">
-        <v>7.47</v>
+        <v>23.99</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>1100</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="0">
-        <v>17608</v>
+        <v>17654</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>1101</v>
+        <v>1116</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G392" s="0">
-        <v>5.49</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>1103</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="0">
-        <v>17664</v>
+        <v>18258</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>1104</v>
+        <v>1119</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>1105</v>
-[...1 lines deleted...]
-      <c r="D393" s="0"/>
+        <v>1120</v>
+      </c>
+      <c r="D393" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E393" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G393" s="0">
-        <v>13.08</v>
+        <v>25.72</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>1106</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="0">
-        <v>18335</v>
+        <v>18378</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>1107</v>
+        <v>1122</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>1108</v>
+        <v>1123</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G394" s="0">
-        <v>6.64</v>
+        <v>14.72</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>1109</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="0">
-        <v>11932</v>
+        <v>17125</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>1110</v>
+        <v>1125</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>1111</v>
+        <v>1126</v>
       </c>
       <c r="D395" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>108</v>
+        <v>134</v>
       </c>
       <c r="G395" s="0">
-        <v>6.07</v>
+        <v>12.41</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>1112</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="0">
-        <v>26299</v>
+        <v>17258</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>1113</v>
+        <v>1128</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>1114</v>
+        <v>1129</v>
       </c>
       <c r="D396" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="G396" s="0">
-        <v>18.25</v>
+        <v>9.27</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>1115</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="0">
-        <v>26313</v>
+        <v>17259</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>1116</v>
+        <v>1131</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>1117</v>
+        <v>1132</v>
       </c>
       <c r="D397" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="G397" s="0">
-        <v>13.14</v>
+        <v>7.94</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>1118</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="0">
-        <v>26426</v>
+        <v>17389</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>1119</v>
+        <v>1134</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>1120</v>
+        <v>1135</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G398" s="0">
-        <v>10.22</v>
+        <v>29.07</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>1121</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="0">
-        <v>26467</v>
+        <v>17390</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>1122</v>
+        <v>1137</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>1123</v>
+        <v>1138</v>
       </c>
       <c r="D399" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G399" s="0">
-        <v>11.62</v>
+        <v>5.4</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>1124</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="0">
-        <v>26425</v>
+        <v>17463</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>1125</v>
+        <v>1140</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>1126</v>
+        <v>1141</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G400" s="0">
-        <v>10.15</v>
+        <v>19.02</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>1127</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="0">
-        <v>26485</v>
+        <v>18304</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>1128</v>
+        <v>1143</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>1129</v>
+        <v>1144</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="G401" s="0">
-        <v>13.7</v>
+        <v>11.95</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>1130</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="0">
-        <v>26629</v>
+        <v>18394</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>1131</v>
+        <v>1146</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>1132</v>
+        <v>1147</v>
       </c>
       <c r="D402" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="G402" s="0">
-        <v>8.369999999999999</v>
+        <v>3.11</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>1133</v>
-[...113 lines deleted...]
-      <c r="H407" s="0" t="s">
         <v>1148</v>
-      </c>
-[...366 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">