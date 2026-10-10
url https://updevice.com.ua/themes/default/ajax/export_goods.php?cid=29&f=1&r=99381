--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed241acdb005b84df0c347ab95c14ff11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2cd80a05d7f20f97292789abe7b272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafd6c2acf44dc8d78b234edaf7dcef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8738c6d14f67c087f01fed285c3b6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca22729acca75d5595c9d6a0df6c5be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27305feaab97acf34fc77b34cfa55bc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c420d7ecc539dcd9d0641565923f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73451d2117ebb84c145d47d82921dce88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514f7582040586a80a46176ee0be7aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21f17853bf7f52701fd60169e47e2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7416ccd92c27fa8a9a3e69f85fa6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e788135db95120f24b97b3f93bf7ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4df02299c3de8b95fa173b2a057c8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a13f3cd196376a455f8e3305d1095b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918adbe801dae0f38e6f60401591cad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7fd33c9f20ceba290512bc300597316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22287d43133e879f33810965ffd1b2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2276737920d3cc5ca4ee69ae8aa4c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17336602eee5181b49be013896ed4fdf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18c7385ad57601d7dac015a20d288020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22302aa82ce2649d3115a425358567f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e737040ed6e1592f5754a3923493722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7039f6f16b741e393e85129db2df423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef6a32e327100f65ca52d3235a050224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2d57ab795aba36d5570296f8640d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78f7c85ea29aa2b91c4186c1c4d9b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4317d594d2a08cda2b6a6506541c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84e389fe6b62ac444415d02efd3ac028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de783a7c82c04f6c659b9486bb053329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de5a9e57fbc9ec36d5e1c6e79e7ccb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068589ce9e2968c198f141140e9d13b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab131118fcf474938eafa56306577e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcd428804883b57728a8d502a78fb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e987efefa8b0e660901d215c633d4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd184478ea419c57bf2845e3390faf3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b56def8b390caa7adfb869e22f89eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97613a76f7782925c25e2de8e9799df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae0ba67f3df21f3fedd8b9fd86714a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ec9dcda74910236b86344217e761539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf5e3b2b51ac1e77389b1ef16e984040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8223102e7a962a67394045d9400d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae324f36834523e62c3acba167f1f1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c08f007ba3cf128ecd8a5648ade94c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97142bbd8d57bec76e52e79776318d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9815763a2ba712c2254fcf1975b8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12f59325c30f20fa7a3f184142b74746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d005b8d03b417834774fe06be53ea247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009ca9a611a6ad746858bb35f9d582a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea2e51886781e5745e2a0ffae4a8af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefd5631ebba7a73b500a4219495f5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aa8f53626a3dd23decb289563b04f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec03c1ec3b6d80a06f12847de04d0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dba5ba4018bdbdb25f157f5d9f87d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97984bf11dd4940c1a0407eeac90e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42781b44b457cf39b6baa1ed8edd8ed755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95083fbb00eaee6c0eace54234941ab756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0b4ce24504384ebf62742e8e1726b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ddd4572b1d4cea9e526a300b6943d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aafff4e27d6669df30cd2919f15a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb523f1cf955a000d0e377fd6ad24b7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77a23595a60d12e74445920b01817261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f24cb92409538a63970568096a7fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b34c44ba1f6319772dfc58aa114c6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb558fdf0b426f06f67e306bb8adf5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61859cfc22996b2429b901a392b6d21d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c941a0b2392c5b16cd140278b280c7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e6f9f4fcbb33f6294757b37a04adb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23e57c67f54e77a29be307dcb7904e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947c3a46ae7ab2fa11949b9e6bf1c9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44611d9c06af7953b1b95f615fac635b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64569198d756fbf9a88d180c13705371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a0f3c9193cf6c94005022666703a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d35bda858a5c4c560bfe21253d63c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99081fa12193d8e988bb68ac36f750874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe61efa06b407d6b42802bbc012f31475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70629c44de6fa00928273c069695791e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d66ffd6fbefbf81181f1abebc6d67277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac326ea56f86f6c4e377c3dc727b9f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53062b4663c14d63c7af3735f7e603f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7ddb5e686c59e4eefc8f733e8b79480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4da1692f16eebffbacec59174fa93581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c61af040d977367d6ddd07b44f082682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03d62241028824cfd637ee7da7c4db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0c8a500aceb80784cad92f823178784.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f705ff4da28e62275297a0ed2954a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1d780758c76b9162fe6a697f753212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940856a2e8e4111319b3a1461d8a7b4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1370878422b42bc899143f9745c78624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a0fd7b54e0fdf58bcd70df2b960255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489712526e0555a26e4ffc3e896e8b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc1c301b8b05ed5204848afa7b990c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec50179e012c89677d5bbcf1683f718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d17c6abc991ab39b4c47963566c059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543838c187b09fff5838d49a30f20dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc61f2fd738779dfb6aed2d209b1c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b456437d3d75f2597b3c88e55920512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610356472ca63c269b74817341fc84eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e4f5b2e6e2504d79d4ad6d834583014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50301d2ee996e2bb0bf6c3d44c29c9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8726399b8073d4216040fe94f3e3dfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129557d456d5372427aef295ff6e887b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34f3b2c7698f0e28f9e66a6d19ab1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acbbc5f28ef702d2e4187989a0545e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4075ae0d96bf63e281987dbab80e3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8dc4aa0f2b7a8c9a95807da0ddc2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f89f82d64478516443a4c3c04ec42b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62316ddad3bc2a8def6b6193bfd8dfa223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022abd7763777326e2f62ece2947426324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bed22b4bf847c8f9ad8592487b61c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a50b4b39531a18adb8d28f97f8d8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90e09fd9602ebae296030c173d300c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b829ab40a2bf03c5b8c5985738a6b5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1eecc36033a6ff81209d6365f49fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecae1bb02d1ee55ed20720bd914243630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb0eaccbbde844185a35d38ff9b84831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3c53211a84370ac3c3e5996e362cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe788fbec95080c6de52a87b4392e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278412c0fb1261c13f07f74459d783034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d997cebeef7dcb28d5f2610e9480435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75172da957d627e8433f0c39a8f08bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f430362b1b68a4782d578dec3666b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df3929c3b0d2592ad45ab4693dab5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c1820d6d640fcbb791db72b8525f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bbb12f54e47a488c3914e9b58ac6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18482e18f49d6497b0c50dd43e033f3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bc956c1d2a7293e83645f33192dda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af91f699dd3db6833a0279596da102b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db882194c487ec479210d0c9994aef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ede2218e41fc4a6cf33799cb2e01d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f83a75f4ec978f0c760ffd285b7d1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f6cb9ab0443652f848713f579d2af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17572b0432bcfb1d441e6e10edab45048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771236248b9f562051be41b1a0a99c3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d542f493ab2ecaa1aa78b1145e492850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca45120764e5e366b74c27f1680f9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff6f49edaa44342fa6ebd3b41aad9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f203eb94365b372e5f559c6d096fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a96b7b0609064844e411064d7aea7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02ad85101ba83f9c88297d41d5c6d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eb567f1a0e3e7089ed855975c174f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb697c39208c8a483aac7ce6eb43698d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8f5e4f166072a6017e6e12e5c32d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543404426a2e3379d0a129a59967bd5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f1f046ce8d417738f3cc51876bfab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea379aaab9e418b25536b9b24c3feb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970bb7a3b88cadc21ff262f1d1ed2b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675902881865faef6bf8e33f1cf7a08263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be8fb4d580ccc36103c037ac8edb5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b64041953fe23f9154e84361d2290765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcb9e22708a8f1588d25a1f566d0db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8db6e22e30719b43fb018b948ccac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4744682e9e362e3301379c6bfd45a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cba7a2478929afe96581497cf581469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450d813024ae4d08d8b4d1fdfc0719b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d53f622ba174c378ef2069ac0706dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591c2a35dc252e7adad3349ccbc041672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110af6fd2376a193726756b8a5b4032373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf5d4e5bfa5d555c758e592680e96974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078de199102f6e5022f74d5527c1e2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2228c5b8f4587f69f5aa635d85ce676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92999503fb5d6acc65d75e59bd08b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6d50f3b125e3abf9c7e02e712236b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668878897a72345fd8f1d5411ebd2b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016071d67cd82dab04c7c540800020c80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>