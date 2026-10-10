--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f58cd4a3203469b34e66546510a9991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa272838a084739caa4a7e7ff7b0ddd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b24a0aa8bed12a13758adaba7419e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a4b73fea2fd4e322407162f4f5b054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca11ac927494b2990dbd8b2838e36cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0740518a3b0bbe4768fba11db575486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ed3ec495373145894e8aba095e1607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f21c5239197e827c75a1481dfe97d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3be8e094e137237739afb9f5713549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a1ea6073484bf85c23fb2378d999510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04883e9c1d785b58a45e0366b5af84ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad7f7d2a24ac8f00f5132def2511c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9350bcc5cbdaf595fe330df5c044f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87594b66fc821987d1ae92ce9d4fd55014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e191f4bf1d1db2abf9b04cba49459215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da39efe96e7cd960d8a07f38da03dfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c842f111675aeb7758f627231653d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a35c973a41de8f73d99ed0fb1ef9cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ca5c2e784fbc361585d0a3a4b97fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0192a7e5c40485ae034761a4a6a4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2eae4dcef8b32d2531275f586c90c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffa7e07844b523afa0afcd3b3d055b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ceb14d94d6d1ab5264c5cae70d72a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659eba1149f74fa631feed05d2dedac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f5de0b203e919b3b701cb0f2f97f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cd212e470e36f13e969c68e49c8ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf019d73c13af3e48d6076314981f4e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24956f90beec1f31d7012e01af57999728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7c82492675b92ea4addb93e9ffdb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276509f30626ded84ce641aa0cbcd81530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3929d2b9a5ecabf891c80ab689ef2c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db5829eb68c45e613b928f637b18b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b452ae23a8263d735b1dce1ced50a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30482f0e892d0c764837b26fbcbb5a5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4bc53d13e05c71d3d6f850099dd3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da027b48ec8b2aca36b8337c4deaad1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2f8337f7c0ce5ff07640f68946c8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842b36aefce30c9b2b13323f00d80df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18793794654662fc4c5a7446e61303b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a798c7c6269313d0b3874e2ef040b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637a7d94855c54bfe9fc5320bcd81f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ebb28a5981f398cf0d3f6d311598a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a18758156ee41667bcf3534287d62043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dafb3119947f804284c28dac3ff9f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea7dd08225c8562799323286c85df445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a2bc73dc5ad9b7ec649b7079377c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6d441a829cadbab02f43bb129b0ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e218902941364d5e5c8568db0d80948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690031664af3104a5b4162fd8090de3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233d7263e0e9dea1bffd262482d031d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c7f55fa883d8908bc924f0ceecb0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a4e4a6b23f7933abc74d72ac7d75852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1419d2c0adda64027420b1f6e513b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fbcaffe993d30969ea522956cee3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e98448977f9bb324237f00f5c36b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc630106140515d587f1b3cbc3d4e4e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0f9d3874c66c08d5dfea2b58d7cc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff544e5a8be781a2f97aedab4cf1a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93137d9592fd1afde5647e7f0b36444b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d8e65edfb91f5a54668ed4c4685f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b02dcc18def114fd4475efd477f0b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c0e8d3703db08d83edb7afce543d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb6d3ca97cbe0b133cbf8651e1f6a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d61adeeab050f964fdc6642f18cf264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90bfb72f9b6fb14c1b45d65718c92165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136536c67a901710ffa5b78dc419925366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892474dc237e447bdfd858959109bec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabafdd2161bc093f6c746b9f6f6b0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5dc5677c24c705710b2728396376069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bf37779da89e43c862b68ec31670370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50405493119d67fd957acf52f5a9853671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac24a0881bb289e11595e46767b47972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f43e6d4cecc50dd47f59601cdac1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3ec7ebd4f07a96117b0aa67e5238074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4be6943b1a3395f04c877bb409dd8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1e001c912071f23d4fe30d6d2104676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a89403574b429a4efff5cf83be21be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5f58b6a7feb4b0d8f19c4ec6b6d1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef507f3c8f91435ba9ff75511cbe2df179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124805c81a109a2036794115b431212780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0c78ff746086c3907666c16e2086681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3408b9e0ae7c2deb9938c19547c01ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dead72ff649e8b9048582656dc2020683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acff4f87a842b74895c22547cb957d684.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8683435031b3063893199547f83ae311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16143d5c690be78f6eca86f6bd18b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dfe0a7da517a93523f9f3804765273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a19ebb9f941ca594ed5b7497514a814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ec3751a02e5b36989887b536514995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603bdbf2901cabd9776076929d084de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4978102a3059504bc1600376fe97587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb26b32bd04608383de0f8ba580cb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8a94520faf4751af91786326eb4499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92515c4f8a1aba38f40ba988409fcb9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff808ddcb08365f3af0b1de5011dcd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477584d9fc6fffc4e2db12dd8882c93812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e19d692f5f2e7a40581d1bf7d8661913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bc6361c86d7a3fae4f24a5ee3dfe814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9fd3485125bd97d86e0c293b0c2e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe043002e8b2971f24f4af0611ee9e2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2420f2b78f3abceb72b6be3a32e467117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59897fa45adca1b10ffae5ef0c80f12c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6950a650be2f821038a77ff2165ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e6882e026152af520b84d42f21fa920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd243c965141265702d451294d5e2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a63f33f3c22c12cfcd62a584166acf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ab97aee0ace8fa666e1603bd1bc8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdc2731566a0cd0b1f80d6a61a58c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e83da0cac52ae96d9d0e05a2a6b0f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955777bab5dea68d51e014d355fb352726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817100b58f926c12657b7d13cc0b9dd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59152d88bd8a3f087f884343f6416bc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f335fa184baa562b03990864f16e87e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae46b0c9dc5ade394bd918ac18447930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a209f453f9658ffc539ec1231179e0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a787ee51a5a975f5585134f1de246132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3d401849addca6232ba2f2ec4841533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d2ef29d076d70917149dd943b1e1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfb1a1fd67d0f24d282a2e6d214d9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e049af93c4ef96148dff0ad37045c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54846e2927cc8a9c864cce4e8ed4c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b867a6427718d4ab3aca630647df64b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d4a5f018296cf3f8ef7786f763d6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13315c2f10fcdb9fbc4a00d505ac0ec240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a630a4bf8574ddf66d5552935c2d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59c44a35e97bd0214c0504a915f01842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36a4ed8f22520a10ecb035f10d890143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b34dbb028f0c76d3f51df5fa0a26944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c7286f307109935acb438a99e315745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1ae8ea4c32dc2cc486527039c337446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624a5d7e7f93ab1d90deefe2e54820047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7aded0c2fad27c65c0a0626b7de6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b899ad8bc9cb091748ee273032ebc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333f6248b44341ecfa053f66ed8726c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254259a0cad61440faa3929481500a3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e157c2f8d2197c1bbef3eb0e73661952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1b2833955c3e8a3be23fec33ff76653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a0903fc40a99350f7c26d43f939b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c14f237784aba59865685ec6ba85955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959ec3df2f394b6d8eb95f0ece611ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271682d7f53dedb9c87776b5f2bad3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976ead7f04eb7a709c14b338e1aff6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e737029c57aebbe9c1f6d2b2b1d11859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a786bbc68c84a4afb40627362f59eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3460ace8ca88e6bcf2588189e9a6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcfbf22649fc32416998c080fbb1cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb87234689847c279dac8032c62923963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789139f18f2436ba496af20222394e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adaba33ac0f1f3c5c9bd9899f79a1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9ce0b6bedf55bced84b78a21a14da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb3515ef78cf0151adc8073d667bf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dd8d8b2ae8cab0d5023550a36bbde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1933a61edd3f680803e621f3eb093b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdab8052b22c3cef9a849d7be8d255470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7c38b89bb9e36bd128aa2181d882b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd73b0627f821b5589eb515ff20735272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcb4af868d9d032f84fb789a6d820a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55819a4dea235b2ec7c7657c3c1c8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b847a7149be1e3d62e0a5121e090175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6624dda453136af9dc21922d3101276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe9627af1320ab5557749b1ac0510177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82dd1423c44dd9479f815c993e8bfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbef667c8ec479e53928bb321ab29779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1eb52188d62fbe99b06b976bf726680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>