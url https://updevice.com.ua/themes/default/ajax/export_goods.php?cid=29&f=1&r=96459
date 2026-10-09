--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf26b1ccab5d2d7ef164ee54a014611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca299f5f55a53a6594a97a38ade0a3a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1338a010e93e655b20234e7e09c0fe43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c329f9902d4bfc3fe944b04ccb73e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361a501dae0c09ab8bf303e7e31eb475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecf1381e609f5da8c774d125578c4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4434d137c1525bfe2b263859a0865a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96c5e07a2520e8d4408c3817beaddd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504fdab46b1024491da696d9e6995f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb70e07a20e8b2c11a4273b916b209f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f70e608607b6acf6006988a9d670611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c1b0dcfb27f15b9d69990f4d4bba012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3207a60f8d0ccdc3b43c26a76a127a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacd7ba508e5e23a52650790caeed3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20598ba016c76867ae2efd485056794515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5ce4019864110569e566e4446822d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e736505356b07f130db1652382098d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb09e9a82fab8e19b2163f0158d13b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5f13209f533ee5408b67a06d4794c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a18da796ff399d55b0cad91e227bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c6fb8189c6ddf7a18c4c13ca715a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103975a0af4b1188db3352dbc9aacfca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda955531c2cb5499b1ed1a9a5d3d0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655c1880a95eebebfdf4627bfd8c9ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a03c76e387859d8157953738b001da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b392c04f48ccf366ea045484f4d9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03e48abd27972acd7dc10e1fa5530f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4973daed6b607fa2fddd65623c91f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbdd3dca812da8a7271b5ee7afe18b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f53c94f957fee6eba1a3a0dca79d0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d04591a80544949cc6057b1d323f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4c8592d7ffaa9706d3ef4c6ab8cf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5048966bc795e62424f5dbc6ce270d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464078a908fc716e34ab4924b4e2968234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c4a8254bbf74831e8eeeaa4249f1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb991527dd890b82fad91588c4ba083436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c12ab4468fdb5953b8306a4dc4da9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db222f71931c33b51b39112b3d63f79238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fac21609f37558acbec63432fbbe4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdb947235ae233b187969867f5c25940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da013fb344e5941f3fa1fad4d51791d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e45f40a21b3e08cbb592e08bf9e38442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c842eade90475f03a3d647075b199e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159d26f98685b24ccd03b70b2a70dde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d543b290e90e71cf9291a98502d9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56e8356122922ecd38f164f1463e6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6eb10093b8b3e526252062f4e424047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233148c6852b31072c1007f8dee8c6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7dfed06199b060520180bfc29ba3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d64987d3d644a17ae1430032e157650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aea46240fa5742d13978b2fc5abcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d888bc842678602fbf4a8b225685d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844f85b4853df1b4ca77de894ee366053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398518c84665ced59c9fdb652db5c26d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c4b44e152b9b72bd089ddae9f1e7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53e072b757c9ed390a38ffcc665fc256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126e36990075b763196798c86911eea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc86121bdfbe71fb39b330a23bf453958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75399a860cbcd1acd606b40872b4cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6eea301015fabc657ca20258c90fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b589b085951aceec7d55d60d732159161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387a56488d379b718f009b26d5f9f6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09650b274b5d32738cf7ed522262dfc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f7e922535d526a8634e6a03541ace64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c898175b42eb2b51158e5c84594d28365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cca1286fb4f0abf8b9872dcd0af31466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2715bc8ced3bbcec7526cdf1193ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14091a6ede779626c52a916889566e7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002be17314ff481d84c078fbeb69f4f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f791b17e2d306f9835b2a7e7b862e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04044f4984916a0a6d5bcbbde37cc571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a89ef416396bde67ece6480af7ab3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef204a394ec689b65cfd9c95b9df60c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066061ee8d6be79ac362e2322133aaf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dba9ae761499173eca78add65f600875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee90ec1ed71710470bbd939d85feac676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5ddf5599869bdb60d8bb574c49d7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4029c4d53cd5964f6c1a76f81b0d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30737d5a8f1161e76ad51cf796f1228c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f7cf210da41e5a1d65fae8fb6673e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5cc8b494098ee80b5d059479633c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da882aca7033f430a945eef1a40602482.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8ce6b8dd613f82aa17bcabaef83731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dbe62cbb518ecc90bbe706748527c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd75c821526d010d9f41a5e41f61ee43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230bc134ce75a50468fe8b8d2ecc4ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c6073333ae72feec933502ddee79c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6391833ab0e0e5c9a3119b56fe2def6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ef52c5b66976764a7da0ff16a39907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7a1517be35c1266c98e886bbc0dc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b17280cc0b9f479e765157c72d1f739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e51d2933c92a2851cee80f90f8d2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490f6e73d0caeef577e9c3fdc32e87511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1f27d49a9f2036ea646e2e6a8a06a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16334601211e40f516d7c13b4c7e0b4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb59b11c1f6d9fc5bf483bb19c9a12b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a68e47388c931ee114910a695b386a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72086a892d27d20a2c002e297ec7d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b62017213094b33e245779754e4ebd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882345b77e63be64309a7924eaca46718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68341beac687f10589c5126670a70019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70b42e4d59a605a56f2987c0638fc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7632c975aed64e41437295543049f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046e8d614a525f02abe2a09c38c438e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8cae71525cb3a72add1c6b3ccb3a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a13de66630e233094a91cbffdd04cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645394c298dbcc89e921cb16004a123825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097f51d8bcdee0533c1920ee08d535d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed046b8b7d5a0c6710d1ca18da406d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31dca2820c63f175c6a9f2e914821728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6310ef0e2363ab00d0178ba9bbda8e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd38f6aeaa8315cb301e411c473a6cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1ecb9370746cc0f97e4cee3cbad7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd820443db17d73eb4cffd907c895832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d63a8ea3a01dbb68ed9e921dc7e8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a547c1fb16e5d43425ab457d688fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca815be1198ce688ad9ea4cd60d78d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf4c39be45fbe13209c6509142941d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aed3f0cab3cf10150dcd6d06fc3c7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd5c1bd8842dec31e5783a115e561638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf74a738c2e9ce1c0395d701d8a5ef839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f1b877937da0b6d0a2598c5f72f6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a344c195b4ec98c9c88c059d90326541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d426e7896d3718d64aabc6dc51759542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0670c11b23fbf1b5c8a45532f2ac0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583bf039bcecaa0d0850d7917fed46044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497018609b5172861e0cdd16712942d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d884af968e46325720a7370d0ca59ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcce5dd61e476a27f15e20304cb6e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31339477ff19b8f8b8731e86c6f233a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a220f7f93f019fa7943625c0180b83349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d50f49e09362a1e67b40ba684152b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f7cf78a9b5613f54dc11f1579ee2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb77f9af773e050eb3475a2223457c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c9464705a46f77639eea4358001b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c632c67a8e68cd065b90226d55a51e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84ac94bde13030d9b7e8ad8933d17455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c531b4c4d0e0ea4fa8d5877aed445f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4232f92138d3456a7dab6f674f05657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c609ecac2c375a119967513e55132158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596aba87c1cfc12e35f89e038b0526759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848a14794e7beb7eb187c0592bb3e9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b704060515b502b2e6c042f1c4ea661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77013813c1c445614076261ba75e3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257725c2b563a62280173ab7a4d2af663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69444fb8d568b0a309b036b6446dd10e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a60360c54af002fc70fedefb36acfe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f76928a310dd5bfef4a86c222c911f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e288d09c582776fa5579a477905f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8150024bf540a455ae3c548c1978f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fed069d80aacd2851b0027870ef7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3745ae75a69d67d0d5d917821bbfd5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8876263eb067de2a4af34f681a9497a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db223c5824e532598e8bb0453eed744d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceeda4486f001020ed3b709e182276073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d1f8a43a7bfc8ac3ccfe16fa4eb0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e9aed4d8cccb311e357495077d89975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e09860bfe82faffa4d09efee6484a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94250e570e39954c822e8cc8d457fe2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c015356ba5c5348f714654f12586278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd23e5673e42c5fc02efb655f8e924779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d256fdcfce4ad17e9b0ba9140a2ba80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>