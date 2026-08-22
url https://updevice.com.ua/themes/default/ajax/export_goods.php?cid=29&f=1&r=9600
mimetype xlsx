--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db06d3b76c0f2d4ae9fe7ba5d1ba4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da79460ee226df3fd0b2fe1ec1d53b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8887ee4d0d7a9fcbd10165fb8f8893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94290ada17a634664c0f9c1293e5ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b2808f338556b3a22f7d8f860ec465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719b9b9ff682d7fb11c9a064b22b4156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739adc7b088c3062e239d8ced0694da07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081982ab7e97b7caf207b6663cb419d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb77d6223c285d7af057e95476e25a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd014337d06473373f0a01c56cb43ea510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b82fb076ca7e757db5643406aad77f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4b3b5b6ea534e912a5353832316b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec3ec2c4a9e8fde51b0a4d8c9ac7ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95926710fa2f4b4e97d20c77921e787714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33effb54ef097ee51d9a59a4998f3c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632327e62dd8481a11af08382d004bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c50857ac10232dd8e2a8995a982a9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042cfecb413aa8c68b2a4d05d50764418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa58c2c14c0fe4ea707d857e70493619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5408e343af9fa24fcae461d979646c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271062ed44f117d62cc588528ef0281821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6daff0c7fa46c64278fc059c2b09722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249d937df56514005cbcbf6560b8d8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc891db91eda17ca2188b43c8560687224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5160bba5d7ec1df3690a9ae093c446125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5ac6f86d273e1e58039a270666c7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3dbce7403cd6f3b50dcc4fc6536fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca9538df7fc50c074398c15baf61e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4491d56f49be5d6dada10ba2669b5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e39a6d49e086103f05c19140bd0a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4a9c54460d965efc6c791f285e23d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e583f2450566e356ac8acacb2d535032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b63f15ffd38c68bcd52e7738067ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7621a63246189dc37ae55096408b4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26d0df2ca40b6d3aeceb34d6657b6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3853a3136dbc5ed88d39fc7b25226736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9042e4adb87db6e22331095173e99137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425f8994bfe1930d49861656a87125238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bee8baba594d5e5faf7ed61c55d5f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d0d6b38ee9aed4be498486eb6ea5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e03eceef532ff57265bd19bce0cb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7636369c2b6ef567c02088a94c4408d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080acd2c224ba7be64639d6f5cb043943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2abad6da41f921b399217531562a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270a6de05f163218804e7aa753f597245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f60579a3b4f8be1b4abacf0139a7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c9018173b2b9d726f1bac93a158b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e0f693f5e4b3a723345e0c65fb9ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caace225eaed6b90d5f608f8223a4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b5d7fc87a98aeaf4d91cddf2ffa0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0896e22684411861adc675dad42d16e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa39743e698f49c935f75eb288268b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe07bd33f44b4fe837289490535b2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ad39d8dc55151df57fb341ef8474254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf01946580e34217f81d1c679a5d1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dea8aba5d0bfde9c8469c3ab88f35e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5069aa1bf342e11f89ffebeccca47157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6944c52a6dba7f44379a12236b90af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab92fb0515659d3e2a3d142748810f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b71c905f16c564ffecf833249d73cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16d6b6996d87ef5e324b099444544961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d0f643e53de1e2dbf7a31c023314262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd90fcfc204fb3c52b2e9a6595b2a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf19ea887bea24cad5655290db8832464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d60b8700ca878e95026ac09ebd6ea365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cdb89038bd24392f5936ac891760266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612799e142cf44bf409b0a2f24711f7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20782cfad91e3a571d96f80c7c64c9e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d74becb22df444b86da0ef9631f0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c6b2f1c3276bb58abd7e2a4f6c08570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167bb15a72b2999c63363a983a5d93371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c855f6dde817896fc796c409ef62572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea4b9c7d7697525412590f19ba3f5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d15672339661611c6ef235c7f955a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80540309c6e9ce20083362d2bc0f3b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9baa255c5c30db0856f2cdce73edbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6dcd54d184b5b16e11ddcbd8611f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77db5c840317c3ef63dd7cf540ee5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907808decf8e20773a19db2edd0cda079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de702df55966e28be81699d1a35dd480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146b6398f53edb932148fb2f71582ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aefb8f045d095e6e02f9981101cdd82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24587c36b3f9ae336bf771b5bc7fa6c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ede3c90b509e3a38194f3d774ee4d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a92b55a3d210190dd561e97e9ba7463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c16ca6980878e464f8fb8fcd29a524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edca65939f2b07862c02b2fb2cd59d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c149630876f2eade5b1e6b775b80e6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cb4ad14af9eeeb6dc9d124ca22aab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fd4ef5c3e568b0500a5ae0b5a25108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9221af1a5f29747fd7b598d028e389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143192074c4c4388fefc1e5f6455fc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046d16a5209b559476853a80a86c3b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e97e5e509d4f5c518f9553712c73412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a411fb29d26f23bae36778c94d4d9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f1d51013f22cb57ab43f4025a3b6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635b76693a5aa747f6ae6678191d15b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa171a6f20c0b0fb0ad3a9228ae765c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8489a459a12f705308cb15a46535717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821671f2ba5482406a9189d3f0b7c3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103696e6488ba49c5340feb26caa7f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859658391ee5e48c8b42b82297be52520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536dee00fc2b8973ee2624519813e4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb6a9f76818c34cae5d4376a88599822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2452d11a03d299e4863bec123f69c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baf11a9ea40ee1e6356505a2f94faa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bee701b1976f02efcbc4d8570a09025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcf0b21dbbd60102c6e6e33a74922f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03c04a8923e0231176fa29cc24d1b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d5583d94250c4e418e7cf0823a9dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dfe6785c9ba7eae49ae256810613c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4a2139cd102ec0644fb679443cce330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae380b5671d7ad160b41c530e4d30b0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c7660490db27cada7e610388fe81f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409e757a80a8010f32f743b9d379ee633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359bd0ba2184130841529d05d4d551234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6c65bb3fb156a69fe3219de8623f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3477604b0fb75fb4eadf5cbf7735cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253f600b5c8c3f805202e5f0325a1eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9aa4e1559f19ccb782ead0e7cad8e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce86a152ce26ed9a10db573a5f36db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55a675f57f242415bcf5343d91209640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9adf6c04481f62f9b11817e07965041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa5895cf211ff4cf203e080dd7ad2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862909d1e52a8133d69e21cc56a70d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0a86a3832049e42a42fbd9c36325644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b01a0edf1bedaa73a7cd994d147e5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa062bc095a790d956d09ef9d245f5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0995b61109b79741fa86f52d85453a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3936126c0537c636f4ddcdd8af809848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09c7748ae5f181dec53ee3a7a804e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c080215c8f5e0c6486fc97d7467dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0034f2e93827c8b511558c60528c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac648a4c1299e89c5f228adb2b980652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee0a5e2cab946824ccd44c5c8896df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767a24cfc488537e8be6b5e323f8f4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57349295a91b85f6648cece185c2571455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecba5456432f59b147ae55c6bec184156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bc21311b28213d0e6f6420cf168c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faef943e7b18ab0f10dd88406b227758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf4675473de068277988eb0f9554c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8789ffe9d01c9222af270f9d1846d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e9d9088aa03bfef45969a5e3c848161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1ed5f81a4289fb8738ee7bd3d258662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefc58fc796d0ec2f054cf3cd352d8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe651dc09b08c8e061300e43ad53ea6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082be23925be24b006d099e12cd1c97765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18258d67ed98b97d67a983f6d9439e3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee6d618c58a267818fdbf7ea04b18967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29d754cc911f9b9341912bc49c04f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2193f8c0aab4be6d85cd43ca9215e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2eedad27db6973fd4b06fc541713270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e96548539bbc655ba844c8dbb685871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c13889cb15a6de54b06b9adccd1cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054d22698fc812df9e528df09ac715773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a6709d751ab647bf40913c1500f3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5293f262fb8e0eb0eb3aaf478802875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cea30effdcf38285664a5bb6985a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856704da8e0294764a98dfc54b56d2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0fc654cee3b39c4914e3832c6c83478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3b7991001b4c642ac0a29f6563a8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf9d3c7338e5c13c333f9336a6e0e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da426ace4be825d8fa9837a87ad3068b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd7a176ba95c17c4a2b739dfa9e8f082.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>