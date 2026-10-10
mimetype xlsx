--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340e1c67de676f4b4137b4e72969d991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a240131e065d53b7c212f2c54ac392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412913d0f1175fab75613c03ee912cb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59070981e016b2598a715b9a3ff89c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba68b5d74d775567eb8b068af8e7055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac192be203d6455d5598d68e6115a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cee450fcf69ec534b40cf387febe57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd85d911dc0b492aed72bc729d74b838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecdf17a33f6ff4d4ac8c097931f6779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5813d8ecfbfc35b4be162fe9058252710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61451c1debb9c0284057cc7c545557b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a670ff10e26b566645eacdd8edf7d9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def85bed0bbb5edd9cf4d6926130de4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142e1ca3d48bbd1c64dc9b61af5fcde14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d8fa2c74f5b6b19094ecfb2f4b38615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9fcbbbdf55053342120b1b1fc390a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7401add2818ad71513284e43a20d2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27ed1134f0d108f1410c2f7d94a0e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7477bf8a11f00c347e11b44d4858db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25381cca6c082d8516407aa6a6cefa220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82539a0099b019673bc3d0002c79a26221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589b2dea9cc6bce107199f1943da85022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519b2d73f0745d89c6f36bcf6e2d37023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c02d0296c86d8426381981d80ef7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce5c157e6758b83f125f03fc4c38d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590baa27ffc8918c0dd33d2f6f4816bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b75c5c39f8766f5c73f9b04f9755cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5511d1465d709f787312b34853b91fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee21351feca563a41dfbba101aef5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539be4842d6d65a05455cde71950b1f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d46eb93a5038b75843b0a9f66a521431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59b70ba6aeaa19f31817bf0c2b086b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa497cf59dfb3b21f477e8b6613431133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bb9efd566a448f38f1b85afd6844c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea739b71dcabc2402f106728ab1627ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee02a877f56c80b63d879d79d59e2f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6092b5b6dc3e65cfeb3d000e6819f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d38b2f18f6e75ae787eaed6a144bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab55dd38121eacc8b309ea4880411239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e824ff55ce59efa4cc227d81e6c4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93f8acabca563816f07df1ea07d05d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50883f05603bd4d046cdc5c327a2ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c5f85d69741edc6d2f2d1a5f06cd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c791c8f5a2d2f6cf4f217f497428b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411405bbad36c4c6d137dfde831bbd545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e9490826b62532f3ac17a80afbe4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6c5751f6de8aab6b4a57cb17bd00447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2f62bb3ddc344782b57ac5db87e3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca562286dedf1fcdfc81eeccc2d2f3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9027065b33d6141a8b5585b77a79f9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d1c9d86695b9f5a9cfe5f3e34151551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858b418eca2211ee3e2fe5f8f90fabf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13300bcc3ce762e294965e6d4155a85353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f577c68ce6cfb288d97745d00fdd57654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381618a6789ed4670b0108926e5bb5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5e674b77a4f28d870f46688c7333b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701dbf3294ecc8f27f92da2dd834e6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d8e451230222f6f2a16aa338b83d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afdf9dbf81fddbaaec18246ddccb9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dc9ccc20ee45197bf45f75e8e2c8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0f0c92f172d72e69f93d8a169c6fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbd6f23de2e5632d0fc0e395ca1ae362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543a4f85eb325e81d9a80483f12982a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964890caa0fa8680d9768ea5bbe67fe464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e4298cb8b76db7b5afa51e7c9850d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5ec7c741c09acc359baae1a36179d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2980dd74c05441f42aa5f961871c8cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023ee0d9bb956b30cefce2ffc5a65dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d5bd85806ace049179ad069bf384269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d450575b28bfc5a76647efa175ccc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be6d8c19f80cc1e8dc05df8d48dec771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e5597b70074b0490c6e9b0519444672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d8c9222d2a1309f2393e8b11f0dfa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc751fb93dba189568ae921baa1182674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3011e6043bf6dce4baf6bc3ba9e48ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c8262d7fc53d6e330fa379fe8f84d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fd40eaf8ced9bf38fb925a699000c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05eb31576e35856893ca8342ea91ef478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafd5c28c2bc22ce88a0c8597a8a6b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbd6d5f5a868ee502beb511249227380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db03bdd50e8f88dc28bbf892891716181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b031062c713fe81562c95d015746982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cf2b9d120e1f8890a0a7e651e0c1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421c5e74829547c00e6a33ed7df652c84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe50cde6fefe003a12d41505dd135aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac30b530fb43c30c40543589d57b2282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44daf80738a8761cd86d9f12b1c794d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e18d10f6287644bdbc31cc40f8911c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b24f2f3213a9a69062c7aa98e18b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f096cc5db5cfd9043ccf4b33ad8d9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b933422fd392995e24a9749078c8567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0935525a94f3c96ea99daac5c6cb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad0760050578bbfc32dab3e0fcc51e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8609d2a579236e752b3aaac02ca1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93fbdb1cefbe217d29fa8c5f0c228511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cc2527a5f392830c8527331c4666712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf603ee319114f4b5f915db3aa989313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cf5d29c2b59ac901a0c106f54643314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427865ba63a4c3b59e4692fe18a47b2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112cdb43612af3693f8ed04e0cda01516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5533493bb0b8307c3bbcf0181692117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa074ee1021eb6c05ec5a0c11c7b0b8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808f367dfb2b2d5fb29748396918bdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125097e31ed8ab2f6aa4ed58256bcb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf98b46f1a12b26f1b1ae2d6c0fc86521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bfa5baa3de75ff15ecb8c083aa75c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ae4db2a3025e8bb1dcceaa8598a5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48900148c4526a2f70eeb86004f7ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8340ff63862bc1daa86884d9ef97f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6067c0c247a058201b85969564e8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320cd5a6e2aff167daf61ab7cfc6a8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bad8e279b3847a01038049113cbc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fd1d45737651a7619fd5532bb4e2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b1cccff2fde7a37109b38518226b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb1f54a06705333f6f4d97f34e1fd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33364214d116cb36a9e9bef52110f7c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645544c18e21a1c6e4394217698cc0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2354bcb2dc5e55e7d7f48e5e5777934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81203b34556c89bc0c634ea184527935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985e99a16ecff3d33ad7ac1e967dcd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c5752958697e1fb1ac099b09c8f2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aaad5bf59308057ef879a65a9e08b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239e48f3aa4f99bbfbb9bd15bd6866139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2253e920627c9931167dd67e6361f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72b8b99e343f5effd39f412205ae8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ac7c807ab6f1f67848ec6ce00993842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c3911e89fffaf7bc9da5995eb1dd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf81b0720745940f05964dc94988a8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79c6da1206c4af5e6521dbc2d4b27145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84174931194d331208e50dd378c9df4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234806241e568008d70c60f15f3d027747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbf10069e2615bbbcc3327845146f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c0d2bad258c2a4a95978c8d7040df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25ade4856da26e6f902de24ad74fe150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3e6cdd3ce4c7963365cc8af29d27351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae29a2d8694909985460fde343295252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cdf307382c0c847179416ca47447053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dd08b2e40320b42993157c3b3aa4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f53a3ec06c4b7e099d75a2d05323da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d411e4c45edfce42b37eab846b03c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635867c6ae721e8a8a0f613bb7dcc0d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b625b3090d0237bf22bbdb25a3b42558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15905dc4816e2bb867e9a2b806d7d71159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d05a5fee31e1b5b0dfd0e41065368560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c850f1fb6609aa818d0c662b66c1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f761685e8e0cbc67ad6b580ee0c78fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766d124ca6504ee316a8740ce02de8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6f59589f51a68c37e3e42c9802ac564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e105669374f2a1a6b1606764f4e99265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070f5a59efb8c706a2c25cde46e936666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c69a9d25ea2a53cdc9ce6973f5429e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7115d697bcc42b8855693a2e97789068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb82bb8ad82fc34364fdd59544e4cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb8ba11cd97f766f3af1e6f15d0db370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4efc3357e0e78bfc5ee017ab5c1d1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65bffff4637a27be44afc28651e2b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a43287da67ca333c579c144612ab473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0efd8918205005707819744d95d3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fc6f3fcbb5927776682857266917175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae367b84ab7139991effa7152a8df9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de75316f5ba3f28af34fccd063b09477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2d28601a73574d605a19537800ddc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640eceb14838bb1cae87c68e7a8ff4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee064cb9b4861fa1cc53f2d542d2b4d80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>