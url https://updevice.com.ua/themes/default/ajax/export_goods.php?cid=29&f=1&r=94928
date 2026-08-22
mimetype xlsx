--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523f63a0a8282c9951c68364a54a6861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba1db601073413361950e81609d7ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f8cb427a94762eb4cfdfefa3a35d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76332f3a7f97f231fc3ddc28a01a11c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3338f85633c6985ac5fca469d11b77f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168388d21a4ea6ff71c2ea58d8dd96fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cca6a43165091a80738a68651fe617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb5e55a76cc5758b47fb2c696dc2268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae2200a2bd9618afef8b66b2f3b8f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45f3236f91cbca61f987e5a4a0b07f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e00dcfed6e4151a5ebd3a1ac0972111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04d5477266ceb95e77660e4e0429ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad53733865fefc68fb74ff8e0e3508813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bcf4f0a0cfc7b984c16490abbeb6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466aa79acfcf4e40526199eea77b5f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270076f8c2ca81797558799a123ddaa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18945f0ce05e60a4a54b2e8f8b9d673817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc9b2166af9a68706b9fc91b19b16918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca889040c631ba6e61c60016b903ed519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f1abaf98fcf18a5a8b1335016544b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0768bacfad5cc80041dd1dd1fab9d3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925f7d3eaddc002be4056ff57cc237322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dc47b45da41238e2b2b85bbb8b11a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e913af31e82327fcd7ef065139859024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b984b392e76bc53a5fe127460cbd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f92370e5a60c4ae65318b8b591299426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b20a75a0a9a1a29ed7f62a872a4f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e2172abb8945523ff390a38d9f34728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61c76052d4d999494eb1fd3f26276a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f190ea8d7e766a379d54300bcb27e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb4c411437cb5ba4964e9e1c6a51e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e32302743155e07b4ef43ed9b0bea832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1bf1472cffea91b9233270332c23733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc550fd53d0b15efa2a25658ec82f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b49eb0cc0729c39bc32b4eb2062c0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e471f7ba14d8435d03aece396ed8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cd4c6480d144f447d23740e39d5bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deba76637e8c42f2196b06fbf37edbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a964be7925c71017e35551265dcd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cc1a63d286787911ec95a0589cbca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38581a28531dfc7f25a9081de8e36a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e1ef70aeb96f3505458239726718042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a914e310b46d74fe6ab8507b4572d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c554f4924e2e58c86d7fc828ae6541644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22671d707e86e4c8ee179b81405d094645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb130efcf86e1c670725f765fd23a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ee3d1570fcde75c7d043856a443ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e30d78723e15e897b2dac12da93c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226ca8370aea644b563b04f38d8c1ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dd3a1d68f6f167c4bb3e6bb49fdfe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69701aca7a2a5aeb36d3a968f2200d4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16446c8e1160dbb9157f9a1831d6f17552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612cbdab579fa6dcb37221625a9305653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db8ef3e4f3fe4fd93e32c6e232796b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649181c44000f79b8768c361ef803cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d16509d9660211a9deeb9eaff4df456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07f970091da5034ab9c7ef6d77eb5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a8f11408fd24f6b3c2bf445fd4b0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45731998fdf619a1f57f6131d2a9db159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227417ebe61ce21a5e4ad19ab4ac8c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaef23b6d64c900f692999000feaf1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b90d033e006c23fb987cf879dbedcd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73f15789f695bf4ad5a37dc835b74763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b83c7ed2f69b7fe584e1aaead285264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c281f8ea66d2209e3fae63cfbc561a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865f83523ade3521914afb57121e0d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e0f0f7cc58fd68ad9f0b95e76138d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc25a7fb38cb272d5aa74ffe8b526268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559aef34bf4e8780736654a1b273f8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e682bf1348ac5f724636548fca18d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead34f096479c2db42b81e5842d777671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baa8f39f72461e51db209006321a4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc107e1ba48ea50ca045247beef2648073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0d2aeddbea054e3173db49899358774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67360e1e399e5617edee3be119ea1c6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ca61cddd65f763c8f2e607f4f1cd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd26facf272e7f6da363d01b0cb88fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ce725bbdaa3cde77652f0ab263dc578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac5b7bebc4ab0b7d9296912232a7e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523e84fd5d450170956957a32b84ea080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e53b17ab86af1be9f442c42a737ca881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275c487a79c7135d8cf6c48d9cae6a482.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa55aeb7a53c1fc8069de0b041ebe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adeb809ff769b204789bc348c8531c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94625ad9ca07bfc8eaefd136f376183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69e5ce1c8ff937a88169660948b5754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9851c2ebbd148d878b86904afa9775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4e91b5ed13db1d5dc31b44a0ba93e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0078753c8f6cadc50d9037e0ee17d5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a139ca4cf7c57f6bb15e1ebebceab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267ac3f9208ab05e5da2c2c8e4d153a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36871c6745998f3fd771cd78a5d5400a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b233900da0083e0452dfad45dec419b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1cddd103aa6d00993717a1f66e72212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27f647e37c6162b9c403bcef5230ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7220a9ec142b6aa2aad227bfd5d106a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac7af32d4895bf0f93dfac4192a5f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507c27b0ac06a238f64d7f707afdaf016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7c098d6d331a895eecf4f246cbd9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145e30b2d9f97e528df0154cfd9c3fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ffd47cd3a4a997840de3b1bfc66a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d99aacfd0747ac9ef98824df2d8ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec38c63d8a2d37b8dea398a212583e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067372b36352c5d6f6bd3d9244a5f8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe768f7189db1b08f89ed8b7b5c19223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085e42a45643f0f2e583372cedfed9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a085f751b304b2783aa7c9d2e634925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4b607f615d3a053854dc5feb4738526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9a9cc0961ea89cdf4f7d0464ac29b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872fa52dd416c0161045291418f6e8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeae0891b0cb46f64445f02668f336229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1532b3d38532a9454b563e4136f8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1642568a6fcda9fbb794168b13dfdf131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dd1817c67e4f76b653144d081a35832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba1dedd0829d3a0de3dc13f1cc41d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3667b765572bfa6c28345f01d7b9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a42a8e02b765cf6d67cb2b29cfaf7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9611b235465f06d74a74818556c3b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3660b3d64aba69237a2bf34d02c22737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96435a22bfb04db34b356a2ae445a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2e785e518bb3bf0e5898595f5b0fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe188f0a7f3d2e04398b48e36c2d9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9a30ff3052f810eb3978c4dc06aeb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e209d4b6ccd08361c7bc4eacb85c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378630684dda651276c13bb34a0961bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316864a2df35a7609025c2ca05079af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3eaee1f6db93cfcb1d6a95161348245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff630db259be1073efab91e38a7d5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def12549e16ce1da1c7c389dc354ae247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3ed631579b6f2ef68239a009b1bfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ddd76e1c26cafeb6d8810b89725fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa176e7fe14585914c1e0626b29476a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fd2de99cc237f0345b2697f1ff31851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518f40ac731d906313d592f2e8732ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36334c5eceea767e75041c03c5f2a2b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd872d3f8d70ab0650999c071118c67c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951d16ffab5bc1d56c14c66ea65823855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ede7fb8bee5c05f7246d1670d812456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bbd9587f602b2a9d78aac755e45e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc084ad3613efec25d83711b1177c21458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69887010230b6021c503c556cea1aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcde80715cae2b7154a86df123121b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84aa6b0cf1dbb27e85d470440cde8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843bfbf06079eba8ec26a391986f2c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b672a18dca61106efda86af744612b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece53bd23fc53bfdc7c87aeeee49c7ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd5687d65275240884067d03f43b5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580e5f51b44eb7a16f252c4d4ebf1bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461275b3f03f64317bbeaaf95ff452c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834377906fcd81ec07d1eba122ee92468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecca09b377038f5da6189f769d7bf1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43f584418f59bd0fd80049aef9cb0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8998ab9eb9dc94c8f7e90b8fc71bed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244a7060d70a5053147c18f81b95f0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6bb9702912572ebd413dd72f25d7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e72b689628328e22a376da2835e7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535a4a998451d3b946f6ad7244fcf2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c6ebc35e18ffa6c563b13c25358d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb53d64262a68fc5062706ec40c726777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816960f97edcc7e679d4f610b736c1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e560d3cc54b990f571c633e91c26f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857ae7508ff15f0d2a00a855232300c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2495f19809c787f8a56722c52ffb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822f81fd4631a3f75cde4f1817b30e082.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>