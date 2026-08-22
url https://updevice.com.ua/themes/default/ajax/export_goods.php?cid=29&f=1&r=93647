--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d9087dc6776509c65e799a390423b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeaad99c685d5e4ab1e2d9e3f5e6c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a64612566a3174383ec37bed97ff4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf2cdbb041a4a31bdd7553cf02fa444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a05426914eeb3cc5a1d56ef4b64565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddc8d7c9ce6c436aabbc377a47ca596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c2a94493723eb7e9767b0cf88b77c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b4b8110eaf8327e5e3b1c5b7138b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522441dc76d814558e2d70cc868ef5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8c580951070bf4c759671ce93edea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302abf840241196849372c36ff3db7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a1e0707c2b79c483da02aae29a66012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb4e11635c350194189c674a1b0d2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543825064261e923f9565a683001a8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1694d189a6b10b339744e21e5aaa015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4e8ca6c088f9228a38d276e009bec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7073b0abea4ff297f3c0442003ea5dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29c0b161dcedc65d7c694e41151e1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73976f53006d5ba1319127a85e395119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65750d923fe255f163f5a58493f4724d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07142b5f3dd5071c2c1b0904ab792e2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cce8d1358e7933efd91e30e728485d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da93e427f82b223b7c1d01a3ded3e6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cfd247fffe8bb94afbd64819c5bc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad935a5abdfb0e4e77482867c253bb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b40b5483ff9255cc4052041cff269f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b77fe5b4ce8043fcd928184fb491227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c87818b1f380955d8bfe55cfd956e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7cc09781e4dab0d4d886dfbe31d5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc990e85d3a39037b5c5b31b7c602f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c922700c761e776ad12dff08f1a2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88abc14b7076bb113b82fb330f0320732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d01f760fb55bad061d51a7f35072333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6b700e6973adff94467bb70a9ee4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56011f80a4ab4cfa7570813f46a1f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddca128ed204ce26bceb27b8ba97ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3be10bc47f5e17b4dc0b02b3272c9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0d7a93dae9f40ffd9aaa7f57166b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55e709d1bf3be3b68838c19834703e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ff23e8d4da6c53a9bb397a07df5fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f84d08a4f4596e5fcfafe79da996141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c4f987e49b274609d07ff4d818c8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fff8e7bc62025c3a6a364913971c0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206f8a28bfd67fca67911e29eda382a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad574728843faf5b52080d0a82b8ac645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25986d1c776f3b23ac5bfc80112f2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b98e10c4327b11648de3c7df422ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fcba53891f0b11ae3e58d0014e22948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f97fa2416504eab442a65a5aac05c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71898a0f1c4e0bbd4e8dcd86b3456150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606ae34d8e26c450bc227cbb46bef6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b1d46027a9b63e817e4a7bc21f99c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231baa15ac7d9e3a60384ca3c7e84ab453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b6e6cf885bea5926bfccfffba0ad754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7db82e4496776c044e8e63bd042ee255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6eeed2531edf4c86a581acf9d207256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0b670db2e24ea190c53410c0c7ceb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374489b2d28b081b8118bd30ae42ffae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6978598d4d2d572367520ca33d0bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c827249866007263561d46b12ce73ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289843d20592d801abdf1a31cb284d0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b91956f1dfdd982ca0f988794e172462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf9811f0d22b703d0f3262b5af424463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11da42657473e209ee7efa5a390c4d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3072dccab98fa3d55f8ec2e77cc18965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d225a8d0497a4a53f685ba97c1efb1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfc4ee93353c4333c0e87a87e6c3ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ae12b4302165a02e7640c2783240068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad04fdae16c5351670104b8325ceed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48f076ee3bd3d1abcf8ea351a9085070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa24365336d469612dd886d51670d6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b9fede063c100f5246dfa5e59a7db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b37d48e75efeda79bd5baa04e8a00173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f7212a609367fd340438f25014b5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3728c80eead2128c80331f845f24175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee146584be5fa6d05ae581699f1017676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edc79ec91a0181e38a0a54adb9569f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c70709f1a5c0ac7c0685b7a3103c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8eeb2edd8d4b378bb3962f3872e8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927c7ac351806bc3dc3cd74ac7dfea080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17178cc92464ab18f8c4ea2b31cfa6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17f5320aa130408de3f0a5afbd403c82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e5fc92cd855ee369a47212ea6f1a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1245f20be4a88e2615bfcb84dc88932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae67200feb73bc2818b3075a11d6a413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c78b685e4f6f4eea2bea79822aafe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231127a49689ce2a405f0d4b6381c445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2141baa48a2b39706501812fd977a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adf916bf96962c60276f20afb341407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc9fd6824496cdb26371c87cf5de5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd05fbb2da8dce3cbf112c8360a5e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c296d3023572d071b148023d7a7fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cf9bc5643352a92d233fa6447089b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2365b966c307efc1aa597928e4901e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e75165a252de220da8f7c9f4ab2ca913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54c27522d22c316dcce4bea9f72a6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06038933fe6385a3879bf0d8dd16c66715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590481f8aeaa2f44726ca5b553f3fec416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7ccc84b900bbeb119bfbf219fe35a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad73a16aef593605c1955e0c20cde818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3847a3b9fef99935926fd4ab626f2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a162ec116d1b50fed3eb841af170e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ae36ace8a0c7c7950c3d31feb892421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca1b836b007b6079ba98548d3a993a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb3f272dd574ee6e64963334c4377523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cadeebb153a3b6189c1ff6178b1ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61807330fee646fb5822a3393f97f9f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5c47d589e464856ba789010c4bb8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd84326235b7a5944ec56fa880ec7cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbca876177f0fb491fa0b3f5a161a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e02e05b2514abd48eb880327301bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbd9b046679f313c968d7e2e3e89a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb184c6efcf172db992c78def8c7f47731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c988e363dcd7bea7f8e37e066fcff932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85590e435e6f61840259ede2a123be5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee57a680c121d8f3b3b208407e4b2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a856e49042294539c64b9a45c6d03135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cded5df556f4656f7905869230dfaa136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92368414ece2943a8cc61a96486a9c4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe166eb9978c6c7abf90418eb2897e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4431db4b6a4160f47a28b154145b66f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac29ec40c0af3ff1084e503879706a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15391e8a4d4de961501038527e7794a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74600351abc75cff401b54177563b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ff9486d74a462cd7813c06975633343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b448872eb690ced9ffdb5c3992e4b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a796c7196a236c093b8860294a84945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf47b188442968d179a0ad64f6a6f6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7957fab3d088814063c8733d48182947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05864294daa897f7dd8479f0156c7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178cbb0c4e0126b63de08a1e2a69bd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18238b90f12045f560b855cd766f6fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f871b9fa459c38c8f76b40df8fb98e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fd44272ca5188237b50d8b5d3d3f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaf8c9ff93666db39fc076918bff7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cb948ee757e697412585105d8e39754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eb4c582bdea9ab5976d04884dbe1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacaae3fa2d4c35d470139a42c52b2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf78b7598c1d60fdbdecdaea0785f3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2115eead50001b255a25575cfe9da7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd84288b43f4810b282ff82805e6f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26bd11d50764495ac3257bb750774f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952e2c50f28bc019211d1cd9738192a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108283095feac4007ff76acab1172cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ab6a94864926333367e7144d6d5a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2835b35ec4d6498e77a593b7819ab7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b50787a4fa75a3c34b735b7aa5500d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e196fb6d2242330429547ad2df08ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401a5e394e2492c9ba74baa90c8d48867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1e551e9a0ce287bc1b847fe3c190f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96078130f5ede00d8c66a11729bbf78669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6853bf151de7ba0c7275f919058f0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057dcbe0965947b46bcd90bba1c9e5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ec034b99e7e994f762f173b0424a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471a6af2a81a1284eb97c3c0393785373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81668aee28b758cf00f4e75467ed60e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3a2174970cc4d26dbb8509c1d12f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63062faf2fda6c2d779d34cbdc805076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d45bfdbb74cf06e66348a51a1515a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a9aea49341d814294932a388b810578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f04c10d03e9f408f4c2b9c6a6ba4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036896b25467da4085382687213ced380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d9e9f47d8b303fc4242ec9bf3359181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36621229d417e950cf9655aa657d98282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>