--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830f165fbe43a905e554afbc0bf292c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ac8a3dcb35f53729bc57ead08f5302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8f9d3b153489a0439b5ddfb6442a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c942b51e720e073e322f0ea2523684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ccb80891d8e66794e46bc7b835bc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f0cd9c86933bca5ce943c44a669436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82970965d86d4890e678af5ab07d76f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b61b29b2251decf90ae33aad32335c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805e4c73c52afc0dc7ae7fde41b82069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97fda718a3db3b2447cf7db7968cb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3056d06bcfac663a0b50825f063f63c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aa17aa2273a82ad92ded061242a4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36f5c9d26c9ec0e94c36b50cf4ceb313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91639356203014cc946aff145f5254d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c541fffd46ca5b759fb7fb4c93825d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f592ba103a8a71e41444603f5f12f7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff9df46ddb5b182d936953426a9e3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878cba8561e84af4e881c7aac68774818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e605605e92179fc64e1071934a15419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98342f514b3f9971f5e5c26db7ec48c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc92133bf8f981dac160d986d6da2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad691d1e5838de228bffc4e13aa57c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0e9c08437035f53f2fa40eb8c49cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e0b78ae8b0b51998b28c74cc7919824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821a53ca652451577a9ea970d44d84725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95635eff4d11f2834c05dc9336e005fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829d09dcabc0193a09d4937005cee6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc416e40d5b67c28511a32a7415c5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed9fbd1c748a481509a0af6fd837ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418224ecc4971de08f007f2fe8983c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49ac53deaab570879844df9bfda56531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af006b90ebc767d3d4bb09022ca0e9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2fcc968968b8d45e28191efc2422033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5c174336bd691b250be4faaf08b1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbc90a45f43ad79320f9bf042ef7cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d719ef85f55792832d2222d8ecdd0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a578bcc4385cb21d309d1a777e64337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc6f82a20ada30c0053865d749db5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb850b76f117c287199168848c3c9c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc466277faa65d20192488c2b91512340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695411eef9efa8108275acaed689a44141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee855aa3b72b23c7c794f450691f4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cb7341fd8deba4bd53a8dacbf084c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a19e93ef69b18e8d30ad446c5385544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5a41193f56f2145a88119df6d916945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234804d385a2cc88224db8b84962220b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bbaa25bd482d369f1748b7da1963047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421d5da82c75ec4ba7534179740df9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae5d19dc0bbd22f0f7e576b972ef0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79ac10f59597ab69a2235b4d175c9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0804324777655e1dc2c68557f1c021d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc10acbb8868ddbf16956333862fc2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8795bdf5a2c297a625d5a3222973af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26cd18cbae29a47beff99b6f72f88d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bcf632c7f9d888b3cf0be8191bbe455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349bf1416fcff828bcc99cccba8c8bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8454ec8be3d16ee2d6a4e03e0ddd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44249da4bac42560aa616710532ccf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eea348be186d34f038dc27aa88b9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd9db22a423d8373d089e2531a8bb860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefe63814b96175eb4cd7d0b1dba8d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24567a07e3c24ed1b461f2278f701ce762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf287c9894f6c461d01396d3b913ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecd54b680ae82ca0c689a5b284808864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903f583dd2a000085b8a5cfec4878a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be986604e65ba5acb989427f66a91666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78720497a1229059686cfb9cc9d1a8eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b9605e56329e6e55b7f791370adc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2ea3adbc9da991065a1cdb5d67d8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c888d0f68a677cddf771ca0b412a7a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7bf48ed30f81e10e3422775a3685371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a227f861609708992a71370ce647eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b64caf1c7f3feeba936056b7760ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae28e7baee6482c623edcbfd3945e2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7189c111b7a63a7c51d4b4f442b00875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157721da8fdbc5e751813150dc24e18076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d9fc9c83b8516856582a4bc5eafb577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc674d1ef2289659c089b93d73fc4a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03671878a94e44c372b94fba3f248d4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342adcf527b9a80b82393cc44a4c3b8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec19f2f379649e12584e087b7061dcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e251771054d3521d3a5dd51a756ac82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3066bfbede59ab601b1b338a85b4d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a9ed7c9939232d55bf98417e919272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15034b8f29ac95ee38afb681b6f3fc83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ff39497deb8b06f5882ce195a5c494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a641edbaf824be08ac1d7115fae9ca95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f7fdbafb8dff4bd8816117c812e5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e317243908be367601008fa9bc2f59f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ab62bf67af9cebf1cfcdeb854bca58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22109d0a8e41f972227e7d6739f380c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bc89a98d9b083f5cadd34c7ffccfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14095c08b80f1cbd6c14755b697aace411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62af98e3f07013c5aea53265071e67812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01937802158378b289315a8cf3e9a3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf69fbeb82ac402f4ba0d8f5ffc02714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48a9ccecf66b064365f1666efbeb8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c41a3692f642d182a4663dbf66d7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6e12e908b9d6e1781eee69be3eff517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dde9115a62180cf7a6d0d6eeebebe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba91b96da3f089aaf68d47a5b7440619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5a0b6e6ae9875d7d3da7728f03e8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed118715901443abf0f93489430f43621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660e2be0ff722afcef0f810d041264922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1b472c9ca3cb9818da7bbe36389cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e709102f043d95563754e5968df19824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5dafb424cf0ac425cf4844446454e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a608297a912a68e33b303ff4d3d7d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f072e5c3d2e92a682a6a285c7960e9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b418a2990e9db7e4d38bcd825319c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111d59b749769c7d247709328f1d29c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6951c333130a946a3bb7880c4ae8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c333dd7ba15a45bb48d04422e8b5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ac5fd0aa7562a955b24d7ac682b1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae4f75f45d998d0140855c72448a3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97159b56f69ba5e467538140d3c8d39d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93525d72dbde5ed8edb07caf899bfb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78a77e4fc9692cfbb5b0833f74006436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16c59464ce9e2244d33bf55e166aad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c55d111ad42684460293f2fbbad44d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49270e680e2da044eb09fee5956f452939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950487378ca20951e05e4047efd51a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9b81cecea5574fac7e4d7659be00141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9474569ffe55d899162967b4ed387842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515cc7653b8cecb32c933be26cbbf1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2a16925ca1dfd1112827c5d2ef95b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20606a83d532f48e8d8a4eacff66459145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4e2cc023cae1bd429817e65dba43f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08132555ee782214f1d549fe6a321efd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0667366f24d2872d64972664fcb7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a23e69de405ec657423d482f64bd6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf2f2c529ba96655d0814e10eae7f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77e2e96a666ff8aee18464b71b868251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7bb1535663a44907ca5d7696de36652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e39a4931d5f298ad348027c16b29353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585030bfb3bf0dc5752b4b450da390f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149bbd962058c38c0583727023a401f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684edc7be39f88d9c6e9c6e20bc823ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582fdb4e3c2935afff28693e8be28e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788278e24a3b0d4b30526aeb161dcb7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13aca8c695343a492ba696f9c62f8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9535c0ccfdab12d3b6ea5c3a1bcf9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec65af8a8a3ed7f2121658d44b382761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276611cc388d606ebcb8b47e0b1900e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdab6ff3a81c2c1f49fab6a24d88e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51386b7f0124dbd3494c79e22054d09264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294c4c14332ed9a692304b50eee0a5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f46af59a55f4f785bf185768c82dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144fc559bab7da369c5057a1d79984b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc371445ecae417f5d6b3b2d0175a7df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475407e33f216e6ed5f0cac3b23c4a8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdbf428c46f58561ae6475ff5c2b1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab28e6cc1e0bf674f1998c377bff2f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc450cb10b65a2a0dbdd9d57e9ccd3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ce5119c09ffbac97faedf298b1d1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa5f4a1d2efdaecf0c6f3b9ac085fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca48d2ee12cc881fc04e5f6fcc130375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdadd7a5941694aabae0dad32ad9c1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a84f88a5c580745c4573120ae50b0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827026025d126ce2b48a19261f1d1d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec6275140bf30536a514d235602aad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905a0ed7a5cf2bfe56fcbd8b9f647a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af4463a4be302b2b33e4a1f027dcd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd108ce8a371d90f2ddad16e34faab82.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>