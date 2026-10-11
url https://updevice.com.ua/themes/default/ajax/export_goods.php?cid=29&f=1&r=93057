--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27d688c512b84f13542a2b4caefa791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92cafec3d5981d2bcf6dffe5f9634b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a53c5f013f064cadb12038683cd6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b542c7c98d47d4d5c574a934f47483e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ad45603c0e928cd418a9a3794e4a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4fa9518a577e98783b984e93910176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137eed16350a829106116fc4be9818a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144b2d72370bf138c4f9604bae7ee6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e488b77ec2391f7227220d8a03f2cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8130bfc84eadac0c9ae1b4ac0a98410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533201e2af22eb50f7ecc11f3960076411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef487304746c60d1756257024af7d19512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c177e0fe1104f2adb062de2b59bc6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96266f3a7afa7df4ad18b954da0a7fc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb35cd01d9542598f2ebf4d484f93815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7e0bc019e814690cb2663d68d099c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9ba8f9fbaf84bb504d0a55d9bee4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aa5b8f5ba188b4858115fdf92be8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c32180852a23df1de93ea5a68a92719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792a58489b5042d8e62bb8cd4c5ee7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f556fdcef7e7f42dce857f7eab58e7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c21aa9cc770beb919ca5e2714ba7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbd4b4e13c212bf481b8a3a6b9d4b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113a1478919a0952b4fd7820a4f585d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07b4c68551f553f1cf6bdd8a2b3fae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfddf8235801b870702322899a872c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fc7c5c4cdd384abd7b0ee3303eef727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322539e909c6d46964bfa0529a1393728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c3405a82a7f993db9216aa944ca2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8f6224120d30c3c8bc187999ce14030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3e84ccc1a2228cb1e79a39ab02aed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9984a07fd42912ca33490d26a90c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aceb7f83de93b07bde42c43ab8573933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1424e1edcdf60f1fb140c9e0a11c29434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56543cf1e1c918d9a94b416c5aa59f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c1258f20c405774b2efe56126ca0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350120da49c58ab5d924be8d7550cc8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83153df853fa3ff197e43b0d5ada780038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7531f1719853ce36dc1d4de000d6b1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e78c1e4bcb16b98bdf3322d88fe7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720351bd584c1009652be198ed121ffa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed173244b268c942635d29f9715cbfe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72869d6517df3155dbacdc00d9f101d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a4069fab90afad67d17f57df3016c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73e65217316b36ad33a67705d7646645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f17be0c0a38727e7db7b0a61a8fec046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5f533f4df7313e96366d07bc9b33b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd57741672109811cf15e3005d238a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28b9e47d77c22d9c3f83616627877f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298382b8cbc142010d04b86ce8ee441a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae731a78e6d5fef97c45ee62b923eca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f193f35b09062575f616ccb202b3dd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a003ae51cfdb741a8b37a0689d56a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dcd4af56d5328ae4f2c90c0eecc8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c5bedef599c93b1cbc0e27a3563ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7f04b5dd9881662cb18496e9cbb7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1541f64bb5370ba36931ee2990b1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d9b370aad6f5e27dbbefcf45141e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88403f9a6dbed3db3f899a32ee3e25ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f24231fea9ca310554dd7a8b36de9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a64e1baeaae97bb8877e327b6ce02f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4c17e2d3a67d55e5d174b84100a7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260f5dc50690b8f968f300acde59d9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9bebddda86db8e1504876334157a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a69dffdfa242c48dc27efddf867d2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8336a3432ff705c02a0ddc9b6817c9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f0f561402a2c0926049e4fd73737467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39efc6904cc93572d700a3bd85723f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97a26f3767e25246a141b9256bb11369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daef6d23f1c3d8ef237025cec4881f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7c2833740792913bc070e7319882871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d324401c2717869867ba2f3f0b2ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f38e3b36925cf9a739507028690d9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee1d74ae837961dd3cbe26ba67b24f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5e406d1a112db528c6d9e269ae8c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482e3e5c1b6fe1e6b6faf635f8ecbc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbb8a39f7a30dee5b4f2a6710585b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc09ea47b32cc86c1506659551aa42078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c8146c830be7c4632730b4b92ba7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f595cff79ab72416c9e2844429fd8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92785d2a7c8dfbc8b77f74f89f1b070281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a573fae7f55119dc3981bae4ec5e43382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0eb136ea4d8f478e414b8b6ef5e7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c826fac641666067e9ee46de5d989ef84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ce899f50e23e53fa565f2e0de38411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7b65aa3b4e742746037e7da31a7642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2eefe5faeac2b96d3c1152bef436e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cec6eaed56c14d085a7b5f062f552c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec25d74d5bf9a7c485054499f110275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467faedec3e1a630b25270ddc092555f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833714aa72c8a32bb3d496bce1b154e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a1be1b18df33063ba40ba66be50028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af41b40f47e6a389db868dcf80a8d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19159f0d0f8910084463bf0b3b70e2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f896002a73040af836f5f1c25d922e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211787ccd81d0d7ca4b76ee7ed44ef9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aef95ec107b910bfe7575e30aba61b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94765beeb516868ecc8f1ef526f9c53a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d483a1c584ed6157b19b4bd2eb667515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5478ebd79f416878512d4dec47c92616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa8bd0aba10693493c156d1827c56b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f7c4271e231b67c040d7e0659d12418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154518264c53c4d27b964de8d8ef171319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc227c86eff542c1dced7e2aa730bba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e3f2389e7fca492c92c55c8da3cf021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f6cf4b03a6c7d9947bcd1a1b33e3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcf69f68615141b88c1d40269a4e1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f7351f99cd096f6df8c5c197daaaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc43f6e91cde3aa5a5e911640d446d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b55a9aed2366f0410528a8ca0909b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8bbba197e45916da6850419d2629227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab7512086d72b0b98060eaa3cab98928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc59d4974af222743d3ef1b825c896d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8c87ae93e60299651aa457869cc5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d5745a571909b8358b5a04732012a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e43e8c300d4bf34b2f3044bc6a5edd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a81be2825dff044e455725737427b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a5991e1742526d95c0ee3cf492dc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc68e3074db805759bf59807ccd10d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31d7d7b70ddf6527c89b870b0b0d5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69220786f4f06d972c2f0874700edc6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283d6b1e54c5918f52612492454ca0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943230b859054400205dc6ed38ee4f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408422769d00d438bc22fa3032a0f49040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2684bd57379b3148540e6aff1dc1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5068a2a5cf6d8843594218326646a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9d372f281a3764b7cf0b748acd41743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8e8dc04d86d763f8dc5fc8e413a5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed0378adb9fda069872e921794dc3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12734f3c0bb7f8ba0f19a1dc141e7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018dbe049bbbd6fb588547498fcc43a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08271352a4110cc75d3eb0edba109e3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9191ea05aa179c47ae015928ddc58f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1f5b6893cb93c83d451fea4c873c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa75f53e8c083928ecbd42ef10164bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473b2daea65524131e99943ee64128052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ce64990ec7fb644e3817de8404fb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016286009ed6b3681753b0dd9853114254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baff72386cda32f209176508dae53e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086886514ab34902a2f15e2ab049b24556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df41eae5952f053bd01a214da4deeca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cfdd64117b8cc308b14321983972158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3b714497b6ab04baf19d77ad0d61959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44e59a71af3cc66c02b5253f7b73a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71609620071de062a83f98fb5d71e54a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4795495063ce09f738c005a4528a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ebd300e853c49f51c59ff58de951163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7cb6af7bd8326a2103b05a5b1fdfd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b35c19b971c5d2c3f62c087451a87b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2939f79ab18a9362aede9622c0dc53f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58592f303183f01c934247f6afbdc18967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba824e7f038dc76165d173aceb425b0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fe39b73ff4d21bba1424b6f3ba8ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacb1e51168378ba24d688dacdc02a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a6138e459ed35d47b60900be0c35471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892c285e4d9762bf94e8fd995684cc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd785397ef091832d5a49bf45c9d208073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d0d17a3d68b0831d63f3d1fe7c12674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e45344934030a1081f1b7d15db65b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92176a08fb9109fcaaa869138aa7aa9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9591c85ab42ecfae9f0641473cbfa377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7af0e24845810ac16cb1b1a18ef8c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36740be88ed3253c0b222bd2338d0dc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe80b95e7bedbc8712f88ffbc44ff380.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>