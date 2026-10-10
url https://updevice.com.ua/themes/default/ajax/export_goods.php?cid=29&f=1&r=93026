--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c4aedaee652fd4e7175cd2195ffa41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd512f9cd5ab64dbcb29ef797c5d60772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a97e54b6b9b050deb326f26df063543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b8e11e891a959a57e2f27d4568ab74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1e263d7e3408fef4c7bbb71103f1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce970cebfca53e1bdb4671b195e9426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381c170cd2a418050a237e94bceaa657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18607d6fc37855e05b4949125225353d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fc0831891076723d5f4950206e8609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a0d5892551f5cec7fa8d0db75d8c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ac5716992b9b34c40227a50db696e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de02fff0aa9bdb41f28cb861036e5aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebef91e69ff206ca595c3ba86f5872213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f20f30ef9afa2b65d287119a37e64914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9e6a10ee8525e0a7e14d06370e99115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb651e45bbce5b64239b2c26ce9ebdb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f1f161aa1437bd0a6bf99676d1cf317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec470b0531002e4a3ae70c0c7daf6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a844f18ee4285e868744d70cf3c6e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29026e034963479ae97e1be647f4143320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ed664483435e85af98028adfa772c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602b36aae538fdbe2b13d5cf384611c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897afa705c165164f2579e0c5f4ee4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba579680c1824af20497d70ca5510ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b0542d255e1469703a94a4d663e6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8b9fa874ef329dff8f8331d58037626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cfdb0bcf476a6cf4e3cce2c9fe4de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f4c14205685b234701c41f92f3b4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e697c3d2b913203fbfe608adc3a06429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c666e48386ecd3852a0d813c40bc7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44c2b42efe061f7cff490a32e4e90131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9060cc29f8eb94c4eeeb7d91e8b87232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664b398491d46eb79cf4c12491cf7df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e6704b4129299310441f3ff38ea3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f8a79adb659ca0494a32a431f968f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786f4e1ddc9b29f241870b04fb6474b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7390aab0b7caf4882c09f9b91154337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233e8fc84cc0322933286c54bc5fa2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c987b03d9074d5abe6d3f530323d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44c6b890bd9fbc531f074d62f3528540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553a6650f1d531939f04bc158d910a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0ff11b3cfda574e6b4371c1d5237142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daddd734d8fc80fd5e68735d1e8150c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65942f28fbbab4c27b971b12a038cc1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501b11225285194d6ab05558d83c27f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850e059e7dc16687472b225bfa68ba246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb7063e8d36226524fea78e592b2c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491dd362047a075f01a0aaeefd46a7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8352bc62b262c2e1c9c82816a7c15249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8000476e18188d5c246c2bdbd38ac5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2282774074fed36f960dd8b37511f5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddac25f3507666f8aceb43c06b220652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463247ce252f761c6c6cef9bd035340153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dda1b350157ad87d5ded80aab90ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fc066d6e658ce695902554aa2f0b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd25c214708267962dc3606aa0e3c2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb9566fb82191b596646308ebb3a4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3ffa317f53936293a3f57c82dc29e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2edc2fb7683a1e32aa4237f6daf24a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9555e16b1dc2c525089c3ad072317960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1565a4b4b922bf9139ffa01bf02fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5976c067e35edd5c2a4bd6acfc55d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b2ff57e846cbd6c81efa8a520f45d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75448cbcc22a99e0af9340a29f8e000964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901582fab88d6c089078b0aed9b1677565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2340bfa049f2d8ed148d2148a32b1ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2f81ca9608a6c6db0a33cba55190567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3ede7f39b305304055b5fdd64af0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83551398064c633bf5051da4d96962f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6c4c5a15c582069c49896f3b89d2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450ffb8d1fe8970ac36026a7671e52671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169ad86287727fab34e0bee805be2d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afb03c3ea5efe336c7a634b846d0c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320b98762ce178a0d50f24f7fb0c5af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e744824639bb82f86a78c1a4f5b1a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee199aa0f05aead5a716022356d9ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e57c29767055e361170e380dbd4ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5a0257a58491fbf713b35197d4eb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3f6c5cf9f9e88899ca54bae9aa5a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fc4272057a7fbedf8d9d22a6191ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21fa8d5e180e161e9d0e9a7c64abac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71b7bc17bb71f87e796014436c7bf982.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10dd6b5f9b2de1fe9c68c460e5505e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a36f59827993f2ab689eb869d702792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a5f57864291530d65ed24985ea7573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff2e3054776976f1e9e1a5092b3e564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddfd74e18c6aa488a5222ccc5f25e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528904245733a68df5fb9deee99727c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340c03521a434b162e1da11ae09e3947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f65341ceb9ea97ba28dbad64442578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6185dca1359f52dce8123f171d69a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e6113eac9d8aed3066431164406cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1dacb6833605aef4e80b8b63979c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423b13c4dd8dec6f30a80ef74f3cd8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d15967fa969890d819fbcdaf1be8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba618790fdb3d1f53f49cd1cc69ef2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69efb480d0258421b3cc45f6262cd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e900a635d070434952aeff6e23fd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ce1557e1a5ee49d9f3ed006ba0a2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcae7fa833fcc090cac47aebf9ab4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1ef1d60885d4a8cccb278257a6a1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78f702aacb4bfac8e50a2b661a313820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473eaa0a1566eb94459791f02659be4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac213c5537ee343cea1d9610be5a3e3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7312697a567739e43a0b705e67542023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae33defd340ee0964ac322023af2b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fd485236c7a007f9c22434574363825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab023044fdd24bc2effcc494674f8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b3d3b2e35bb61a579ea19d68e8feb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d9020eb1528363ba459d75dcf66a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c401ec47ee9696e149da018d5fdaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246c1325a2433f8bacdb1a0034d528930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13471050965941a313fc355cd8c7d7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747886b2887a3a9f1f121fe92f7a0c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02271c1a908da9203f0f509275cb357d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6d1d7edaac13dad829eb44bcd6a7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b8dbf80ae5a4e5130d56a7b3b576435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70213d56ffb9c74cb2bc50f3f081115c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaf219044b8b2c90b1fb7903f660a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e05ab26445aed0331c3d33838d5dd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048ed1ab90b83f44da2d74623adb01739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99459a42690bc9bc75a67ed76bef43c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb953487945deac7a813087867af1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a8769a19c719f9e18f7234895dd7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee2eb743ecdd9813d2e7acf5e6005843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56f37beb2c1071a62732854da5691d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a560940bcc27f247ccfad33ad7cf2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128930fe50e6e6f041c68481e9c5b5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69909160861749dab3780532500b6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b32f0b2eca236005e4581d7c81836a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a4d48c19f76c301e621ca8717764c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678921189b55d496a4315f711368c8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60978b51ff976046363a8cfa85c9e83d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ca05f9ef569780eb5ff2137c79cbf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2df9b82648425ecce6ecb1c852c4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ff30eb9f78461567b590888a2db7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a8ce4350233883e09ca31ff2a20ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18753625db68453c82df4d8e9161c9e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f9c2b5b95e4fa2716913ccb8932d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a9c56d7ce52e80d35f82e458f234158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55198e897961cc9761d58098b71996a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d36f0b70b16b16bc43fab34475b7d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9f63e06f294cdd086cb3021161d9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b90936405d6c561d137cb100ba4c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636f7f67f47cfdd9637d6843a51189963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7beff164789e491870ed72aa74e44a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8ee8f4951ce7616b340bec472955b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aac69bac755cd71acebf62feae79a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad9ac1cfd918c222cb6d06724c5ff067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95c0f2e7deadf5fcb95019a238aa6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb009c0df40ba416fa0861daff88a8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ac86ee47405178dec664a7eee205770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fc361d43e8371721bd5721799a98d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612476fd920e2b2c623e534b3398d9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784718103cf1c6ddeab106aea0373e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d79809eb88af62451c08aeded3058574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff9ed9b7f1db45a8db7307f9f700d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d35c8549f259296f817e00eba51f2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695ec1ede9fd55f3ae4a0a97a049a8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3de2b8ab92d5a309b0864b051e17fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78616517862f6fc4e5a8ebbe253a13479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd1142ea81dc59f9f798f87dbecfd780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>