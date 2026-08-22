--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d0e0a480b663d4e598a2bb47a551e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5e11a517e7f6be29df15951c728af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95923579d51b6d9201431cbeb8780dfe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651a606b5cf4c77c23b52e5ee4ff13f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2e1172830c78c8cb91db01655414a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be764ba137615ed477fa81e3e7d1d506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fa66d5f6e4bd38c625e15b2daff967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab44a73e52f83a51e5fecc1b1982b5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bbfaffbb6121b1542c3251781038a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cf0d0e8b068fcfa3681454c51bf5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd1ef68d812cc29e54b4b11cd6877411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e0ad48b6f6595e2f4f0a3e7007ede12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94f8356364ebf3c23bed531b9865ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25b795c5533a50a7d014f3fd09217814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b826b894e7b8d5e75dae442a51848c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d914bab238647c51658586ec7907b5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4c1ff6553d48514f321f0ade2d2eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5d6868af642f966bedc583b1d350b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a90702480f43f3db5875f44394b8bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5af373f271f8f19e175bf350c2a5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6ddb3e37b8e169c78bf6a7a6469ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dee76ab652769af3c268fd1146cc6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789980378b1e0dffa556f088aae8d3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd42626f593994e52e94a26eee7618f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdcc1ba5add82e8f74312ccfc8ab5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e1e2e4b1ed15715007cf6576ddbe126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789c9188b69bb83f25238bc7e6ad94327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899a7ec1c923f8c145934a818b60de628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee969e9ac8764e23f57fe38c1dbc75329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605170c3ba157cc87682042a67218c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e0cff0680c994b63d46faf85404d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502734efe7cb935319327a461d16eec832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3c0b41a33b5f902132fa23076ee4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239525e8a5306e2214a90843768f5e2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17864e5bbba1b68afcde7b9c23dec64f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6051ee7c501052caa640cc53d95cf2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce8e51387bfd97dc46ad380d2f0f4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31640b234baffca0dd7a279d695e1e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f71d75ff0d1a5052d5e85211c79a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcf811b9f260449834ec3f5eec365a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2cf8e948cc9aa243cd87ed63f346241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f45e4fd4dc58f631ca4377abd8577942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486620173068afe2781c6c0b68ddb28443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a319c7e19e01e6b0967138f187444244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b99acb57d0be356a046b21951f83145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e1db4dba3948bf0ede8cc954cddfe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246cbe0721f951c266bb95d16a3880247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f900750880a1efc4fe4c694df53ff6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be914e86e62fb909551ef090aa0770d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a421a18ed0eab095e2d6484c0857e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffc144ffd7078a9f5f847c45cb19e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e0567a396999c4346bbc53d37817652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883b0daf23b862cdde22bb38034d37353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e418ecbb0ae9f742b37112e840fff1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bcb00297480013d140530bec60a3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8513815959298fe5ad11a2d33af64956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f3450555f3b7a5983eb024aed70c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaab1696d81a5c6b741d69fb4353a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffb021be85d576cbc7bc5d47c59c8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fe1283c9725d265269b0db376daa960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95676c7413b15516f289b8ccb990b6d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c87526c83608dfe2df888c6e4b9ba062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992253b3028d42941078266727deb45563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9a28f42689ba50268148240ab636f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a20374f7c82916b9133a575646dad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b347aa3528da67c34ba3caf68f434eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02d2c017adc3393ff6563a08c9540a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0eb6baf93eda67b3638a0e0022a2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944340d5a024624903d89affd12b71e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ac9d4c4181a81052d2ec8d5fc549770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bb2e11c3e7472e406fc85af084a7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e65a84cf161b32c002513941ecafe772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605e7de55bf585f08ce0c70fa2d7d4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ded2dbd6d7a73508730ff81dfd798074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af0b437cb0024fa27a8f6fa9854ea775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0f4189f68f1a4f71601a249a3d90a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7259d8ca3ec14e560d592f3aa755c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97619289d429c14c6d0fb31f30b2781978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b346a31841fea512ad229fc8de92e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bd988107b5f9cb55ae686dfcb94f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e4f2262a2c3a9043374fd5f1eaf9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6820f74bb1dd654be65041f418e93a182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4386aec366a4e830ac3c9353fc5171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1265993cb9a0cec534e297e6da377b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087e442a64963536807626495fe2c003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e8deb930565659df33f7e4c79fe8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2eb6a200809f24bc93b10f02ef4fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a652b5cbc663df3c9b5d1c7db513666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14c2265476e28950cfcdeaf9cd4fca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f86e0782f54ee681ab6f0bdf851bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e98fbc1e815c009447313f72b84569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f47d1d2f30a666ae90ba020a2b36c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07cc10ad7771792b74a35bf36ff0b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7534f2b41cd5fd961fe1dec7770dd0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae01c0afff3af54a01325160ab8a2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d302896d02aff0bb6267383f8dd7a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f288def9d1ae95311636b1a3e32eac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37384bedb6d7f76bd6c788d65caa78b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6e657c67e777646fee26b8d97cd1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0436406578f62c2b4b0ab7ade9dbd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe7bd950a7ff755df669ee12c11ef619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0b1a1b7d5c5663ea2cc147cc847d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bcad7f9da9fabecd105bef434ecf221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89758a6e2b559598b351abba24fbfc7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336171b1bed9fe7432d369450b94bb4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a35e50d9c0bb43753b7423b39452a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc7387e21988d8e8fd5690678c915f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab00b93221fa2727e1cbdd9061abc3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0452dcd3d99492651c0aaa73099df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df7e1507253d4eb915be1345c682b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c1c68d46d01fca48ce173b2ea28a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdb32764cb942e525e72766350088530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc9726068713168bf17460b463eda431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88096d99d5ed7973db70749d6277bcd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41b64f188aa5db48d9d2e328ca4b7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68d80365b1e20620b3b89c6686db5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228a6904b9566cb7b5ed04f1eb771c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37380b4a5f9954be4c2b3d452499c8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432ddf40a89fbcd43dc197ffeff7fd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d87c64f85bbcad08b67fa90fa297438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe12a5f763a51034ec4f8dbac74252139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160c83e5deb7a236ea86f3d3cc7abb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17b1852e575a36df8ba69bce52293441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8259237f9e6b414639056bcab50e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9e88f0cf24ad0f544aa15ae8a493743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51bb5a150f65faf6337511723642a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a7bc99be70e14468b5f72f829833b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a663b37c9ea6068f7cc2e265e2794e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e84af71b24e1d9d7c6499ef03ddd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3145ae935e676a30ec5b4965afe4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f92824e27d56aa1271342c47fe540949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dee0e521c669e669165e1ef14c466750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a6c6247328d85125713498a12a65451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f3f6641da86c91a36c1559df4666f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46019a61c70eb9aa2ef81e58d5f4bd453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f62bd5694df5c77fa6169e62ae0d4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1be785f428eae0ca3cf342bddc989055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b463592f2abc420d0fe2caf64d31f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d46a6d7889a7fe68608457e4f626057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068594b326551c9475b381ff29d655758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56728227665d83e1d0747b6927def8c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edbc63345d2dbcd15c8d2bdbbc48c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa6c5db8717f25f9c454dabe12bed561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225868d5c0bf1b35eaf0067df517bfe862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d091e305931843ba4e1303f4431534563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8a5ab880ecdb985e06b7731cd060364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55bdd3f8829b1f3727b10419c0bc3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dadda9345d94e0c36e721db3b32d4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598ca726810870b237d429f029e370367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cada3b6f9a204908e538402e3c85468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524c436a3e987aacbf6ec59bdf5ccdc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb1510cb4d4f29d1461c8aa11ec59570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79b305a210eedf8108d644ecb758bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa7fa4c20c8c944bb93e070c991d8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3e3a05a5ff3421f99cab79c8db93a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77bfc9f1351deefd802ecabef7311b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f5b5e1f5ce49d68e7d91a6ed6ef0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3091d0fe8b58d3226e74b7de7ad5fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868465048a70195a39d8eb5581142d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed96893d35df308681a2495d0da2ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21915d0015cb6bb33aaed75b06a71079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5815614fbfa6602f92b52348e3bea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d03767266ca9e3e2eb3b7b827caffb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ff204775ebb7376bf6412d9fdbdf082.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>