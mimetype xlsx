--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a9b69b7769c485d089802eda1de8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1072293e9f69c2c17c4b00e5ac83f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dc7eb11c68bb6faa336ed2e048e083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2823a3ff8f983f32558b04e1cae024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39d472c996f7c76d44f9bddc4a29db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60326af8dadb0c30e1382c4e46d93986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7ded42c4b1a600374ac428ba4e1537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724715952de6fc151cee280f359b6408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9d53d19f51c72a7619700f1fafa639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf5bd90cbbaa001a68ddb4e4372a1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebf882af91c7736d5485acad294cca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df409fcd6b57d6cce3e67eed9774d2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a2c4c10e78b9b30b229cdab6d5fdd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0769a6952c7f7a3afcf42493dd16ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67bc5bce916fbfd9972b937ee8250d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf989708ebc97f80b6bee4c60344a8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486ee0a340225fa1dac58c3abe4703917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dce8825aeae7ed7aed7f42f5d6b8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39357b003da1e4cd6051ed992636140619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41cc90152e90d4de87ff862121fd1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a77fdc93bb74747de680419610e77521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6f68a176cf960d0ae8182f5a5f22522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20153f50175ee08012f78bacf4f0e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1e363c9344bcc171f211abf03ca8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01395d272ccf50a9fd8a942866732a8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b26664e122163bdc5ac87e669f44cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a510d75145e77ee21a3ad55ba376127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fdf8ec465f055659fc5e73e02fe9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077f65f5c92e6cacc6afc0fc9b12fcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71d32f9b73e1b822b617c524e9bea930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7d5fcb34a9d94eb5601c10922c20631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc4cbd8062d75a67bed09fcb3089ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9df88acc11e61dfe2a3a15e99fd47733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bc005e97cca45d64df6ed70a868fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99b4947e6813281d41a1adc77515cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b032d8f717fa997f84b09b455a812d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa47501a81208d646b5e2f52d284b4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a62121290621133775ae8861a9e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20693def0260c4d99a63fd900eee3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3870415bbc08a84b9b6c396b0690c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8d3ea1c0dd4731a8e9eebe55e439541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c919df7ea1ddc21b2bb041e62f4636f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540feeda97716ee304fba7c2ba5bbb3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74c4fe848938212b7e6210afa8953544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452ba78bbbba81efd7830b65761ef4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7c7d3121c07453a8459715a64e32246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044829e6718f4536bbcab47b2e948bcd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2507e4b4cf3126975d18a2c1acdff148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2611eb8cb0937d3e9749eb3be07c0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ed6be7a8bbd24f2720c966ac1f69050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501181f3e8af18bf0d79db6c8c643b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed162293fbfc89ba2177f1fa3cee6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce50799d9209105760ed95b92208e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7a416473d0b680f09d0d8cfb5b85954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5817481dde44b0d15dfc799cda8bc6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d5c966480a7e334d396d9a7d575c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0791668d752060e8a8931bd3185660e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94b9a734fc22c7a7f5a263a93a59ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9996f6447bd9158e005ca30e092535f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e55661620335c801169d51ac1cf3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1750cf005c3686b1861253ed9fc24f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666538c119c95ef14da8c79ad5d786362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a1e2466de2a8a3e370d3f426503cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d776b39aea1d9c99e909bfd6d0d480564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56560afe75d4b4e1c00f4ef13fea7b0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf81043907dab014d74d46a985267b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f05a23eceb7c467adfbbc7478887f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3de68ff4759157289e5b9316239f3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0ca60fa64f56265a64ea89e845da569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca5b0d8e92c0177884183f0a1587b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de52cfe30b951923faec2943a10c34571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c11e0fcaf1098238bce7dad208d88e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f38d1db2e2a8f4fdec67852a70faf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4e6dacfb7cb1731913602b0d2a4f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70f3cbb495fdd483c7abd1cbab93ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee65c4b087d27b93fbd033b5ce569476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d027c1306ce4350040bbdcca1a8c3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33b7a1e4179fae4417c521d4891ba478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c6c7e6874b15918aed1a078dd28a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad3eed668c1ed51c244f9b7a9cc14f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891fa517a7c746e8614473e7967d0ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfda87a575374147d38b69321e4176982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d9689b7f5b340ca589a26ce7d9f6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffbf6c24262456b9df6fb21fb7c63584.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc6a292dd59b0273a7d0a4c5ba33051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be5cd024268e80b4a8f02b665a3d6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b490c2f280c0e1fe81238ffc0a673543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba3930aa195164676664d865dc47db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97611ffc0214adc3cb124810c8574ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f3b336f8c377cd88acf29d0fd87606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd50e7604284d7f0330786962748c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335385c71e1693eabcc4d42f27b902338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb605201377b6d21a3cef3a83496379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f94a8cde72d8a0226ec566d49f8a7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ad5963dd01127264659b4884a41ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9f8ddc69852a53280fed019fef3cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58554a4619de38ad9bacdf9a06b3e55913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51576ec70ae940c536a9e553bbd8515f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728398b935e1bded5f1bb6fc3c6fa20e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19716e78f4c426af89c2a4dec2c57b0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e009530c5089c37162131a9f5995fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c569b4217809931e99f60a937363318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bebf4e024a7df1871422eec6f34b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba6f3a1ce4e6c44202b541536025dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecbb5d924367797d3844b22276b93f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780b4c1e95f2cafc64c9c1d89a7ea0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead76a44000f3b988bed62624aceabe223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d305c9e92ce941fc82fdba541bc19d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5cbf38ca5012687b224edce0d30e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75347bc565b5fad754982d248d455e0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca2b8fe0461eac977c3c35316f180d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c212aecc51f2b0b5cf1ec4b01a013328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd84a5719deb25241980585f5e953b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5788417314a49ce8d27ec4ccb62966730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698daebcdfabe5e3b44c7d0b3eb022b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0da183194b78d53c0954205452291332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf79b1f540b9dce9c2084c4a88c87c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31229ea1b31c7f595b77f7a76a9ec5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638dc96239cbcf170535d9765a2ce7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963504c9b973127e222dfd94e6a6a6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaa8b13d444577fae80df721dcd2c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3b09b2f9106473937ff314af6062c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7758c0d08f5f02d9076cd21c254ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620a6a26baa5ee31eeb044000ceff4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c31fe375d2cc5976fbb611428f2cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30850da1685f7034b40f5663b4aa3edd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6a5dfab8279dff6da4ea876ad723043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90547d888bbf0dc660f3706d55c71a3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7952b3409d8bde765e87a8841aeb9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76bba95b83ac27386d5e024e509ab646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba22e6b562eceeef03eb3c0946460e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b18319d42f6c7e1e6ce844a3de49c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2019c4005659ecbf2c9b63457ff32eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ddb3b7ef01a2e35eb0b1d037fde2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d231bb843e29bd691327de9bbdbc9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4a5f29e1a31e45d015c487e37b9db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c72479374e4c71d5bf77445f9359453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789f578992b5ea6e96e907c5cf8e12154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117db61686338000f35512c698861e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fb0baca78517b8cbe2a3c6571988c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730f6563363e12d5c5d9bcf435fa06a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f0e33591f9643d7e57a5f7e2b7bfc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7101eb312a20c050c508983182d2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcea748955152698534720cbb75ffa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594c769ea1d647887063ed8efaad70a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37191ec5c3d266507a56e10cc7c8760b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05273d4ca492f6ec4ad6faa5926a4c9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5b41b816aa6404dadcc03e1f6a05964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f274949df9f537e0775abc2613c7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fde289afb5095d20758aa3555326e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a38ba7744625f84a8fd1a502caa2af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18247a77e3c411d655fcf05895a1694268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fe5bf736f5511e2d71f2fcfa19ba369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b4e1b287c83233e4cd72296d5a53d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25009166c7ea9a839a78a828e399116071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2ff415bb7169b318f7f9983e4a33172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434bd92448c64a815fad4cf977f046373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1f05bb360c1945e5fdcf1106c1de874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca12fe5927ed6524080a939be953ac675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c921a4167f87a5851161d1e791a3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45e97cd36889584af5a87ccc068d1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8fcf72b18a42d3d89a7c31c3bc68178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc882d697d336067e18bc35c303256cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea83bfe834ec5a7fd6d29faf242887880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>