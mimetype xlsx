--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b566b579978c75c09af7982dceb3281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7be876a4f4b273531cb0fd6babd3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a58a07a2a2ac5a287f9b470a17b303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab1acfca83d20deffefa5a0f6d64284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34837dc7641eeaa9d89188724a18b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42cdd08593974dee3928a1ba6316c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d48357efb9c13e18934bdd963012897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672267d569fc80d6519774b264b284bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44865d17170890b99b137011fd232679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d8bdbe562d51158d0312ebc936ada10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244a78d1fb641e6e3ce8f9f2976b6d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dedb2d90a5dda9e9a1b76ab2cf0df412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc171013cb4b665b8b1163fca9174f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef806d55a6806b1f55ab23dff44c8e6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278f4f239f697f9ec23e43ec0b5d93f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6cbf6510a1c5632ea5d3288ef257716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179a8db7e0f33e9dca32ec7b360a5a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50c83654e77b4a95a7a23ff6b1dfe118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc661e1b3698f0cea4bc5318b3e232919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcb40f3b813e61c5af183f5c42130020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff17794b878aadd6eab3752607d1b9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387293d6a9cce74a94d140acf57c30e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2e10d08c66d985ca4a59c56d07edb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7b7614f79dd47bea446c98c0efb7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f16cd189b5a4892c65e53f1590470025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b554e4c94c9357b9b18d86ce2d98d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88b7481b5af7f5e669ad4bf665c3e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc41fce9c0dae221defcc58a49cf0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393f9870dccc3341619d09bbf7ab70529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887c20ca6cab3ba4c62542b8da917ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a37fb8337a46b70a0896f9ead089b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589c28375be0006849fd6f5f2cb83bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c9764c24187f558a3c6f65074f8cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee93a139fbb57d22d3f40f5c5afff334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2983e50e36a60e30f38b0a0331aa435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39edec0f6261eedb8a16c93111455c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63acbf324f8188654a924bf1357cf437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef93c65e48d69e033a0ec6090bb2e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0904499fc2b59114a513a85d4f57dc239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fc697099f69a006fedb8b86cc6b4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96708e40240426608056dc10120aab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe4e32b4f82f0f611b6d419aa6ea7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bbf6d69c9edea070a6759505a1a5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed661986dc08649bd9810cdea153ef5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2613f30d91c8503eb320a4c2848d6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b3430c82b017294d6fc305fa4c8af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fbb7758ebcc957c2afcf1c31cf2f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8284269fffd5015049b9367264606248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48621a5081e77e6b9ccedaa8891ec50b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55882041c0c1bef821c240240826fa050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8ec2de41f0ee73a5655473085e41851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78543606ccf9d68ef3d416ccfa9a7ae652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a7f71451ecbd959c2734602226fed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a7260643f52aee6df287aa83a80c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c62d5847de7d24ce11ae67c2c70db655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573d41ac3e7ed8c6d9ba4713afe74ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c87261f5f982aef3aea268e66452557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004ff072756c740002fcd49fd9c0d1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b09b0500cc1cb17eb0b195a32805e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fc8c8914fc765fc6df92c7277033560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851a18af0d9612acb404b0359b1d5b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88811fcee7ad369bf941c60503ea817162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf6ffc517e2d4179eabd253fabf83563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76251242ee7a6dbc507140088e9032464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ffa0ed71a76b017d00ae34fbc906965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bba9544bdeebeac8e1a151cec069b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d35fb998e092b9a726a06f34990a7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39341ef2f6d17fed1191c6f01015cfce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb796723e61d11edf4acef2297f3fc2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8915d6ec61ae0f1ad90b0c12efd6a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6c6c2ff8247334eabd42150b400a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff399d92cefb9bb81d1c0b0eed8950e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207e4f6630e89d48cfbc8b797935d6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b92da9957661ab88ef7a0a04e2975874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab07ee47f0c5c8ae4f833e12135103575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9638126ae3e590e01c097842c79f2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c7b8c4acc5b6cd40b64d7d93c300777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e5e8c7b524ec5c2dce01798859f0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9f32bcfbc0e240a225354d748d9dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad19ef676a07129f5647ca5e39931f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456c16e0ae1cc7fce9287acf26f967981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce464ec11414bf03aea3374f051d184f82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654a51c9dcf843581e56b916c9b175c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4717449dcf0d122148428f0b0494c0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6da789404648018ddc9fe2eb828a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88e7a050443ea3ee90b4b2f54dbe5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dbabe01dabf2349d65cf1bf0d02b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f447da7e218c2dd96aa3bdfb6e45ec56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bb5d44034c7f559370e412ef517d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28684ee33131c3308d41e27727eced98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0e7d46b8265b931f41b62e01ea7339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c984ca9deac680b128c176314d20b3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec29767c531f58b691c2f748b45c9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005010e2d3d68a7087b8c70631a3e7ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00399a8f68be8b540bbcfbc54a2c82d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7004a2b0386c5877fcef470592591f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b3f904a98ccc611a7ef692badb3f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91441a04f4a2f8147085d259c8011b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a12b7b1fa2975831516f1a524e7e8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52abfc74019ab338add5a781ce7054018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f10fe7649d061367ce08705f41e6e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100dbcd4576a2e181a5b9094c5f853f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4151df1093be6637bf9d7ac5e1858c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634dc5a413af33115f0ea4f0e24ef7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79986fd93e0f16f282a8d675ab955623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b79be2241202e576b21fc9ce4e321f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0e188bf4214cb483800fc7221b9bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90608a5bc9334cd86100d8e4a5d8e2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb075702d712a3b62912c63b1da92027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777835cf5f284a7206bb051cac3228828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887c85c16c3daebbf6b5e31982b2e2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80eb3217072b36aa2a11f1eab5088730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df7f09bb3fe946f7f46622e240173b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88539693497ba0873602bdd6ce5bc60132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b608148ce3367762830774fe556a50233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37985c5b85ed387059e8458ce88139a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbcd99849a443afd0a314e0d83b8ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf829a404b3261cdbe9b26c71f7bb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2450360c6c77ec59ff6f596808c0dff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16e749dd9c36c921ee75ebd15f922138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871df7129bb40502aeb9c42a0ad437d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aea4e6cd0465da2fe58435925bdc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d78d200677973caa4c616767f15d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c62ff9dcce664df635f5b9d25b6e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f12f45555d2d8b3cf5afcb627954eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67c6d79c7bb188e2457788cf91d2ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da704da78ca43561baf8d75a4c72d2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089c6deeabf25c0e04aa6964ca239d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6c8ef2ab8dd1482119006b7b4f4fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e31cbf7eb516924c6c922d4a53899748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fe9afbc9052c12e097da91906a55d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a1e20548b0c748efd1e6ac9c9445150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d113e453d1c006dcf27220d0d673cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdb8a716279888dfdcc683ec1a7c0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496957a3576e97d2d3ce4be877a9515353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78691503f7877e793f5d145324d22854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d18fffe65a62faf148eb979706df155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978a4b886e451203bcce0f34d600c8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331195c3fe992a0b8c7af326e414edf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018092a2e01eea0e4853af5736fb34858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075e12502276673c15185f5b4b33a3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f9834fa785b6f980f23761f1e6fa860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f00abce6bec6c07460da540da4d89261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe20392a98a8a483e1c494b4f91ac362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792526177083bb75dcb5df035c5fe7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d67da36bb5218411a11dbef98232b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509f7304439e4f0b3459fe21103b2bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d392a43116021118b3bec0b0c7fba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722ff3e3b9fe21bcf66fd92e10d38f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7000aba16e8df99fcea3f8387c7e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430965b0dacc8e855ce44e958270ca669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904387a07585ea614ad5832570217d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3692468b61d499f0982b515561ffa0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56484ade1c64c7b2744c075fd991686e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e52228d9c29cc66d29308c7bd7b3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa6b5d8fc8aae09aeb5124360d9f1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b32a3414b01fa4255500984ee463de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8c0d0b9f5d924634775da01d29fd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1694db46e66edf3000825ff10dfc9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363c43f300d0e8d258114b8bca2c47678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33361fadc2c4e8d6551ccc11eff447079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f244842c329d318c908239f18b847e80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>