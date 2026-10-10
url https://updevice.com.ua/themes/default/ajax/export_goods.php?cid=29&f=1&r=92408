--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd6507a75cd291b0d2f4fb084b8e041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578462236d12e68f43e3d55507aa1912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88253483850fa9d63e5376d3c03c06b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e854e4eb8f05a8d33f87f3e97ee3ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befcceacbae25b4f3e41c6a656f91635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb26ef960aee9bf53d0c3d84296e6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a39f3de152a4d6c7141377e7befea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdaf033f73f19cb30f59cd098fd07b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eee9acba603447b4bc31dde32cef3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308009a53344dcc75135b095aea4544110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204d6e5eee969c603e183d25c265b0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c374c0e823fcc4a604042cae1ce1b0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060db4268635f2aa52affb5c5ee196c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcb3b55b0db2ac0498d672f720bc2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cb54d9361ece8ec9584e890e2c2c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1739bf99a5d0c55ba3cd124d78efd516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ba67a3251e310bb73c6b9bee5705017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2745207ccfdbee7c0de6bc590fda3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee9a47f82220070f727a82064bda7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87963df9f0043484a784bd3adc6f335520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13efcbb388ec55089ed75baa58f0acf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4d9f89f6bc61ff180f336890fd56022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3fd04894925ff2cdd4e9c00ad27d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfcaa7b87757670544bff4d5c2335924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811233bb59b0c1b756e5d7237cc949ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c4c95f12e482021b1fab89fa1fc8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a20bad9fa3c57f4c7e2f94b4d6db0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ee6f3499335409b0ea8c1837cd44428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d91e987af86b0c17171d3c7be7e2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199062a05507e11981a2763dce28b84830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb74464c401744380853502a98920831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93eeb9f7c98f94dea90b1be35a9ad5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974462aca321af3364e90480467aaa3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe58a88d3ab05843d7503fe725c14234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce264b9a3e212f9e2092052c1acc43435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f326b6f92917227c48b28a3d82d585136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececf079b3a27d5d477c7d892f77f41c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ce22f696c7f24a0936ea0cc3cf5f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6d805a8bf0876dd30b37980d090ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1147f58cf9621e45379744c6b01326a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce812db332c28ab8f9162adb6a2d447041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726478b1e5eae1d4692505ce13ac699c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e468d0e076ca12affc4acc4648702743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf25d3840e6df5d413a12ad78dca72844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b71013b9a8d4512eae53f54034447945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dbf7e0e7d1d96379941a6c93be96f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413fc3af0fb760771a148519c2503e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a11d09e6d98e3e50cd7be6e12aad248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ea5cd0a5fb1426fbcb8cd72059b7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b698cdfdaa525b4be70ecfd459e3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe2cf9d7141ac8b801f9b505fc40e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959fb83c4836dab5cf49118e8891b6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15065ed2bf79e555b70dede2a554789453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfa2836e4ef88c57f3239fd012eef454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1d0ff21644f1df512b5c75cdd650255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a909aba2d2430b03fd57ab9b9f2c2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54a0791527e96110b4c77684b96dfe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e130e4f912f296f813cc300378fb2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec060fc3bb2c9816100a806d10a9fde459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2933ecc19c0a954d887339fa57c82860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55efba2ea66b7a9a094ad62fa0be8a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537f3df7977807989ba37e74c059bfa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f60a21ad4dfa785a8767fc985146ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249d01adac5d2f31fda020d7531068864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49780e16d3d6c0b9b558776c9ce90ac265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322913981025a5e2a6d59d40ff53ee866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed5b4213228cce49dd0660f040f34167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c636816ce89e9b6eaffa41641c4cc968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b32b188b743b8427294efb9ce8a8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be967c8d17bce3a91f6113e081fb85e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27ce0d67da3b5007ddb65c0751cd8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72287a8de51886072837b8895de4fed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666283bb7709e7e842e021cb2a8319573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf2d48e9fcf97a876ceea76d9a02ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57f06a28105c3235c74ba18cca61dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c574baee9a83f6d7c40ea833b50874576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9095cb57c257aa38bb68456e84f3fbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce9c2f964e55aaf1afa4454286cff178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66d9e40e819c5848ccfc52b4015f6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c993aa91acf2fb618b3c6edabb92e1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87699dde6c1592c7b1c673b9fd9ecd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f77c66018c60d938e4c11a21bbafa82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310f701eaa53a1be1a1dee10e8a67171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5931c99574a16c7496f40c64d550b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe176f1766e4cf425db682124be02d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248053de303dbdc90ede0fb5de807b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46c58c6c5e3bde31e9c75dd5433b105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8156c2dc1336cb23379416abf196a656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd34eed1e89577e6e9f5add7dce61967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a31005455fbc6bd41eb81e1d6b8228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0934d35091131188035178de6d4cb789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6db2ded888a5e5b790b8fa6cb6a9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d27ec9e4160df979999adc0a1b6d1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424ad3e0588ad8b1216f0a265682cc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934514acad423794b47a16f382128eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64bd94a7c5646dd27fe1c1491d18ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc83d68b842b05b00a2e9622985743015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad14a1291d123b90cd57f74083c9e4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a876bee37e1a2ac845f7f2dedc8b1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d006400d9d4cd036ba6746497580e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6db9093d63985c811f39c5a1590b3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71ad36ec21b61c3ac0fcff240d5f7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82758bfdce3665d9420fe34c9f80f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139119fa84236b3508b40d3878ab1a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b81c81bec81edd3c985794663515923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53479a94da945c7a888f30d9ef3c3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594733a4e13fb21dfea09a121d9c5f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc7f9f6fe5b0487a057b9f740a9ae626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f360d7167cc09377ef43d661ff18227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1b639534d207eab55349644a98d2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf17b5d3524787f53fa1b284696b37329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb3574aedda9ca9bf3c513220845a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289378832fcc6f28f365022f09a6efb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3555c7c625240141a35015a292695432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ed5c7189edc1be9384cc4c9275a1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96c4ccea1fba75bb81f3c66e67dc5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec0f5e560870b6945b41ec62f56fea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae00bbdca46250dd1e884a78a45e2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215338003d40d16d97fc6c71c96249f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39dae0f0678fdad3dbabb00971bcc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b793f3fb59112a2f23d83654f3fbf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aeda233840e93633aa5a888cfc3da540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff29c07b3d628190583ede69fa383d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298497e63c0bde24e9edd1f5310ebd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753bc8f9d2eb73291abc98272c9a2bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e853f61f68ec31b7e4388a9b339a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf13dfab23ace1f60badfbe22f916645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1644e81fdc03b82d178cf5f222d9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e5f8ac5bec7debff7a9a6ae8cd01d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94870f540ba49f8066a00d0d3df33648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1aebf241214a6531abafd69a40cc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e756a170878f7f51166999964afbf650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4f0c88895ed8731d0dddca462b1c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207954607330fa3585dba24c93955ae452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579e9145e2537487e24f8c8709cf51453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81971f0a43f41c787a6c680a00f860fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc4dc3dd89c29efc11b9b1a640998355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb7d269bfe1a060607e74a9899b18e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36d812b6d5008ab840c53676f5f31657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c36550a7523542880dcedae309d4ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e913487b8937a6a63e74b633926453c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582aa8a24493ee96ba0e6c48e0fc66060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0486ebeb340cae800580f088c5fd81c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b263889fcedcf0654602aecb9f22cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7a744f71628c3e94257297399cb2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81963474bbd2f0a82c9c7d678ee8ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c9ffec2012a8430d7303ba8976ae765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8323ef19a51eae3bf538282f635578066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b4996c7b4489abc472ef05795213067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf96eaa09f60c3682aa8a3dd35179468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbd3c1f555f0b3633535e6b464409469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ae5ae9408ad4c1ece91686c2e9b7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5592f34536d72da31c1490b8ba153f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994cbcb56017a473cc463043a37cb3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14926efc31133802379c1473644509673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdde877c02f5a68e85a92e3e999a68374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb80f7aee16cfd382fe7b81b9cb5ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aadb00ca5de17e7dedfe0b19cffe1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9815680a1944aac37ab6ea8921d7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3961305d26b5fdb0b9ad0f83a60b59878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360510d46d9051cfc07c9aee2ca961bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99046d6827dc7b581cccb90eef817080.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>