--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -490,51 +490,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fc98c7c7b8251cd632e1ca4d6d33c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40731245a1ff7130af53bdd7e19e40472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f089afc0da39ace082abf7ae6cfdbf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fade7ef4b313a0a65497a6867bce14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95174c60657379268f91e2d240008475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015ab455bf73cd12d9fbee6ff7e58906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64844e2ccb37b43a584a4a509e4b597f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325596cd90a6864b8b94e2af0193d9428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3f8de7fdf416862f8cfcbbd03c27c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c1330610ca7d63667923157aa049910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6fdef6eee14530432b4e9d345014311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db461f3da823e46182f1602a2d4f575212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de514e360cd3c64f6d88cdaae7d6acb313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfe72c76733689546b5b5d9147ba1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d96cd67cf4d1a41edd4cbab2a583915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347225bb4d9a45358c57c21dce18b5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216877dacd4097bdcce087689d0814017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388fbf0dfa751f3f317914471e6dbed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ba88439c821bddf1656e41ecde69a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cb907bf8d0df8a6fbe009b34db2cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666696559b379a2aa3bbd4742e93dff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310cc03940b467ad8530d357333a18e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2d3f141980194f6ede6487075405823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47f6d9e62daf9080b64c184946b8ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102aebe24816fdb4ccdece77070ff1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc25b7ca78df3ca90eedd490e61f96426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be85f16f2a3070da26f224bbd4bb04f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c04dd4a54bfc3f548a194a03df85528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8722648fd21c1446a03576fd9dece29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70b097e15443c22aadaf2be50f608430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b66889759f0e2948fa267717f0272931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc2a345e956941a56d634aa87fdc7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358cad63cdc563f0d5d8c90f26dbfb033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1f027c79d2014b7a379d637acd18934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4eb12fb41dc3de5bd34738d995b1a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed398e661c8e3fcbf16f3f85dd3c1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df07b3279bea19024123f452f596db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db119630eaa5e2b306c028e7b405632d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b95f3c2210ded6683e04ecbb14694739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f877877593fee543e906d2448d33640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398497d97df5c45dc9ad992fe1bf024541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f318366f874f92116311aba7200555942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd283f84754c38bcea2db979b782be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d36a0ab33c76669c6165d18e1ad0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b83df8840e85bb833bb4f24a6f74e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1d84a6ea33f3827a952ccc642427d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb497e0d8e1f58f8de9187a050c2a35047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513540181082fbbd46c691a543db9d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b17b009a3411fd7963e20242e40d8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a770b6b64b2879fea23847e1ea57650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf3d851743cbe5147fdfac5a2cad7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08153c600b8c936f915c925c9cb04352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a460d701420f5cf39a961744cfd4df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abe52161b238b340ac31e03efacf6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d314fdd6e06596b00f69407e55958155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c1d664398175843ded0911863408756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f41c6323f6116192b6234e06a3ada057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f6a4cf4e44fc66bb583ae60f8db2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5776eb09267f8d8641281136c69b6bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f7b32c323e9b26376032e3ed95c2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c0ed95c13aae44df7c8a5623467e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961936175df71edb4cfba4273faf77e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471de78bbea542868707d1941e1497b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233873c4b2780dfcfb602047663063f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f050e9c9ec2af4d6abc45363e7248a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a14e98a0bbc7149560ad36199477a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61e9b524e14ae0d67dc6e5c438e93667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cc462786a9fb2bc2076c6fd9c330368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b226771839a05f15de2817f75359b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf6b43728406d1d29cb1b2490949a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9016a4063ada02dfbe906000a97f1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7813469f6abbc879684d9d88bedda8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b086bd4d9b0c828a0b46971b8589c2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c4b9283be976c6f1f8fc8fef9573474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe401e1b0c1ef309027b0b32cacc8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8ffc690f9cfa0c7e1579b1b3a734476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b256c6d5d5a220df15f221fef0839077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8321b79bf8ea3013e0d25973cbdff0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb276a099fc13c79057176c8558dbc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b19b0cf935b20cb451c9dc5f8a6e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267f961beb3a96affbac57f2dd84c3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b952be934053cc85056347ca0c2fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54531879318474f53cf7163deac265b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a145324a795c124f2aea5dee2b9ea84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5260a7f2f1a597b747e98b27153d6e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733ad0dd9ef1520f5fe12074f5491942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe05927b362f5faaaf5272aafde4653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608b6a18c7027111b8e0a626f72b6a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087ecf9813102d69135a2167674d3c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e12b453dc59053087f30615e34aa126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014e6c332742f1897558ca1b04b03077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185664a8319190c8ff16d30d735022f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01003de66669139433b771ce155e04e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7341fd4cd82b5bddf2434919a45ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd065a467fd4f71e2695fc0a3dc5ca7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b52ea5e88cc35bcc90114e6adbf5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f284bc996bf08f602d4f435e743c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f609ac8027c3d0c7b2ac666a529126214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728f99ec0f864733b4377eb409c199315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00371c7f1a7776c931b93e8971801d6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c175eb6d5c45c089b6cb5152121709317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520726cdad6e210bbc5325d17ba7cf018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b10c9e08c87e1e50a15809016552319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51237a3ad9fa1cf0fac95592d3d67420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8d63d8b9eeb2ff19e8b979057c51b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc5b5bb09c27cb80ed49135385009922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badaf327d74314799b415cc8af9a74823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8506f595adabd5e451210cf93b4aa824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ebf9dc5fe890a256338290ba4976e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ac011e20657c244dcf4ea5bd1661d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58129103e49aba14dadb68ff13430727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273020d36a13e7535c22464de9a077ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33d462750c5d0dfc959cb5784eb6f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c8a8cfdee94ab09f07a60ca31d3f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f5f3387858c12932d4c2f554f302731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708173fd21c3b7cb6fb108908e3674ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8453f7c2e8b0e4c93e7f24c248135d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3bda1cd66eb8e30623872042375ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7bd07c007cb53294d46bbe55918b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094228d26b7b90efc6110b2d6d57bc0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a53ecb45c25b7a00242701f90e8c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3eb423c1e5c20ed52ddd75d27d6d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf48c28bc57fc1784eae01705d0279f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9294eb8c310d3cd2e3b808cab7ca1a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1139186dfe3cee26fad956d7cc874941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7305a03306b620960f81f065cb1a0db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcf2ff23dfa016a3981750ceb9813543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a51c59dff93aeeb4e263dc4a4032844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1c5851effd139199b8a8b8731dc5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caa9d33a77b5bf061489de8d257e0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de0e7967bc13486b83bc2dc59879be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081c873a1dc0e8ec0506d6961d0389f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5719b965a9109b081f6b2e3685caf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe82921c5cda17e531dba37f0fbb0e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88e4ff378d0165f01f46766d4b4ae351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0563875d44d95473f0d4f155c7d31a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8041540f0ab2a1f865f837c3c5cce253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0d916d2f75ffafb97240df305f61254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fb7b4d7dcc682a330d244570f092655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6100a287302ee66a2460a9c15fcdde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b8781ac15fc4eeda4b016f3ff080357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ba4c57db680808936cf41c3d2440658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e4891ebc1a39aeec857d22ccf513d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653be6c71867d8decb5bc5bfaa6edff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec1b15a53a1228dd7c91475db6eeee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fce0d64e29bbf7c24df2d38f472b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8221f134fc68bcdd71b419508830bad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6edbe4cc64470dcda66e4d6fb5226664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a24c7c76ab846bbfb33c57ba1ee1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eb2b152d23d61c3725b4397d230fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733442e3878462dc341918ace7b0551267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7620868d02d309a09b99fa5127750d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa153416cd13b69301b4bc93144844c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc60787be4f5181d07370caf12670770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827880786246e119aa0717602b806cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6fa5b5201cecfb2b6bc0765bbb59772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76068e0b643475da9db511c2f2db99973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2abf09c816bb58fc3197dd56372d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03b4538d1dbb6bcf9dd6f283e3367a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a062fb85cb021933005761fd1bb5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d746643fef779c1c4e3a89476844577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc85dda2dd82fe9ef21c9e6ef0e8a2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe9b997f67880315e150f18caabc8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b677afbbae011206b7d8bdd48734ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e645acec9f780fdcf04a531ae531281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb903270e1221627303c80963d019d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f24d284a9089f361bda39cf73006483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2623dc483854e3b983d4bbca09b8f84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>