--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2def2521a03b309f7cb5a504cfe4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b8293312cfddf753c8b80417a6a712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4040cf382448fceadfa47b19037e8b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bb6e7c08e63b97cafa2dad17c03454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a0c6c89a47075714884db4aab94925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a4f410761623608463f12eafb8fcb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc0507939c9be652f12488d8819ab47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba5cdfcc30560b827388de7058c0288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f934911f6a1725a6ea9c37151eea4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047593bc687002d32e8da0992fe6d6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60314629fc62cb00eb649d525478fe1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958acc400a9ba9409f1d887e67b5ece12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb758a81908d719f509e7edf107d30113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907ee67028eb93ad43406eea7fdeb6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d621e4ccbff15ad29124e4fdc1707215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4e77e338ca739ebe3942d971c408b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ae016c267266c37705cd7ab4ed55c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a156861a6af36b487ec28a032ad81dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ffaffe99478990964f36b941191ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1f2dc5b8b96bb67dc9ba28362c05020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b820e34876f29611845df6c9ed52521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc5fe8afd0390b1d8578bf99e348b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf1ead8e9cb7664adb5f7e4f6eccbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714752c916de822519ea2e6f7358d51024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc7f1ce7b83b6809361601144305b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63bf3d0681ca43526efa0386a7c17426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532e4ad935662849fa9fabe8098938427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d17d6751d9de185a2217f46d43bb6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013f1d9850fe1dae468137336ef767d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642578987d67f75e91e69bb9c6cf56130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76818d4dd0ea3db0f45aac984a5c4e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2febdb9f8623cff357b9cf5e5f5c4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d112f2f39defcaafa28b7335592c3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923cec68bfc14dbf750310f5a58f6f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab438fa27bfc68834583f2fe6285b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3992d22ae1907ea9ec2704bf485b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549b8fad0983b44735591f8be19a52637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b29770c5d7f3e3a3f076cbd02e9f5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b382d79d968c6a7958b0d89b4a651e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d355b5d1f1fe4d39155f8f797f5ea3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d28744bfab0cc1fc7a71a6bc3c712c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0753f046184b37931850e07a13b54b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a952a340e93f63330e22d35cc816243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ce9b64aecfef99c495fd9d211254b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854d0b5a33bb116ba50dcbe12d3a30945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0655dd0a3b8096e55b587c67f46139346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5eb46e7e5d8c95d0db5cdbe2c43a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6163fa1749ba573f1481c3b38f82848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22b2081dab0ce8c34d5c19cdd0b7d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f1f3ca66cb047796959aafc37d9d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab576cbb203339c5274e7b9a15bac1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95ba941ecf9f02994f082985ab769452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed19f9f018ad162a75f52410d294b7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a50f344a3f7f9b81b3bdcd3870d5b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bbe40e3dc9f36909b2203740f73c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc336b18f5ed8002c7fc05b1190ef856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385e999ebb3a62b88d696e5714d04ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6189715ded28b6275328ba954dbf158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f53de3e8f48f1bb63fd15048d2356359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c40668bfa688ab639455ad7d6ffec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a79e0a461e375265925a0040b94a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46968b8459ef22ee1854d1d27b20a0aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7556467ccd21162ff11951ace4685863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99898c3cc6d71701c999134192f0c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78301fbd8fd5004ddf81cff6510e4af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe3f7584ed1fd89a302817eb6536c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8b4d611a2a82229b950aae370c88d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58050d2fbbdfae5ba96d1dd447b2a92168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caddb46e263ef8418f54cc4a60aaa8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1fb0abf362d2db491673e6cb622b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aea80730de22a3af1f35d3d2ff41e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7d3f6dbfff395e19ab95fb068bae472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aed8f9b30229db11ded72b28444e0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fea4cfbb7066b11e8621f77c1089b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f709669a36b8a4243bf7eadb7dd23275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692238ec1e251f68606e121c35ca902f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b517b4d5ff3d62e7fb4def7c6ba0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edbe264795c6a1a1aee6e59d3540c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d249ca4b5f67e8d1e43fb0080bb4e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708892886fc51e2b6d66de7a47b4d9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8709847f6b21ffecb70b6b5f7d893f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440c690d3b12c9a376bf1ab62ddec9782.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd81263e0b61eff77c37532aa3af35b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1020897f3cf38d17ec49b833776712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeee562006070fdb07230e9034379f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197974dc6e33d44fa642b38968720e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b059b2fcea0c7897ef1964c05605dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001eb05c6b5ad85eb786bc3bb7f210796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9a648e786feba8a8275255c03e9c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0876b17831cc3f5e2437ff9ac0c9dbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965801d3bad86926ed9f736025c2d119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c43e7098bfd654ab0a52ba968d40510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a40c17373945f4fb608deeb43ca2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9d66634ac31267568c9e4b9a5ed6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50322f3a45244ec7a9c142052699e0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058dee56b39320f1b8528069030db1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3342d2a6f97e71beb7e6ee1298c3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb247b9037f27b1bb31f415629dc0edb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecf6e3837bd8f69279699afd69c63e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584f77a4c2df21bfb7af2dc6cf2426618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04c53f04532b23145d8ca2b46b709019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6bfc35f16c6688b452fffadbac15720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99e72fe98060241b95ebd7c89f089e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d359a3e67efa8893839ffe4ee150722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3d9d6efce4db286c8e68152ef9d6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb147559cb7e99a168aede7bd0ccf6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426ddc091c527eab89bd438fa7010e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b90495fdf0eb48f8891d45ab6aa6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a0737232309e6430aa500f3d4174427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264c2958d3db41f3fb1a7ee7371c68a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02050d17681ac72673e1f047e842018529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cf068b31ced5b34c89cefca8e93b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e772478bdc23ca6155b3e18a7ec87b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc78a975913b5dd20822169bc9449b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feec5a5ec57ce50628931784db6a4aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0963a5d019b93ab223d7ecb7fb03efa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14641a7159a41c11d6c44d7fe5c0dc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d36cd1a26f571d8d5bf938f214937c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb708f3333b6e4a0bb169382b09f4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9ee9a48fbc8bfeb9114aa91fcaa0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b885b0c58437c61dc344d33e53dc939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a923d401fb0b013ae3f035a2470a3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1295f4319f78572f21b978224ef10f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1dfe2b8a3e9d4706a52f0e1e7a03842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702af74b5edfd754fcd90ffe14f976ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9932e0f275a18ac9fde795e7b3bf144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a27a291031edb7b861dc36662b1a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3aca6cbb26909baebc16f99043e54e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b0e3ce19aceb7655b6c59c859758647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122b3a3b206adb66aeaa02a6927ba3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108ee05faae4ab28010102607f0ab6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a89c577bcf55441d5b16591f7cc5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55067dd5c15bca350e6af40eddcf9b4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028f80610eaab603a52f662e0559be852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9f6f0d52115bfa1da8598a566bed753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea74656557854105450f9bb05a22b8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee39ed33d57823b3a77465ca66205555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880213b6d14fdef861650f72f27150fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f560d3bb82bf03b932bd7d6c040bfac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09d392029d741f035cc98be790037958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad3e4cb59aa7ab2ae444b005f9002859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd6445119029a11b613a120283a7c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0f9a8bcfb71e0f6b2e0a4a3c493aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa6662a45bd5aca93b12f0b9137d6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3fd15190358f5e23b4942df54947d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1c9850fd567da538c54076f39642464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29862b66fcc01000ea6a2421b4517ca765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696885924a06f9be1043ce99dc1ca7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918e38d816a4ef271e9024719cd8fb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdcda7dd77493552df3fccec4269fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491ac36af2a608d4e9a3c26f14cf7bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f732ef993c1ff35b596e3d7795fb9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934a3db225f906452363e644336a68b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd73224e82f66961333db7dafad9c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b64cb42b286c464d838e9e09dd280e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44197bf0964a3ba26adcf7a70cbb9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92680778d1e5041cb589211c2cfaa77d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee629b15ec757a4801660ee64c0f16b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779523ec52102244f1abd84879369bd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c50264bb8f725681e8fe7a153b61b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aaee4f4cc95b7ce53347ed4068ee579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892bead8a9c2bdb253b499dcb1ae56180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>