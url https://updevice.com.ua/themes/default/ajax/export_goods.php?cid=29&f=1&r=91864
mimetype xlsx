--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac9882da7e2cfa700a458b6095470d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f927a05af0f79b38a050d7c5f707c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8e5eba8d49d134379a4697192f3703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2f55f96ea49b1156cb7e3e8762ca24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe961756e93bee1f4deca81e0929175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3a0e7f31423a0b62a0972e25b03dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496134ca6e7e4f32975bafc799563537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e54c8a983da60493d409f47009ac638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba045ea58d30c78c3c1552fcdf00ccb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f0289fdedc0a8ba6709f79489fdd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cb0f2559ca752518091b812ec5eb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f32cae03c3e0fd0fb02b223db1f4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cda469945e8ac6a46e85e68257e2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a935c5b8d8d526c56e68a2c68b9531e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c89c794edf7148bd1cabde3182812615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547270bf89cc512ee70506e0fbfc920e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e73e9f6bd3ba1a07f5c48f8ef252b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6dc17b16dc0290455020d8abe5f2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28146c9bb39c4c2d7fe2f0a95634381419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b56ca680ea820d035c53b0b8bc433c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ddd1330ca7a77b7f75938bba2e5e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5732e21b7e48fedb83d281625bbe83f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb2ad31b030422a21119a99bf39a5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d49b51d904fa57a31c62c77d072f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1b246cbb188fe9a04a529d6f74afa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c8f3b5a22acbb3236a41df782d91a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67eea00c268a6eb4bb757bad8f926327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7b59134c38255d943725320b9685d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54b510a31b4bbfe6ae24847139581029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e5b324f2c66ea1ad11f18592f6f9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6e904e025d010e04a1be5ce1f8bf831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5683731c1009af3c0d6e3a976bbc29632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310b7c1dc61b9cd5f8583ce63fe39be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4d2361268ca446a28c723562d9ce434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c07ae51f1b3d2d3ce0f6f0ed8dfa9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5279790e43ec7d026d21c6063b24cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a192f06e3f30ce603ce03820cd3f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735731a96c70f370d3deb7ba05eef94d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702181ef44a88322b6f6b51e6a3fb61039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025bca43e535b2c8cd4e7f0ad85538540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868f564e85c7b036413a5e98195befc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f44294734d825c2f5e672aac9e5e5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c16750d97671820c49a1a4964b806243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895347ac89b81553e1f650b345adad144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb3f066e43622bc55d6337955232b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5eb262c3c17d901b55d41fea8ae10c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f580b5ba3d54bc2b26e826683bb457547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10d76262b2f078fff5d065e0f5c7fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155bddefdb8b063dfe24d511a95b70e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc8a969a36524ff0f2762b0682007d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df8da86710f6c8208a0a118163e93d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b917662acf1eda19f902842dcf0b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ba57fa181993284b143831da8829953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a69fe01297365c9fae9146d3de3d1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b36c8333e643aaace438d778bd064a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf28b3066fc369f4e4169b5fc9a5a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec491aa3c71cd9b018cac62c868a7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe81dc8215ae4785ef757d62811c3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf8cfa5ff75d735f0935a596d2317d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4744e4c9e8898ae94f6867c90c1ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c1b653d9207b4be6ef23c127076c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74698a5af5b53182bfe0c24e508e353062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6bd14952195442a0025a7f39c0e1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582b20895d02bde04adc07aed2f75b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190e05046a2202edb608938b956888565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5fa3cf2a1482af73f8fd20614e7ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607db1dd6bd98d16a15e6511ece5e42067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5cc9aeb193cea948cfc96268b2d7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e676e12c2b49f0465ded95319d80c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da775c1f6a7dc59a968ed7792c2af0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46442561400900186f1d6c081050cfd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4abfe0efec242184aeb5b5075d65472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49b493d3a3a4c4b7008766619707da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b706daa98f5e41f6f1a7d692e644b6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080e39889a38fe40a745ac2c682fd1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523ddd7e7c1da921733156772dde39d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484455efc5e7d3643b97fa15933aaa377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e69b29927f5a608913d26de4a9b09878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bffcfa5b4c3ef88e48c2a2a474fc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff68f798c8d5041b06ca31f680bf7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fe7b9492a1ec6ce42d65a9f12d62881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71773818945586f86e97bc0a0e4b47d282.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5771ebdd71b7a0c8fcbd5d34e55341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b9ec9cd45fce6296121a3115251cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3ed97e99429eefcc052637e4f55863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47167c7aa454e5ac4c07be2e635fd6944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd9cf15d32fe61b3b58bcfbcc97af75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839313887fd52f0271e605503879604d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f68d948d9d2f44e61bc597d815a297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abfab7ebc3b497437f7f9c36cd33ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172eb65c82ac7ea71cfdd2a7be1accb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be5540a329a051eb2d75f5057fa8b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd037ddd6945c78fa53a17f38414ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8863b0dc864fe6f003459e701465c5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9cba075298ee8051df1bad8ae8fa413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8d98119dcfe2495c79975e596cc3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf109995088d281ccce37e7e153f5da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf7523678fc7d81769883ff500737b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e499f183777c945a531a8153e196417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313c2e2c16fb043922d92048f71a33718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a35579405061936a2c5ef8e568d83019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352e05744b72891a412e76582712b3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a6f953418ef59b18433a3f8d7bf0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8d68e7f56ed63da4076d02874056e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620169ad555b9d9b8f80982bffaaa7a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4b3b6b0e4e63e58fd58ed8f940a4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60f8622e88c588135033d23d09da4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8a5cdfbaa1d99bb11f327c0795a9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015c3bbcacd5b891c20ee660f78d77c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae3a7739dd8c0e01df22f63618ac2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e43cb9275557c5794be95065b8bcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ef052a2048e880a146746bfc2c35930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32023df2ee7a08293c063ee819a66e9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67feab24a75b87cc401e57794b5d97d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a27dd64a77720f2a2483811cc49a4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54452a2b0c3be2757d8312d8684180f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f9e14bf27fb9919ab82e0b007c70735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28e22936ef70c77045db183c66139f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6814d0f4fcdff7da622e92936b548937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6bfdfa7e38096fa99d7f7d734660b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea789b9dc54bfcabc318f41c3347600d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3865388cb8b86a43376f557abc7a75140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289ae6f6ed88ac7d7553aeda9b3168141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dab83ab722c93a9f146ed57b787de742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eb144d593dfcef1aec8da3beaf20843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9481abfbe53ae8e0dbc513d66b838fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eae684a48e45b673f02415e8901d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47df8ec29cbcc84394a4a5204f6afa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a30e9ef5e07c759ff1e33abef8e3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13228cc5078f7d020ea5efc97b3169248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2d82778cdc0532b4b3fa47355bcfc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b20ed35e35ecc12d4eb6ef4a4df8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72b1ed59d5892481119d5d2daebc3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b58d107b9340765ef38baf7c5199a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9375a4aab8fd9ac32ee3bb99724c48153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018f5fca5c6ff46ef71e14cd425984554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbfcf141c0b8661dc9090c94503e1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa70124bde790f72bf0651c260d0cf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfca109596f98dbb872d3700a461e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5415eecacc6e6bc5f85f175f854224758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d735ff02a54a7beb92d51305482c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8f947d6fba4aefcade9270cce971860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abe94e7896f1dc97a2a939d37c0aef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dd8d58defe9e11e9b1a4c45a4bb1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b1c7475e298556473fcbfd9d7a53a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e421ba57b5fa9f7f0e5adda143496164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609fb0abce791cd86443d71e95dc45065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87e6b3e500192fa3e8e1107ec1db3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c522c19973c60ffba57a0adc4075a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aae94139b5ef7b1888813b41ff3a3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c808d1531a3236bd77f4dbbc9172069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d84c91a91e6c72dca44f099402423170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694678e63bd43f60de3d6aded3638cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda680752e04e9db88987b3bf2178f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085076bd4d89a7bdb6cd9e73712505e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0df0ae2efc5fe60b56a69ccdda5fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74f37adeac929e18e9c96bdf909b4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb696096051c14ac8655b8dc1be9a4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a43c2c48960a1d3acff9098e07945777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad117524900c24ee22266220ec0b1bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001da2dd35065a6252372975ede909779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670ce7e88032ac48dcbd51ca769b3f280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>