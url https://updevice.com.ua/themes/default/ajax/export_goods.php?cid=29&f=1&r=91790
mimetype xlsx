--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4157f25a169da50b597f9b1c663ac361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39e97af472a4dcf12c4df5fdc8877b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4a0e0fd2d2c7c7d5e22666552000e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974046b9fe2cb8f1d7b04064be214cb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ff282e72910b44c30fa61dadd78105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c510e2502b9265b971879045346276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014a9c5a9a1a7df6cd7b739a60479b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ac16f5ff55b19507274ff4ceaa3cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f075483c5c4071b364c432f07ee31e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85363697d2c1aabc590d12a6d89edda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aafa7e7fbea1ea42f384f575cc7c8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cd57bc52c61cdfa5763618ab6664f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a1a52fe26e862803dd4c0d4c5e2eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26617c0e9d4f82fceccb2b16c82dfe514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b68a7de628ce816dfd7c37ae2ebe5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a07c2feb0b7ba73ac7ad61c1f613916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086405f31301da0e9237262ade7403517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea18a23f9f09e0bcb3bc95e1e28d23a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec37227e711a8bc9f5d4bdf15eb7f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89b40e1f2bcb608a075e0203bf67b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca296eb39e2f2c123717f29926d92b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b79843f34e3e4bf5457fe1408b61522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703eaa005bba59767721cba0dc4a03b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ab7c84548e8ecd87568bdf33dd57824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fe74a7df8086976edcd6cf702451325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3434c557e081d4e0f2526926211ac6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e872566512a8a54b4dd743037e10727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a5ed2f257d81b467447afc95ac77c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810c2106698895caea52b56bc1de44929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488ab0a9815ce6d3ad5741d9f6c966030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4221dc577970cb648f93e79accdb831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fdeb2aa8779bcac5d73df980546c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8102eeb9ce14723857ef2a5f2695d3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdcc0f461e125b27c7c782dccc798f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe681d4987e1a02004bc8acbb8c94d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce2b03f675ec5a3035f5d9967d196636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd987f52c6f9405a207b8ce40dc42e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e564d8a0e401525dfba79a200a87a2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491e46b687865b374705a82b69dcea739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6046d728f4d5630ca3ec30a456bac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afbd66f402f4cdce6fa69fe96407e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef00de99d913ee7c2d86a3fd46e73a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5de7faa9a25a96513c8a6507942dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b248f0db47eed849293357094f77fcd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bf186fa7fecaaed61ae78036c08af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdfd7a80222bd145bbf2d06451f87946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4fd9c917cb4f11f3b2fc8c9fe92b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65ecdb8978c253db9b4758730d314448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d134eb7018b8fd6861bc03deaacc249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335f1423fccd3e8f8cadda411b4340150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4454000d9abb08e1d1baa286c4888751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdca413539be821137742b878a4744c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ea1bae8262189df7c30457997903c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24519b725a7a24086f6961616e3f8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb801f4792b7292b1d3c91046c37f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf67b0fbeb7e1bbc5c9886adce3cc256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d711460353111450409dbae53ff8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d4309a1bb8ec8911874c0931a125758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5775cb985f1c9161c1549d580c81f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113db9dc6f870b2b927790cbac6d10160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19181cff626f946659e7d3f6b9db36c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbf738dec3c89012bc1b40684727f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcddaf9fe8f2fd3b0601872787e078563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d335b9700963fec0383b4d7f1b9d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98559447e46987ca7a431072d022ae3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1d4dab72060ff1212d1b08d0d53dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035f95b35b184c913f9ceabb8de6d5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c417f0207493d396b5f2ee9a5dcdae568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed96a024fb771deaadceb779567a5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2488d726924e1e9b2a711af000b42470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7af1a4a49684dae4aff6ef84e12c8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090738a821ca81d6e90d9a20aad539572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d473793a9680dbf9ed948c91c4a0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadacd9e719daa3645c08646d831960374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb3adbf92fcc7b0be8899e889933ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501a975199398e565dc2127e9006fba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96253a963a635b66f747d5444687bfe577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6009ef3903332249a2ac2b229f08c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b864211ce42231a312d4c7bb0b569479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5f4b2fcc7c71660a82fef71ceddc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60988c31b5bc783b3a1983d74d2e8c9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b4dca1c12adad9e373a3f3e9755fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9fcb4f7a5c1d6840a735a8fa33fa383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb67f96281f57726d9e0dc692cb21f84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b16a6373e771a36859ea07c5e7c0491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2126834c02c9a21c08605c10e154ff62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a403c9ae15d4241795fec39acd3b383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666123d5b93c36fec2912478aa9eda14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f4b2e6c1adea521c5a54681614ae05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a32ce26dec00ba18d9ee6de39e9af66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe195f805bd3c0ff2fcee00edcbe127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1943184b4ffe851d6b4433d226e7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fac78e56810bf8c8a8d694fc8fd2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58607401f6dcf43cd02dcfa18d45128a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd3ce5a436f37227b4c33c1e9abdf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b9dff8ffe7bc763943d6a4e9cd00f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf904987072dc8a6bd47fafabe06eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340c24d423b56d1308c95d57704797514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23b67d5deb2d043d5113d031e7300315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a85a4ac2695fc56eb052f5e331f06516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba71d303a44ce0de91c06921394bfcb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb09ba146a15150c7a3a0faed80b5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0f49befb31ad1c61c1eb13e85524519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54588e7f02d90bad8adf9edd99c7ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6eff0d78b39fbcd36033d6eeb93c6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d3ec2898a8f3c4a04aea8d379551822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84508009955255bffdb624ead25653f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5102ac3f248a9159b2d20c71148b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79ef254e39667720ef4b05d5c88cd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64476fb128701a4d5fcc2ad67df7559b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8d8536a02c125284f08019d73157527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130cd3db25206e3cef7496654ec618428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0af536e352ebe8fe9fb14b8290a2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a325bc82b412738e5e07a66751588930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f43c36d13b07d2b16b5fe570bbb66d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e76a066859a6dc4dc3aa06827bb41c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2c353f16c3b0638a6edabec31c5e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bd5af52e750c9c5dd328b29f5ba3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9519ab1424bfc7a843505e8d984e9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a6476bd3ea2b9bc9340b61e93614636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7e24870f40da83cac3a4db9cd4d0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dad9acac0389e9d8463231845334738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7191e99a0d8dceff96d3d6422315d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530859df8cf16e980a39292a2e0ef8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807d1aa18d0ef6608b3a65019db885941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44d3f0442bef268f7816f9fd026d8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446e479a8922a391bf8fa0a38121a7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb95ce86bf01d8a6940c7d0311931e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22c3551b9d3a7b78daaaf615918d2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39039c6444d447007eac4dc639e4aaac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0a1a58e149ca3de9330379c0317cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab090daecac72e0a00d57d14c034c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd3c9bc0575edbc6f7882368f7abc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f89c8d3006a055d30a6edea9898a1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122242d8862b044d2e350daf0a3c49651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cd0d74127df641010833c27b0364552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552797b95c6470b69a6531565bdbfd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869207db223a8481adb7c1341cfe84554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce4c17553c27791d1755036ebca3d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c91d461f755830e193cc952ca128a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0f2dbd57ec89f70d66cad9e06240d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa652c1b649e816e10a42ae757d1c41b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beef9222b6f8775aed8d3d46d50950559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02492ea88ea0896a7e7efdaeec1ef7c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974ad4e6ec86bd4eea4b88583f4a5ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47dde531bc977ab2372fc62c77e89a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6394b9c82a395309009d0d7b7798463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d434f1ae01547636befe4bc735af3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d50b347c21748d13dd9ecde6ed40565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61360e044d835ab97e4329306e50777666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae107d4c7874bcb7a4db1ac9477a4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5addf4891d51defaa7e1e93c18544168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10f159b5b39d809de3c620fc9387a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4798057a13440a6b9391b4e28d339f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307613c68a48ab0a1df1afeab6cc35ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301aada12d482bf725837d7230d6c7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dce6b01d7034287ebf5093db2cf7db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de880603c1901bb9b98d4b5773ad6a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2042f54ac757b2b37a8ce77a2e26ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7926f90659e77a18f1f8f5fb0f73576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff5369ce837785c104af639a1e619277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856835f9b3fdb173e0acdf5f5a96789878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1c0c5be936659fcddc9b4840830ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511bd931ea36f9c0169eed514756f4180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>