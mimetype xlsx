--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a405daf35e04f0a26333fdc23f53861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df846c7cfed520587220124f2714d682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32189e250d62580c484c11226bc28e933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa36f9670816963a0734f35e5ecebc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b05e5b7160dcad7c25aa0d3dc1827e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f64963b7c5d6772da3221a85694cb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e4d0f5f3c091e50bd579b8b78040e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d65dcf18f5ba4397b5d52790130898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6e0f08c39eb32d255479852779c069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870c3f0ba646b102bb50cba1ea37eb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbab966a9e8ec6eb04098a5ffd2db5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295d4fab87e512ee98827828ea9720b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6bc86d02b6ddcfd7997c56185333313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cb1598622325613e4eb6aeac4cfc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f41d227bcba1aa7f62f198f760b6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89009b16d561230491cb11bc28f47816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81e8662e3aed322e8b15c538e15f8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea180166af4e22247ab4ed5748b1ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4353e9a8277ebcb445499ae82bd71119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454afdbd9ca38ef3700f8726e7dfce9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36e76fb33d24105687862bce79b0e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25754876ec42f585b6ebf03203ffd25e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bab8183fb6e6b184040be43402b2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966ad2d789a7c8880afcfaa9056983324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693371e48722d1f3906aa7ce614828a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc98bae34998c38d2efe4b9fec4af426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fba3128f7c10123172ff94ab6feb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764558ca2674f90a63d1eccba0f54ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47317154c9222e7407b467e61e38e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaee0ea000e05c230b110ae319ea1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eb45b4de579d83efff1e1b75cd04431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e909274bdda8b728800a74e176915132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb14e279a49edfcb1bc548a3c793dfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463700ae29d57a326d7597a16b734a0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4315e236f5980b8a7c00bc365feab635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545219279b60819b2fa31e5fb9d65b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66b06a6d88b90c9365ed06d709999537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa87cd71dfec5628ad96f8c056bfac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc51642521b069cf1cbea434f5e19e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4104899cccbcff77f1a7d85d07e38740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5641b8463f06d021385bfced5742641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdfa5280a5d6debaf1001b598cb1e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7fe0e4d662444791266f10b6719a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535dfeed44690d9dd21260cca318d0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90d562911e92ce491a43a5f574525a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3da42c60ccf1f4a31786a1437671bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a41be3a80a0f3dd1391791a61d77847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4270899fed0b7331b1f160f46ce3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87883bf55b128abd52c76bfc079759fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be1d3b3f4387251088f7d98c1a123e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa404f83f49d86d8357aee9b20c36651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6030b48930305eeee8a10b08d5e7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e99194ebdbfd88995fd534ccbaa7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a368099e29f583e8526e98cdded5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e458db593e6be251973df0621c4c43955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223bc31f77c0169e95b0e13f446fcea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51489cee2f49b6c42aa2c05b2b9edeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd37f969fd2324b9f296837e8491d6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ae0e7ea43554f293165a3716c165f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697ab97423bcaf9ef255f211a6cc49b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dc8b7d9bbd9c4c45790da807c5f7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470289904c2421d9803806a17c7b4ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f87a6939e8d06fa8cca87612fe2a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079999968e32d8098b9a451ae88564164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5af19bafc38906540248eb731acf2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69e4de95f4e2d18a661f0d6b82feaf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2b86fec892f5706aa85a621b771f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468843d5dbf52734f1501a03eb40e3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8632015dc06c9dba66c3e62dc7a3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d85344f603df937adb5aa9c8c291be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098a15318f6b76cb5238de2d2acc0da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e07a9f02537bf1c190f5cca77c370472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0718e7fbf2e23abb57fe4d47d8d56973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c99d6de236bea681040d5dd9ead1df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d341b4be95b4ec508fd18dabd1c7a5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3025a974041bcccb007343cb56a1ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d19843956220e1643fd8d05167937e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be468e679734158f652625718fdf0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22d272fd07fc1d8f7d6c3fcce4a31d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e93c29e0f8d2d12019f5d0cd660ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821007e4ab7022aa599000d3185e68681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1e7c1026e6d332437f6447d5e4afa82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d07153665f040a6afb3b6b673e6d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fcb36a379dd14905f546363501dac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702fc651aa87555d53e092f93b0bbc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd744ba0c028711170dc5906fb8f48e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaae815ab0344db6d41cd9fba3cba935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb62a6229714f0723b4a0a658122c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e910af20538a7d728cfc2ed61751737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d4d48da364bc28402fc8c9e4b1a408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed610ac3c9d05bd3397970632891ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0e997b35ca3595ce97e39abf17e9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc134fe2ac19529fa349cfea31bd4deb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405595ac59fee27556e6726768416a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a85d02d1e873b38f2fccda7d28d4c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1fc29d117a51e9d6a0f499d5fe94114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cc9339f7a6897678bad0daf85c88015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5338bb45b9e476c30f0b27108f5d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04692370d2738579f5418e50de2a6d6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78b407fde89e3f77f31853fcc19eda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f990748f13b49adf93fd1fb7e529819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3110c81931eb8d3d583b03baa1463320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52f537b77f907b8119a31cbaa3335121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f71c06479049f375a7cba6b265e1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c6579411877151cded98a2f65832923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5898182449e92b61731c778be0fd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716a0cfed7637b81fef9122161d18a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb0404e1232896852573db29de360f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb55887581754ae02f59108c562b28c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b5432a1c28703a4921ec6cfed171428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22862dc816bfeb9c4f91fcbb93345b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bdf91bec77ea46cf2f62643690ded30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77f9e35a6e64d840fb3ade8d43280b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd297d826074969490d656cac7744a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047adc1765aec3437af924b1ac5bc7b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9af6d8f0862bf727c13f588df654d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8884fd792566a8b55027adca73cb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64e91d7d5b2d12007f0c6cc3a8711336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154ebac0705a3499c9973c74f4cfb6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7789665de7021c45bc1b311003b54838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf2f71896c84a76237628e871ee15439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2907f7feb987f788b6d30d8bf9deff840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bce9fbdb19f986badf75784ecf793b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a6cfe2bb5bb079c84b0a3b1c7122442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8bcb21dee44bff38ea7a90f9a702143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c753735a67fc473e29f564cff00a4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ff2802c326c53aad09f6abf37dab945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f1f3c069942a1cd64ba6f8277e84646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687efc0f2f8677592372989b36d6d6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c54c198033508a106265ec6f0a5f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace5146fe2b0a842e024456e4624b1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6537ff51f4f1e6f0c2e0dd979dd226a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dbf83c11859d7d92d18697add770051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3751e6eb2dc2160b302a3ab04e8fae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb644446c73fe10421185c7ba0b3d51053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55c4fe8d5b65640116334a5e76e0ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10f397a4c40815f7b686512e0fdaba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6de0869b8465f5f0b67deb1dfd13fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5e632c4188666bfb99f970758a79357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83a6dc28c80d85c3b559dbbe6e143b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16fb011b57abc2410c2fa0cb5d974959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a54bfc317c7ab06207f018402d45f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3a5e02128220a9335d7d29bac0dc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35093e05f73cf451220401d81e9db862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e484b2f5a208503ba9b0d0804554163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81464ab73185cf1840bf615b1925073e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a84c8aa5fa2bba74b35ba82f2d731c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721855bcd63b49ab92a6609b44fc49566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813afed79d7a37f46918d85d2884bc2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398c45cd5b7b0e4739abd104141f32568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0eb67173b91c7619d5104a34d60a3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9693e722243a6df0b7fcab8f2f92a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d114d2dff2b0ef20b08ff6c81ff06971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a99ad92127094b540180b27fbe79772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bd589a53c02151bc9d5b1f1110f8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da2c841892a1596e5045cade83812b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e153c3909306d6a9a485b1b7be30475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137e52aa7945f84605d3358c9412ee676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816f05bde8063b00cb76a1cf8d385e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d260257a287780edccbd4a5b27e5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dee95c4a9d2a44012c7a2f99e3618379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8e3d6208a59e9c0096e76fc15cddd80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>