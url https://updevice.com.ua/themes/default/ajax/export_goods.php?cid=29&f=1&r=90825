--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293e6de905ff931c8db910c587f3ac41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603d61b1f1d3f5cd8fd68fe3af60ceb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf16ec9b94ceac63777db527f12ef83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b8ed8e797e0c5b62c86b3c0a769784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91eb2285e91fa822b800fdf3422f5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf288dd1880d7d9ae393ffbb9473d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b83e5bbb9136ddd13c06e13573dff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edc66dcdb04939bea52ac62db83f508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b596bfbed8e3fb793178b407bb29d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4960436f3a59bb0150c290fc56fe410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b12dc9fda6b1b75943f5c8044a1be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5d1343f886216f9427340a14e07f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdce8d286bcd1d26fd205291b05463b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9052440e5f7a13d3ac48d524b0e0cb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c14f0521d575bfd068bb59fe8533315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c23bc9b7541ee8db3d1c97dd028f4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0485aa69edd5572236d7747df866717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee50e579c25141a5612ff4214d4a5aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d425a6611782627547fd9182abf15fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93019e0155de58328e44e9dd089b8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e00b613524851419d594a0285e30d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5024b280d8d6926e48588b32de1814822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddabf5d8f6986516f777063cc1dcef823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f970886ee492b3431f132ea003fab5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8bf3bf8a49096892682b7a0ffcaf525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d407c389549842eff1332542fb0e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca89e6a3f8a1bde5a3f92bb88d8ff2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a24a2ed7c05a3082d949694327b1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea0c62db978937b4274c2813585c9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbeeec8cc879c8f23f63340ec0011930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd2836520942dbe30921d21191e9fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666bc2905d261517d075ce023f9fc2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34f66f0643f1957c2d0ac64d56c3e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dd9b32ea9366a0526b622d80f6d3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7b2f7c29d2c80814a9b06ed4073e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a05db165a800d5bb650b0f3dbbac1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7555ac167a8ee35a96fa43f8ce0b0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e057dc41d617a0c36153c81c7134b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a020a1a9204bd22c3249758026e0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847033e002035a6e3408a1eb9bd1b2ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1ef91bd3c3a155cba49265b25d66641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e55b347733b390e430e15e5340be3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7beb48ea619c307f38e6c989c2c00443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a27c66087e4e9cd5253350203bf4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353893dbad98abbb2011b1f8bda05b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9c851cc0f223db1fb948b59529c7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073c88354739db2ac4c7913fd7a92b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0657a0c4a6c7811c54e820793695e8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a943bee44e658188d691da1e4955a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29402fe786647d8ad4b828c5ad7edb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4b704d4fa8d6ac4a1e9b8ffa2aba651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f0b50de2538d9d80956798965535252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d19284ff575f61abc2c18319ca387f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3ae4cf86dcf7b7a2f4a5efbf0e25854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156af01457b23974f41dab5255a280455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d20b08d7155f412b47a1918fd619c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc6322a78a0276fb2f4cc4ec0452b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999d1f4ee8003f37852f8a16648d27758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0d88bf02766e39d8f49f39c4a6e0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d60b57096ff35639c10ab1a5e1638560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252de04a5076ce840818fb9192888a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd460107606ec565910b91ad9d1f5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e100697b901bab3b3e34b65fe1375663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dd0f67229c5351f1d2a663197bffa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0101df1e2c7a6ca9b7d220e40baf0a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01749b1f7b2dfc852b3430afb146eb0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5e89945dae416aa46be62dc63365067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613fa998f48b488c5f68c71432dde9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bea91febb1af1bbcf0c72474c10d6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21475371a4810ea6e841bb80076cc58770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d55340b3c832c61f037a6e58c07b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398b9742b45f7d002eb11c07d18436372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4389e37567b3ca96d080b0f8a7590a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e968a4330b484f9be27c81b7b28f2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075b0efd89be829c6786620a55e902075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77b4f19d2447acdfb4655971ee02eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2347dac17b1253da3348c4a3ba9e0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef14ae618907db04163e43e701cd3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbf1d7a8d8b945d03ae5bd0649147279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1490b203ba404bc5f1a1b6939d604e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1b7058d2d6894fc220512e0d962cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d154df346674209d3f79ebef5df1e0f82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5c54a294415589e4d92b8d7a840c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d4edd9228046cc57df9a840f399ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004b140126dd39f61c04e29db55301f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae7338f8e0d305937229ac21431eae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedde18ce1a109de3fd83e2896c02185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a723f8770884a101f6b9c0b82d1c336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3f813e95e4e3d34cd434a64758d1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ab83b2ea78eea8b570dc4158cb3f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb40e18fb3a78663f9cd707be17ff79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e9a1f726c5b409d232f5b07ad34f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cbbddcfa3b1cc2cdd787bb4af96ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea30aefa91b11aba98100f8302e228e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5d6030b0475a9e4434847fffef5a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60748a72b9d35d82c1d15410f9870214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633ab43aa2f5942ad4445ddd8b4235115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354a14b18dfacd105c05f700426890916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b68c6f1e3bee19d09afc45fc2e24817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d5d04636879ab0b4d2ec62d357d8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8562300d70575b8344594431315b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10353729904caa16808eaa834acd8ec820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24f9f247e58c9eb2e83d65862504e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcf95ff37b04ec03755ad112a3cfc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefa614a77a5f6a2279bb5d45c547b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c36bf1cabcf0919c108d5407f7baf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612ddb4ee9f33e84f513c3783746c1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ace35688878a2a42f8e63504516c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cd1f36221099ceac0c394b65b53f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b217da8e61fb769d77ffece290db428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfc0e0199962d28f4eec0c21e9aa9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3c018571175b13b56cc533308b1f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d558b3eab8c2701e960dc3cdd0ea431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d591e43345a277f7e63f0feabcfb46e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bf0c915258e4f33999ab453580dd233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066d7b226acc3b275ca06d4488abe5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf15eefc4c3945bf79cdb1d219ef9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97155fbae8db66c7bfd95aea23d1245f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee738e489f544e3282d20d1cbf90dc9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eba99cbe046e1be2787c74fe62c7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d335598542448a961c071e4d92c5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961fe61dd25646f35fd7c624b104e7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a410d40878ecede421daf851681ee9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aba1eac66c3a7110d3671c172070b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdf7eb8ded54504562702f5c4308b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be36a0480568362f31fbe65d2a912144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c4f5f37b90adc58007437031dc2ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582d5d2a17ab999240af53f7298e28c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb32d8469c542848e6dd887d33728d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e374add7eda6a4137586438be217248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc51fe8d83a2589cee93827283a29649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e04865a7b1f40c77426070878b20bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7e0b83242f328c6893b4b1f3011fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fab56016a64553853b9afa46f4bc952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98bc781b3aa60aa9ef1671665d7f3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e75555ef17709123011e3cbeb01ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96e4d212044ab9d8e58e38d49280b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943bd90ee3b80ce274351b2a6c0407556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb766e59d60c97678d7381f6623e638157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e58fe7372c0bb53666fc4bd0afc4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8cb622e96eab9570e42877072c33659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04343a1a182811dd36af8a29f566df1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ca5eb2a416d621fd6f6f59904da5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf5dc96391153d1d18787c5efeceb362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c36af13af0b9cbf5ab14fe79bc16863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b7d97f6e200144b77efdeb23424a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357a5c32f4aa798b3ea4d83ab9a821065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82fc0c733e481f2f4beeb2f48293a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3182adb3b22f0363b6e2a8bc782ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd80d162f0e0c6503678db79b58f1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524813d5666d17969f81f61c25bad7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d4a2ce0a1e53855cc3273067bfdb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69808bac7184ba833c345217cb8cc19171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337db90389fbdd47ef490780d97752b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c7345de958faf19848f3a7b5c215373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9afcff9b6375e9d545e53d2b0c285874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd87aa2155db34ca6581f22e95163c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032b4ec9fc0d8dabfc8637bfb1516a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23d16379a7ca36d75af464637456c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948e45a89486b958895de3257647ac978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5023b68aea5f4fe68c19e1bc804de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dfdd378dc87593aca0ebe9b5a827080.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>