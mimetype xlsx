--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc818e5b158c509b7c51297a8c0ee91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adaf1a3ae7ac0a6f4ae2bd91077e212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f02f01f42cdca23446a810479436e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc9bcbc1dc751a163aee4f2a6049354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61d3847fa9fdd8a43ca45f78d02a025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63ba334785c5f4cc399d23b39f52b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f17601432f0f04a4c8f09e318aeaec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bfc8c2e34336e94536be161cdfc5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e886e5f35bfc4935c38f3f18353629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5acc38cec16e246700585f7e3317d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68588f23ccbefac839dde9a9eec1c01711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47428ac1a010eb65f7a2eae9a589849812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189f2b92ed402be3171e5bd6ee689d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe51fa18c0ba1d82bb9cbdf837ef9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b290ee2cbcbd639b7cca456581d5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85361290dee22fec88328f7cab2ba716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f5d985ce76df480d1fe6723730cc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a524fc21c7f7b776be0fa0bd34545518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427852c8174df861569abd266c700b9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772afba0fd4c28c4645d9176f56e3df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfd57c0c3f013917d8b466440c6ede21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d382640dbf44d29e2b52af6da64f81522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b8e2b68095e06507e6e3a12e692423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a88143aac723767da4bc902b89f41f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345ef8d883e90cc7967903893ab2f0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0c1ee37632ca0bf05a7f59463222a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80431ceafd256a16285735743e62d8e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9dfff9467cffff8bb3230cca0c9e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae108f85dc324f86c0f9ff84d11c3cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5f0a8a8d6c82569e024a0e0da5ff230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c30a3e5ecf5a9795bce6d37135e7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1addd7bc4f644e86253b9c07b927f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a71c07cb13651c7d3fd81b5ceac67f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c310d6c65a3d2b5508f583f6f523f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08de48ddaba4ca0f0f0e58cf904f7a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aefbc0616972113940ecd27fcbf67e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10220ef2034c1d90ec4dc95f3a914e5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bcd9968a4fc02081fae52c607466838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c161d7eb371c9ae4c84126448801539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ff6eace1c234ad79f604695d578ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d13369ae087cec518077bb60659bb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7f37cb99f024e6caf531d40b5bf4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f124074418d11c27a2e14a7ca5f25f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5543965ed58e9691988d3dd053e40a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56e85028045143b98d19e58e62a59645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7c3e49b1c3ca5c0ef683c054c076b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac099089423843dbd2327949fafea047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b9457ed42289f73a33b3e0b323b9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6385fdc3e9a51bd1fbab7830241784849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1489465c62e691c569eeb9e38974950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8bfc1488d6b61c186f8463762e86851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13c8f831a645075a95202205de93f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3790d14cd33ceb3714dd54d53814653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16c13b43953b41114ff9bef369230f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a17c10aa7eab5cad605891f1a4d33a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da66d135050a3405fa89a36ae9ebd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb97b4135270e9502d8687be733b49257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f3b40556b82b78e35c46c2828d14358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d67a5c702de39243a5098d8c0bee359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34d81cdb259ce2eee045570a60d62460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d5bb7b10c55749499a96d27d1b85061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaa31ffcf9ed6a231bdb7ceccf906062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44336f882b65a02bf4bd35eb1205141463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816a3ca81f095ec8dc2b557f5a4830364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab531085912da902ac1ae469514df765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408b42b843193ffe8998bb660a22c2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3c28497a9e230e121205c898ef5e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8caab18d12bbc44c8b30c5f5fbb1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c46c82b35844646ba1bb8dffba35eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed84a9f6707b791a331c3d046fc262e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0bc3e1262408c814e0cf9e66ee6c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d928b304a6348b24df04dced204e24572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17460554d96f2ab9880f5787e408612d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fde002b086894bda59cefca5fe166f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208269017902589c8379929c29c1f5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81781d39a44861111f00f61ed6c6910b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754ad710c322a6fedf7d26c248acab577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c94ae3f1e936a42e704ba6fb0cf6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a6ddbf4b857301b9ca5a975089fa379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afba4bd19252ea1160298007af0e7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6e79a9975e964d77a7e284c27a44781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabd0a69f00e7cbf2b84160b5b62fb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416b48e63f9159e12daf6c7f4bfe4a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e0690aa0f30586df7b31929fef70484.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14850b38145c1f9688801af80f4801c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7606a445aa148b69b1032d611653e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12974cac0d3752e5f184d0c0a7a4b7df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca69500f67939303416ea33ff55d8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83add563c52778731ecfaddcda0a8e335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208b7e1d3dea5cca3ec5fe702e9c6d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4badf4637e85def5c6f3d087987eb27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7f39d2e43019e4093da7309864e7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c699e1ecdb2aac1dda75b47723d19c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfba9e43611766ed7006bb59144375410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f98b6a952450e25baaef99fa07348a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63dc667edb174f883ed39f5a85e3de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1278154a978c6a39d9fca716b84c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2205994083bf8174e3a9e77b49f16fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca74f1dee3aea0f3321da6c471d5eae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4c40d75269fa8635d1936326ba75216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43042ac62a7dce53e6e2390b8ef1b2c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d536e41994788134ff51d04225380cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c00553b53c69c9973f3471b1bb7a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b5dd6630ad081f494d9dc2d52da7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f1f2718673a4528889284d8a5035521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b91308be8c6fb68b09fd1b7c2696d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0365651f5837a84bf7ce7c85becb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73a45b25d1f36dfa1e4deb11a06fb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32c99e574577966f34236e8fa668e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c2096b14ea5d6c3239bdb40312e3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72270d7ce255ca2976558a93bdc70327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6c18ec69123cf58b6fa38646376e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb972ef43c7d637c8e2b103ff5624c4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634d1cd4a6f17afed2f11d32b052d4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9be4ca4d94a61e229d04f4a28418831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac36d68e90399d778ea01932ae10a3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12b2358ab5281235473fc03c06b9d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c112bd3db4149912cc5ccc4498ef7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd8f77b8f1db54562d3c4a49cb55e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08c9117dc11f6acca94626375011bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99583b138a30c5f74087d0d9ef1b4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cc495a2f5e339ef76fece3f868cb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec02f82c47d6832991b0bb25fcf859439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3f3a715d396e23ba424a8b9233b1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36918a0759c3f65370957911e50f4ee441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2c55d7a3f6ba3c604fa340d879cc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5231fd65163f82b4e1d942149413943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483c56727801b64b8a61507ee9346c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dbdea7952c5ef6307238303acbc7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2fc785a61abd7041dd12a2f57440146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfdda5bb9d85eff208cdde69caffe547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603c278eaedfd0ca9d68d41173ae09748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231a91a76f91dad7011abc40af7554749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfe938ea1061d66c127d6cea12f8e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2234060c3343b50eae601cf0443752c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6662b66487445594200d9a4530576252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3f3c52a6df16a1509884aa7bd380f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63d2876bf4b2cfc48b3dc0890ab53d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe33319025c9a384c4b6e466298fbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696d51da3deb8a1a4ba6767d8f0845756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ce015cc00e5fbf9403e7a11e45b9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcc32a3414ca789e4547669ac5d86358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bad01ea554e4600725dd123d4c69e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf183de7ef00ed1449b9dab84dc40a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aaa6fcc68a849afcdef9eafdcd2c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798ae7649ae94b2b8c36bf3d823f2d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9588d43627ecd8a860cdc9cc0fe31163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14994d8d948b34d7642ff0b6be3e012b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c39569144d460b278b022ccb51bee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb32aa734cc70cae7c8e6142dca57c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e10f85d1e274b609869dcdbc6774267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c9f04fe3548175de6edeb43c65f5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d5d832c738e994257dbb081b3df9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd5179ad9f6afc6af16880c098098070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a335c4547b5a08bd88d4b99c48f1bc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8870908aa62112133bf849b99171d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07869aab126c5b40f01e08a6c2c44b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50799b7994eee3876ec17a6596ac5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66ae8353fe2470adef58c082dc48bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24648935604bae1b88689bfc3672602276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd68eaeb53e13c6549134ddf62e47e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eef4ecfcabbdbe83154704b3c90d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30c98d1b1e529497e7acdd0ef97c7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556396bcd535d1d634c338d5823d0e880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>