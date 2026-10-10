--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e730c4fd5dd414fed06873f1b47311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ee4592a309fce8174f68dd2487b432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1546b259adffcab5c7d85058eedc73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66e0cafd1b7505076fd1ff8aac37484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be014e6697bcfac14126714bc726db545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de919983114c3005dfaac4136f1f55c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b62dfc14c5ed2832d8342229024d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b198ee06ed6794b813943d5f9d1a358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd373189b917bd6f0dc62394d1a80169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c510cb87d2ea27a5b122943ab51749610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcedb08ceba105652b330196b2fa8f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f5f404afaa854311247c638a9778b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cf2f414bd3a6fc8ce4670acaadaef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4c7c8f13ef125a9c5f10d31d3a96114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5cbd5f01478deddda3e75ea4807e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016dfb3ba397353a4a233a5c197b45f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5b05628cdf9d2504b5fbc8e70e4d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d64a26c5ef6a0a2436a33dc925ec618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446511fb42acc48da66d4d5cc7f2e5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747ac0898ecb212e2d07eb3ba3f050c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a046d11075a929fbfbed1b3081cde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b21c67b33a14ba9ddb2b82b77d7e4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d4fd3309c31baf4b7effb2f60f8b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099a30dfb39efafe4bc5e0177a67d9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9a790574aa1d421c3d3120dec02b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7859b2d13d08bf4778589fec9bec626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82fedf8356d03d4616f9686b65b0ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d78e7a4a99c57b9326932fe23bef6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc97d9985688f89379399e50cfd5e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacbc77683d56b2c9e86db2d668845f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d32e2ed7e3de7d25163a1a451a3d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23c2bda34d18065798bb9e95e9496532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1030e0f7947892aa6687afd25d4ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af679d120f39c325c7fca1fcf6665bfa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cb7f9b4ea8a60abbdb1777bfdb24135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad6293147e62e85c38cfe55c032f2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4af11899a3fe32861402c42788f2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43d7eacbf74493468fed1d23c1b05638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1c567dbac6df0939bfa2c070a529039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662e3a71d4a4fdd04d2455a59c4f43640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3797269c46713d670cbceeb1ccb92041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04ac4c1f4cf451f0b53a3fb24b009a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492b285f00c6ff1e67a6b4b25ae2cfd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9f622f0f8646144b7da5888ffb31c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfebe76d9fa84aa9e274985908c54245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d151b9f80e751e6cfceedb26c19c3fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d5b11f9d01c3bac4c6b8aa6e26f0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75473539baff63f0f859ab99b98b500e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a384902fa43ae5c35c7a0a3bde42be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004106035615628792996a871c8cae150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644139035ac46d91576cd81520eb34051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e403c80e1f9d0d8ccdae67d98d2a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ba6d2f3129156b405425a8df791e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d1fb7acca8239d06a7c7c8edce95754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cd383e9e2e21963fe8a701c3f94a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f3ffbe5001e54a1d68869cb0068c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc73073f255564c6a7ea83a8fac395057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b7d2353d537b111b210c1fec960d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da098e16282ec26e7aace19ba75fbd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697e5f81cd13019cb229e3f6fc99e2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3befdd57b78ff84f66819e6bddd9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d2436dc96c653ca554c60c7dab84862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a7e7bfd361d79163f4f213ccebc6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79160f9a28147b90cbdb303d5df16a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cadc2db8a31843123ab937447240265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d77c123f697966b981eb944494b3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3da133e7ffae052b26802e4d5f07f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09965e3f472c8817c1ee08373ecd52c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f0989f8e9e3f0ec08f34ff529c58e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ec306eb8c0c98ad3eaf4906b4c17770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc7e64ac0088804a36e71580af2c8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b34579224b64f54c737aed5720638772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd1f0801f97a5bff2a8577e5af527873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6bd9e6d57812b206a2b704bed59ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596624c96d7eef7fba7062ccccf567375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba089ccd27bb9f33a750805594dc58476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec7a045f3e85f6e7b0bd3a1ce255ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfeac30a04bf51f201db853c722b01278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef120825f09252559c156d7a782884ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523ad81f64ac8530d027affd28db1d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34b17224ea20a0062d43908a5abf3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3d2c04ae851dfe1220877794c828882.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0a74babc8e3597ab04bf44d0103651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f00f3eafa11e17fc8ddbeeb65c9ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514aec0ed7d270acc3d98e0f600b35f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e323a7463b86c02e15fe7857b2a4dc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c35f6fbd30a5580bb6c40fe8ed26425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c12d2a1b795d011ed80cc7ec2791c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fc786df1aee2d8f26da3374488f387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d018a100d6ff67bafac862dd2f2a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b691ed270bc10d65392885bcaa30e019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d517383abda548ac0c018c666e88eb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be635a15c3ee0210117ace3cc9bfa63211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957d23ebf2a2e1a2afe69571070b46312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f31ed84597fce6ba4daa2781ccf21713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d49074ce376f53a704903dad00303414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b85b2b2f51e14cc3014e05b9b0bded15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0aa6b07daa8e6eaa1a36d04bafc3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72241aa71930bf46ee1e16a957385c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86632fb0abefb466d2ea0618c926bcf418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862556695548f11e555e2800a582d0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0fb7f4e65158a177a5c19e05eabf420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c69e5b225e413eebc08b09d7aa7aa221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063499d0802c63b4078434ea095d468022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbfa9a3d6dfdc8fe61e9d62f967d2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f48dff618a6449a4d1b35e17e23e0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9db85455cc6e7fd542436e1617c0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445669d20497146919a23d6bd89eba126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1f7a35d200a033dd15e63b49fc8a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82066e7aced176c92b6eae9f12d1665728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0f637086f690736d31f6d9780869129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71f153d5ba4d907a3e4a14eda2729f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268f5b5abfe372bd6e4821bc9110d0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc65da25745383a7ba8095cdf9627232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ddbb87bb09611a078adbd417ef69733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176b9311d9f8d6ecefab3ac8b74f2f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a537a3af8bb428abc679dfb8e9ecc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4df201e095edb80ef76e20b25749836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf29a1e1cba71223029e42511232a6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32c5dd726ee612935356bf25b52c0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6ffa289b78ad32d4481d3aaf1cf9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705e379397db70192b1ff1a8a8afa9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a09a1fbf10c8821cd4d4598d835bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0028a9f8fd9cd8afcce1451be587942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b54e9db2ab9f1cfae1bdeaec39a99b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299af5514eb04862623a0ef801c21e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb851a85672af7a31210a163dc37ef045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801532ebb1f711e72e5d8c34df07b2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be66acfe076bb353837675a8765f2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f332260963caa3c085ce0dfd4d1b1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db251fc65d4682b9a177f05ccde6a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540756e9260948ecfaef46acc84c40a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa959d1737256877b384f16dbff7c7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633b4d1f23538134d6466c0e06b717a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285f1dafe61657cd0954851c510d94c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9caef50e5d27dfdb238750591231154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016c5e2dc133f5a9533c18d7513ffec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aed287e1ecf788fd46b9a3635f51b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794458b7cf35d295aeebf967474302f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33acdf8df34efe20cab178de463b6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f867637c78e4edfff12e372a6be6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5ccbc130c45231f81e7781d931b1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17898c1338c2ab61e1be3887dc3ac0c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef9c15158e64e6aca2ddc9618e8de762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19d1a35216cf69a95bdca1d14a307f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1d7224721033963c578adb2e7486b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09988bb1500677e5474cc41b2012f3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12264acf28a8d827bb79858feccddc8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf6ff628f48f1a567fc160364c8a0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43672be4ee2da5bf2ef8e94c6a75eb3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da76bfa4db1f329e95f6c21069263c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88aea7bd1f364e0601b5db388faa8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008af382abaf9efd92b60dfc806f51bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34992368961ef8046a895cd552e587ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846b7437ef23e730545ef7921fb0ee173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2733857d764751093eac6dbac381b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4e040b015c815e851ccc2ab5b7fbc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab3d328a252a6db8ee6d1d35efadef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2edb1824e16bec878f051aea88e26677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3be1c72d63875fe194ff4a78e926978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b51f0979649801d6e8584806e8b0d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835b8bb3aef56c9692ce8ea95c7a98480.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>