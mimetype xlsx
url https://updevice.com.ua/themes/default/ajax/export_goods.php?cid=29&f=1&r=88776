--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095be79df6bcbdf1a8b8351f3eb674801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b621e2f4954f76c3dda786bc0e7d582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639553ee77f33978c68ff75034ebfeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff829ee96c0d598fdba78a813523a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444f0d9077aef6d29889a9024bf05a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ffff0de26dccbcae639b9060de6e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c344de11a32f6aa837657960693af4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d355045feb514514aa40e07d1089d7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b004c7546be92d7bd14542da822979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d42ea62c18bf9ab71996dc56ea5f9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1d8e12586f82d5ff4ab23842acccd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac23cbbeab6544508cb19d7e433635712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e022765daab2af0f7fb4c3c7a26e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd8b2c9ea3ace2e819735cd8fee4a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f068a424a17e3d269c7d202bc40c2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a59423533b37ec769367b60a77b4d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e209f8d510569e511a60a73d141a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1793f1807e36f02147a6d518e8f1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdbd2e95f9201237a10fd4ad73f90c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958909390cabbbf29196ba82230a8a5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e52fd688a7a0c917c41c75548a68b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499846b8ba5d4f24d6e7b5f2d20d90a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf6195ae950d9d94d2fd328d9f673723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed77a92f06b6f24c4b2e33a2b45242b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bb228fd693d41363c1e7f45baaa6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9abbab39ba066ccce8d09bb17c23c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702db4426aafe9165a9fe3d3aede762327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da852e3c4414887283c88cde5b19977128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d241535a5f79a3157d32278c558b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3164caa8aea11ab4f8980f04c5b4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9c1e0d93485eab65c375119ca9ee831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe4fbb5591d2befdb5f11c7e9fe62732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a50554bcc5d98a0abf98cba55c6fad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf55bf3e43987bf6b4875a0baa1222c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7111753d90038af1810153e552e952a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594cf7b6eddf12931e36abda83483ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f08139f582f2b7a5a9c26534a3d8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2601715e331e403c818c7a4e93c4a0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaa858b6b9672ece19bf8bc2446dfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54280d0d200277eedbb204b3f63c1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c487ad68eacd2a989d3445a02baca241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f88c6a80983c20f465cef3ee3c799242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b28a2a5fa61f81f11d09aaab10497243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe7082a0e5113d6db373082b6dcac144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f971259723fa210beb6b083a4da23145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef75f0e0015a990bc1d6814501ff8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db78eeb54ea1016e0edf6aec8a57b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e6f216a950119c9839fb52f75440a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c87952a0e21e240403dbc62c849f3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c2fad4104dbb174c60a2a911be9f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b2e0690e8b5f624cb4959020908b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de5354783233d1427ecc72855776e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dd0d9729e8a417ac3ec591135f8de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b14d6545bd33493d73cc7bf5246c4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349db272be75c1be27349c88248685955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d1cce44e130b9b81b8f2b3ca7374856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f9508eab7af6fb91a4be79b501c5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b387a61cbe8f32e23070d88eeb4d08958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18bd03b88d5ae38bf4792fe322916359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d79d75ba6466c232675156ec54c8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c334e6730099b6528f998b1701cf0a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369190833c2da66304e3a6f8c4b2c3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1a1d20356f4caa2edd16366e1c45e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0989ed96bb51ac5ea2243e577a1d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c7078b8aa22d3c31afd51ecfc2cce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41853663dab50e5cc2ac0318da97fbc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ab579e99694a79c689471a9f598b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877396cccaf4966812c86f83c6de0a9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd93cf2ec51d895ca6375625c601ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545274e0e6a887472a164c7076835ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a99cbc28819db6b7d1e920917ff5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a31cf320346482c0bbb7274c1a752872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e7cc545c1d4b354251701c5f6aaf773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec2cef6bffff3c2bfbbcf24553349074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cc5db34e48c8aba612d71f009d5d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fc5a8a816d78849467f5366d9125476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7a770162fede63041eae074bbf50977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1280ba2754b4ffffd7808700e885378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904260ca66e5dfc95408e1841a56211779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5c5b78a60659af51cf76c1b65a79980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d1d4dd7caf06c937ad7807b17184081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382e616219534b916b126727642d0c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0c31bd46b4cdd86604ef108b3cdf183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b256d8f6314d7c52b78cdbcaef45c84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc147bc7f0b5009265c4655b92c7df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a0c1e31f01d1ed1c636229f4817d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfda9845085941c239d1a554f800663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce8fe7700a76ea0f6be8675d0b48234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2922161937dd2a2cb396cc6bdba793b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109e2c4d208587f727b41ed258b73266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eea4273e54d37e5b72dfe34d6908967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41377784174f933e0ee6fd22ec786de28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcf29eb738b27b304ae7974d3393cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2cdcce788c1bd6e65bd4b0d03e09a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f7bfded66b35ccac01b9e139df66211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077be7521665046b059315ddc880a93512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d475d4f7940a6a2f701667594726a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7fd9600d4ff6f341c239bfb43587c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570ceae7a47be19a94ba6574d039ccd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770604c34c04c3b9013d3df97fa5c98f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb58f6069cba13e4d60d1e591c8c7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d10d7851a74209c3b0f985d2006bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a4c3e3597a3f485576b7e9c67b43419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e84ef347f737852cb71ca207ada6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617092162f63ff79ca761f66fc10ee9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807afd58f704475f9b8e54cb3c56ba522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8191998f71c0d78ffc4a63ab8a7d4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ca29c44916776ecb44ee2900609e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854d56fc0906a78b2e1bd29590469ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd329a84e7960e88586227ab6a76fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39008aec1bd8268e800acb6a839ee7c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2d2bc425082116c87d3938da92f1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bea496c223545c585f56b499e0bef529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62196ab72faef738584ff34c343766a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1525b397ee00772a0de29ca444f1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fed3cc2f31cb58869e252c7f3a52d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93375a20c050cfee50ac4f081b2f0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16613ac4a86fd78b950c6db978292dc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ede81c5e247d097f4775cecd5355a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb35144e8ac58144360e42ee591bbcd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2a3fddc58a1bed30ee4901852f37937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce5eec2bd679e8b14b14a6a83c958938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e4ab6f1227eeb537f1569b8f04ab839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883df8cc486732c805bd9c819f024fb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bd349b4176cd04a29bf452271b15e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f026e41dccd63f112ff66a33123375142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc605d5305bb979cacca0fe4ae6ebedb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cd0ab5bdd41e086a01289da0a56f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fe1866e3a40f64a2dfd35a3ab481445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3abf29104e3579e2220a18eede87b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356ff398e1399768644259492a79eff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da246f3b378f404b8be72cad1f39d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d063307c95ee3d08305003ee3f211b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb004c1c8edcb23e4e81814a0392a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce90e36f09bd9c2b96e6fb2ffa42c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00bd71b009acb219f79371aa35521652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0cfa9401d83adf7dd5edbef450f5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4448a9ba79601bf16955c32fc24f6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ef33b653435ab68fb4943d91fa26855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8e1c9d535b44ff10ca016ebeff3db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947db227ff7eea15f4392485cac03b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce99a999a3395b05f6d8d26b6c40cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557ad85f8343a19c8d85f81df80b3d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1eb6bd7a5b487a976d68ba1c7a7c6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdd0a9beba1e4b580cdbb9ea1cfdff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedaad1db7118377cc5ade4ffeb803062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a4cfde0cfe002d79e68552a1f78e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32df4b07b6cb721e5ce2fc12606eba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2212ae1bc98f725f7d32b57c77877665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbd01b091c35fa91c0d48e55d5143c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42920fa15dd4f4a55616ce5fba3dd5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24711bbce243b3b04a07bc8886a2f07768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19890e998c56818e011d148396c154369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f742da0b87da723ff68943b45522470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4923b377b893bf461836157bdc71971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d40613cb405ce6a9d61e5659fe81472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587374ab4d435e933c0385f899490e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a39fc861650716ea9e04ceaa0fa54f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d144a925c3cdb44ce0732f32a91e53575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ab50c76537c08593b16a2d6a31b4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32499c3dcf7dfd8917219fb3e53420f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95524b662c701abdd18f80c3501fd10278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada6c539777b609c610a20c8e73af7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7179e64e78d3767b2bafab506cb84f080.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>