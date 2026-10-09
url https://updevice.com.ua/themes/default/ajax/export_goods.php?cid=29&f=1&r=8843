--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf8fab1b2d73d93fb4f864c0935ed71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b87f2bf4597b6021e7d3fa1e312a8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55155fb67698c3dedc2c54063be307303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a483da9f8609daab40179b8b76249714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41ffe22e6d99d09d8ff66fe2df3a9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3e06dbf4e9107b6d072fd43b56d496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b742ab1df6716ac63f867061008fd357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fd2a4ce69fc64a6e7566e8e403edf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af69aae0b224afe03d54f8b18510569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512cffae233850d49f8bc924b3a41c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c86f6f21d1df2c776fbe3a3fb3f8e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af70527be074d67a3acb91af9bf8b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463596bb8f9f67401371f6a6e8a595113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb020ee1df84e766db197eb90d7f4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49e9182f26f19cba7f8244d473180315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028468e079c70539075cfa2db6fc70716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a04e85d3e539061a4c678d852eb9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c243c0cb7f50639978fdb06e8be5c4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfdcdf53592692096d86ca221ae7e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead8c2656a5e5a0e113db15eeeff3fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c165f152a2b8be45fca62de413633f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41008f631073635c7ae028d7f68ad6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0ecd5de7795c9c39fba1e6d72b81b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1c06a646a5e7475b7ea0f7a7da02d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9411a1d5766bb2ea13aebd569fd79b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0e7edf47be8580744e3c746448ad226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d2fba67ad4df84d1af18ebb66e83727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d712cc0efb849e39f906e93e53ce7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469fce65d316712b1335ed312da452c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4ab207d689e4318be6a72b456fae730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206752312af81450acc5e03b7fd554c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d130560e263359d57e61862761a06432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc622ae4f81d877529dc40a613e75ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d4400e7e436870f30919cacdaadc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9511b6e8af67bf911bc8603a364001235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8174f5af17a2ca9aa38091dbcb70836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3713cdab2c2be7023b6572e190a3e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c82ccb6b5dff27ea6427aa20dd47da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40775cd7e044192b665743993de187139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81e02c6d13b379b4b34ba54c735df040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463085e2ac2a43c6a10092308989dd0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c724cb788b01b743b24bb173c40f4fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c798a883e360c5e975ed1cf914458cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acf4831847d6519e527acc167259cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacd9359156c012534919750ee750df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbae43686d58ccaa044eb647ba037346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c84521d5f1c9b9f05639c313c8550d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbd4103d78d2e0024ae5b4540f8f6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4192b7893a2ea908c2dfa0ebfa6abc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac202efc056c21898c67b92d0adde350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc666a85120a743cb315ef9dfc1b6fe351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22287a1f419e678b859653741a724aef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ac70accff3625393930bc1aa02fbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1317ae52dadedbd5b18badc4d55dd054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5f8b7745ee420749b08ccd4ebee1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f989c4eab0e1cd434a2b850c790c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02510e8bd7a22a002c02ec36b77cf5f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0214d1ccca830673a8bb7c0a5cfc7d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23231c180e6eefbf74a5e6e304ec1c6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c8e8375a430156104af04514bc1e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edb43e037b5c8bc9063330a910540f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618347a5051587bf293e8ef2346fb1a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb028fb462a9ccca6cceceb9dc88d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f00b27cd83b3ceb3a3f7ba8ae4be8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5d067310b8a1267e6bd1ab85eba9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68449a3c9a1c25043b0806deca74de266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870835e1daef1a0d674fbad65347815467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d9ed99c1655051e72242ea9b572b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45b0763265ad0fc7afbd826d896e4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d35ee3a3a5a0d7aa84e85e8459a5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7941d20c6907ef548ddc0d160c4db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e583cda7045d94a14f5f19b836f02a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73760b8f6928b833f05f8a8d0f6f2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd671294d9126e572a535cd45e3de02074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93d311ce6698078e83e46fbf3bfabf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf706746745854fd06a16812110f1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48dc96fdcf4924b61accb0da507b0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d919f7cb3e8b3b4a47c76153c74bef378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c110622eac5b2db765a21c710a7235f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb5c78d09598227f78d918b861eb8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ac562594bca21b05850d5198af89581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e8ba0bfe36b58180070148eab251e82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f8b37d5817671a9ea5f0258e633eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814ba9f22408c126e96ab6cd84e9fd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9400d288f0159db5d0c8ffecab2953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558fcd0946925bccc0ee261b470c3e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736fcdee3cccacd2f8caa5fa8f07d185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0867d859931c491096ef7dc52ca5b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fd1e9701bf1ba3ccf3d089f867e187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856258b3547ad7b0f9ffdd08e26df3118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a33503e9e968767f7d1db22ec1787c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44001580902660689a1922ab99fe53f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01b2201212096b476d2310965d18b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca4d6691c2c5624d5b9f39616fe6ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8534c3001b2506a3f17ce4308837a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b3217ad9b60d9bd1011155bf5e35514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31789819707bd2c275c54f8f91585b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208351e1823b151d08b8c81230a91ca616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b8f6ccd0b31ab00417588efac883617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2f68d06fcfa4c56a79f2ccf2febb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b9577f7d7b5a8b2ab0b03ada9800b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19672e6cbc09c98de8c2c3231c652320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe31bc5c04c9dca2249beabeffffca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a21db67e01ba6bc2fba7b96f1764a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61779a4b00474351977f0f9e4a66397523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201128399be11061a705f39ddf664bb224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e19789da76740f52e1a1b6342192025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b62a0f79a14f5754dc0f70ac45d8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d744e21010ac29f31f3041ab80326f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465d531ab2042d9e84ba6c01fdf69ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb79343bf911089b66cf5947734850b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86611035d701e521b7613243fbfa89e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d092919c236668f75118f10ee34dd0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270028822780de6ddb0ac4b0d91fb0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02322851c050ec835d77ed48c4bbd11b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a115d0d66130e04f451f96a27d7bc4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59dddc7d98b5f733ec05f433658a3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd53b10e9e2d09c64fa04de093386d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a92e0812ac2c2fe4bbc86c15c1a8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26847ab7699fdc34907379ba1ff81b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22169256c1f0046293077c2fbcdac4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30c3816b8db79d67c1d2789a59187840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44811caee0d595a112c8871338c1da5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79c2bb136e37253fcac3a78dd3e70f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a40f85903da7c7d5cf609f0ff9a1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1f2c2f65888e9cc59fdbac2a8e1af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80876ef7bf29ffb585766b38ba528be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dda36f038c65abe55c96c6d6ff981446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4b09513b5a5c90f52e131b96e164747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7ae91c6fdb7aea56292e9ae2b25eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57fdf4e64942251d080d3a3c01726649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf17221856cc567cdabd1e815660d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591619cc68007b62736784ccc7d38d9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3cf100049dc1e3adc21371912441852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f974d234e50ad9e121fa8c73b2f1c8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779cfa5e640eaf02d05c88ac8ca087f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada6b1692f2af239306b633fdea0ecb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcec705a67b631c38f4b0ddf02c99a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955a86069453cde40b18b2f88e6969a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937151f6826e662247275ff88190665f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c505e4d12c3dee48952fc06f8db32b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5ed68d4f036419048696c8450edb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cdb6909d7886b07a1f0999909314761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0fe5a00775d1e0a5cfdf924a3dd9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21915458e3f128a0caa61f501ea6c10563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a09fb3dcadbdc504c89cb5b47a95864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c81e2cd44ee10806aa59ceafdb0d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bc32d54d1a0087050c47c3143426966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f430291a695a0550d107bd509d2978f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40adefd7fca17bacb56a13933a883cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4204214d8169491d99d85332fd3db3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e30a9b763c74b8a419e790543664f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f948362300ad59d60329d0e0c48aa2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36af6b2094d4575ceb5451f657c17d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a86c48271cdafa76d233f2e8d34f9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc255ad7cd4e03a795eeaa83715c76b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc1852023d33a1e740bf2e4ebb196975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a589f8c3fa433e72f0e8d1140717b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badecf901911b1871dc582fd4f2a0b4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f591d68730008785fc56ccb9f479d4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ce6e200a00198c25093331be1042b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643087a5e3bc910a986280230961dd280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>