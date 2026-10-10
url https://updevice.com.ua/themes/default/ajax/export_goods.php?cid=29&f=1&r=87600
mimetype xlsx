--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f9a015fd601c02da640e7507fc2701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80f90046b982ea7a0b3ed15d8760612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c3ce3632396c816caaaff0d5fd5cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d61b5a590002024aa3e72da8585fa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51566857883a050a0b84cea13eebb31e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1516ba117e1b1059ac84ea412df426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143c27391e169869c61dba617b8e8227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00561a9c220e6bedb5f12e210a0793aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611450b0dcfc19f4b97748ab132b23769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c038affed459c8a3b50b9e8fff7c5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a54d60a28d86b532995e9951c0d5d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cb1baf4bc7cfcca05ed5835b9b69612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805ed8dd7130eca15adde976022867413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18f0f9fe39dce4c7e38df7f2318ba814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b403c4e0542b02d2f566f0c1912df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6304f7cc490bc453e94cf59d5029a8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa644c8fdc82a807f73ff2b033c62a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71b7272d1e6a6a89154413a56c311b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e207171fd57d7558efcce4ebd4e18119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435c728670081ad8e27961afeb385d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286425fdb2307f0123c5d58e2c371f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98014d5fa6ff49abcb0d58c35a548cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690e23028fd058fa2f0b4f082df25dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c261f61f6c2e71f8048d9dd7a7ec724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55631a61b9062857b43f0d50309170ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f64d485df14b921533828c7285881226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815aab535271aed9eb4bcb07e97131527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738b52a3cf91ff575ca9d9363e3125928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cf9b32ec1e8fc062bf5bd111e145b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c2a9a5954457b3e8e6ab82b58c19130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d628da90f48a9eea5b16ad058031f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303bc92f00cfe32ce0c5f03373e530932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a40eaa96093a960b91b71194133b2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabf7ebcf8e86eb93da16f3aab4a1d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156866a46ee673744a7707956481dc7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b467f08e8e1c61ebbca650b9c5f839d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fc065c839f2fade4cdc2c0dd7a22f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1ab4a4b870234520c4160df85bc4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e7626a41e89c1a9a18e6c2c38dec839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27527d7c6e9cc90eccff72e07b26ad9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac3a870bfd2980bfc84dad158dc58c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b48ca38f304e58efd2b9ecd2b9b6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218de19ddd888302585a4d720288e2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e5dbd324286e282fa97e011853c2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ff952dc9f6ec16e7412fa3d3db62f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea45c5c28683493d5bbc31e6729cf6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0e8a62ec76bd019d7394e8aad5ed547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be5af4da0017d9cc4d01b835db480748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60a36e530e16891d706feb181bc19849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4d67e9d2f6821ddd001fbc204a37f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba7798e8d39cf862620905e702412951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b91fba7365ab57430e03d1f23b35a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c066d123d5cc708b9840e7d682bc653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d12929038a46292d969215ca0a4ce654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f9c1d8a07a4d978b03ad8412f0a8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad53eb12ae4569c6bbc90eb26a5c2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce3292f9cbe9b6badfc23190febf4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454769bca860ca51fe51d86329fd894358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac68c10fe4530e1928f2287999a2ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468db949c769906f3c688313edcdc34e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b194bb2e6aa30e2adb596efbbe5f9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c94266ba4b69d5586a87bf02f48a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf1df8f412ffa4bf87d2f9e91385f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cddcafbb8abdacd8bf874f2689d71d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d0548cf48a94a97f0fb76c5b9421e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2c22882beeaff706d50f47882e93666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22a7a7f2b643ec8b513c64fd20c21a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfe054240706769817a30fb55874ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208f6071172dbf15f1517e2b374379b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037de758fad9d48edc19d7ba82e852870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8250766a5d267285f89295bbd681fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3cd76cdb71521e9a555f031b85b1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d57d9d0f38a0a92e7dc1451e89f5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524b1c2738781c7d311c25e5950931e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee60f79f8641b7c24935dafead642f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873dd0f73417ea7a72ffd1990e38c5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c7a2ead72a3fdca52ac5ea8f9477777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2971b48a9c893ca3457d0eb00b38ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faa8929b34f98f1bb4dcbe0c96a80979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcd34725994ba414ed2b12f83aa38680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef351fcda7606182607ea682a7fc59c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa8a126ccb957abe95046af7c7f48e82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839713ab9401aa2cdd3247965d7ca42d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d064555cb1b535cc1b1091573699f602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98e335181d2e746511a4bb195411ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d5c7defe7263095d822b9a2dc0f204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76bb6265ab5943be62801573ddf7a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e3ed58d57d3e6f1adb3dfe17400af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebe9666595f2dc56e49af9880fb7037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49024639d7ef10604a90e489d0987cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f0359d5f0311361d0e2b468004b659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb562a03200a6ddc01ea0773a6e97010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd258691fb7d025c36f6b3bbcbac8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f15c184e6b3c8eb79b97afff4818b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92001d3ffda811999bd3090c71ae9d8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b82b299083a4db1f4319c0f23ad0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf097e5d24670e4eac09f73769df4cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667153a47d796cec0f3fe3b7ff52934716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8698b9bd0a7fe24693e6361d4be3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36496a5d10d7b9e82afb68d19f80af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7699ab2763b6db3e47257108f2c071919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76d2c56693eee30221c6834f476eb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7491c99b13c011d07dbaaee0870c5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cb41ac90cf2a0cb9cbcd4cc6e300f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b745a3165e64e07feed394f4b79d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d0f3f9d3cf1c2f1a075b503d556b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87f6db0e4ef6482bc01a4407d687ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cf6d5f1e641776ea33a7b7ab9719726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a11258b2fcc6491cc2d668b8a897c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1896d65d0e607db8ebcfd5fd81a153228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57699605bfedd9688143158203990c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737f075e240d7e739d00c3a64bc74cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0ff9f3f2b9605050a0ff02900a38831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e33a63230ca26b6a95800a7dc9157b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97238ccec873d92c5403de62511dfc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29ab5ea3a1f2e3cf7c5bf5e42cbc5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e52c227df9bf249eaf3d1ca877d4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497cf7819a177b1c708e5c1be6d15e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4360ee4d8559b311c7809301fafe15c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858438d4ed3557873383c88bb27b16238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5b2a452820c98fde803b399a0bc4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b762a60e28df39e4f59bc16fa6893c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dddc103797d8c74a1fae73e409798441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdfd2ba69ccd06e50144425f9f508d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45709aecefa169c583acc115d367bc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8d3e8fe027f59ef2328fe7e41cccf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8626813991a99504b5381026acc89845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4d89d43bfeaec9a81292f4f5e3b3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db017fc3ab499a2192629b53e5805cec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c443f97eb312942985ea7a8fe6d75b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87801e11d3c9458b90e5b5ff7ab59149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b133b6aa20864516d8e31ff3c023ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92178023c3e51719da640d45eafab03851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6a3ddfe42e2bb732fa125b97ccde652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8181e1618bb784c814ffcb63d1b21753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908ddffbbc79109eb574299c67b1a9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9f5fdbc51bddefdd19b755a4e01ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f82c4bee78ecf7a9f5523086b8b62656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d39e7c1c0012df0ce5b0d5ee8101f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b61a14bc1ac61b21ec6189f6bb663358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72127c297ab5a7795ddd17b94d3adf5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef269bf6cfc8b525684bb14ff08ecb1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee619c3987eecc674470f087898b5d2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5ce80ccb552ceb2c4913a748a92b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc4753be4b156b7ea8f9910056472363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804d16c806660ded783df8727357c4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67482b1a9b51de61772b17c080dae71865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2ff018657475dda5615bc6c8061e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101f2f810e3bf6a85004b8742fc6ef867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceff1850ee6fbba65aa1a197f6377368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bceb5924f86ea85c8845d54c7ba7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3ce93337bc8fccdc5931f5a061eb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0648060c8fd978c4a79b1cc27b53c7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca23f67873b84fae1d15b6f5ca72d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515097d91a261296bc963620856d5a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9520c2a2e2dbda01626bbd95459a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31f3693ac889d4cd1337aedb0d52b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebac2874c492e12b1ede5b69305b6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85f39a254ced5bdca5d36ad5cdf04677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d7958a61a8cad1b90130593fb720278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d128a80503ac6da5ec424642324cf3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3e3019af51fe064f4e013572d2c5e80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>