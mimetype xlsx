--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62747691b94699d927fcbe88ec1de9d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1117e290bfa0101160d80d1f904040b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedafc3356dac9f517d3465647eebcc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3e45eb3c5af6c3d8798955ac8b3934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e7f989848467c13cf02d1d76bcabc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd58202a4de2569cef8c1f82ad90dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0036abf5194d52d5a049707093e00b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e675f27a0f5ec5592ced8f2b99918e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436543da4a34b018aa33fa6ecd821f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e134d159fd9f74a3b5280a9a5e02eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89ce4c75f386e2c88d554813326afc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb8d27c44dc473519c4d6c29cf769012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24630da8ae9e4f83679339d68526450f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21abe3ad855b6b037d04d45651b26714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849696145764954f4b520e797d32aaa015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08021329f0a384c638fbe8403a3746c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec098f4b1d5dd4111c3190b2cabeef3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d75198937766ee93c40bf238e2b1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86fc470cacbb7f7400481fd54bc88619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484b903873fd37c6ea8ff88353e6f0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae1e8d7bcae7c683a4f77789d48d3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20dfea05b61059ea2f4891341c19bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dca4c4b11e5f56037113f52d6280d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef711fcddf28eeeb7fca398321a1e7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db315c1b4fa45e7a59b2d92fef118c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b2f904a7044e9138ab6d2d0d1437a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20937788147e7930bfa28b8ec3e8b96e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbf7b3f666ec9c71b8042cfec9ae0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff1e757b0ee569326484cb76ab73b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326527dae6115ada35911d54ba9818630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56b9559b4bc8ac5ec6afafac6cfcdb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8cdebab38f68920bf19a2f89bb78d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efa2657cbdc5e92edc7761a53289a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854890507968177ea51fa144c66beb2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46900a3b34e55bca5b98715053fc2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069cf36a63a61c46c7253947223852336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609402c8679111a9e3f49e6010e07dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72457d8054ff67dad66a1ec30d6cd72d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381efd73527ed716c20b073f478a922a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22f0e4296f94c1e4b5fba93078079740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf30686b979503c8f04a4fffbc3c1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c77dfdc9cc967d19985191bfed973642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed471859bef36e8cdca95548e8f6b2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e8d39088f7982afe222361fedbd4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bb5e5fc043f2365ecf3714b3bd91045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1baf7fe65fc4cb9498025bcfcc66b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2027863301fae865b5edd746dfd7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d958f95c46055dae65eb83ad9b3f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09955eaa1d40c90e6c0de4bd31dd5f4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d67c890b86be50a0c08f2926f16fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732341983071fa385d9ad290ae333d3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857b72be7a502a880824d1de28dd58052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0a0a19455ec5a7d233cbdcb07a59d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb644072817d5b844be656be303e13654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1256b4fe5fb7b27c8fdd9c910dd45e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8400024c4a20e761747201a8488c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b91542792bd4af5db9592627e1986657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d4205388131f27e9a7eb7dde5e70258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ef68af4de2abecfe23f933b9121f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ab01cfeca79b7b7650a5e3a17325160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1a315c54bb0f831d3b2b3db4612f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14342f489277e84a8c260c93558ce79962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d03186bb8f32a7f236148cd0c9894663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ea8419b502f522130a1bb2efeaa2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33da6b9f01af4e68560eb718613912165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e4a6c335241e87dbd85912c97f24766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2598d4fe717194c8dba0e90dab6b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5d2f3c9eb79dd0c9ab622d5ff018768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff22492d914796995288366e94e88869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e67ffa71ad6cbb3434403d5bbcfa270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40ec8525349ca4c6d9a6e1649031d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ec98444ac7a582c8a28d5f11dacc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0d55d930548a2a678217ef57d5b9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8084554e21e050482a5ea374948c8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cd82f56cbb13f8a56758f536a8d5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e3ef08e45c08b2cee77bd09d0dc4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ad2846e4f5780d80042d2edf3a3c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967639c66b046cbd9100e4143025963e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc18302cf5782aba42b2a85253761a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedb5b19341ba31d7d1339343f79c6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcf7e13e151067a701e7346fe951ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33678698096d52f094b8c542cbe744b982.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420558a95965ce631bb274d056155091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f3872647db7f270f6685cb348762c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a1fc74b8f71457a846a6e029c9f6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa36aac5f6a58ba29841d5a5a453cc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54a362facf3ea8277e5f0d601203785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecb7c18386ba5ec44043f41bf4569d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb56cfc0c2bbd50f461af6237d749af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbf196be83fc07c04357bed5b5e6148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f14f44aa32b6847c498d86163185b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937ff1c3e5fd5cbcd8a23bdd4fceea110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601fa27941aa433a91a3673295a50f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f356c7a857cdc9e40b02ae90fe8c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd15ac8b16899e0b1a07223747ca1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e96de92217000c9a01cfd10a0d986414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c0b4835e32011c07a78f42c71b6d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d25a5026f50e52c6e01a0d1f6c2d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f604bb631263df04e7fbce56a5c31717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ddc940aba294b49711ab41b1dc80e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e48134d7039da0ba8095d6e5b6e04019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd319ec97fd91c7fd7f8d9122385b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feb79e963333c775b899117cfda7ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df337834d7e6a7eb8f374df70fd1ccc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f57fe13b4d1c27eaae68491bb20bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adcfe2402f66802aaf11e38f6f284824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c36a045585f37fce54c6a27cc675825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b519886437f875fdc26c682b98d0b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ac0219024ec80909768bc00b4d18627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1684a5ae3365a36616e9a56a763ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b395cbc47a84084dae5d3fcdd9361f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65554a3b7b83fd4ec81a6e0a428934c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645aa847600bf29936585b38d455cc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faff3345891c57ebf3356d543ba20eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23985ae8e8885dcb41e27a7f2a5a6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae0891407aec002ca6ffef4a328e5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf1873bbde56cfceeeef2d047524e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6bc55aaf5581ea479f4eb24e7a32f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcad14f4b9dd0c1323ee72850fd15c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156682e52f66ecc7e281f954e06c71d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5f5a45b24b0eed48f2139377dca1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231992c5f08bae99eaed9127db8a1e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0e6a8c9ba84ffb9befd694a507bf441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080ef9c997c66b0ecd3fa3caa5c393d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5b0c7079e2b9e458a3ab41ac53c8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611e054bcbaef21ef3876662f39455144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5643b2966e12d6018fd7dea75ab7f8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfda2f3bf5a62131bbcb54051ad92446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1427764f94f63daec93f0029b7c162747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db65793d7c7026a2a44f0e80af97f9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e7fc389c76684516cc3bb8be883e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eb571f269c83acba249a6d6a9339c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe22e106f94963bbec534850e7437fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4603353d0ddc69f9728ccc447c91f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0690fd0bc0689c4799396aae5066d3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03ecf33eaf4ea1397eda9762d7a85754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172ad9a57d2dc117c2b757de10e63b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf98ef8df2d2ca2fb82b4a02c84e8e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc969cbd6e13358e5f3f26dc5b7cf7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d509b9db0cae09559fb40437778223058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930b7e0aea5b68cddcd646b2c74de3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2ccc1c136daaa8146e82adf8eca6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f56f3dc4662dd2be009027ac945bee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8f2b595125b4a49c4ac16a0b39b9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e62d6b1166eb25cb13501d50a9135463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fabef216b226514ffb70b27e701a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74587e8a938f19a611b78ae79de94f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd7a84d97a28a69c7d96923e671cfa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e92e8c2ee03e50ccb26aeaa07ccfa167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1483ab437fcfdaf1fd1ca527281cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed959fa6980a6ef1ebb502e8e5dedea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf8e93377388aa8f9c7eea545877e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c9829202b44d635c5a8a08cae22ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767afa5966b1de049aa11990f5a68bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e8cfd5c0e9768479a5729aad0dc5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa99631415d1b8849cbde5eab08889074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51dce89dd89404a77dcba001d1363c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6e5335725a5544a9ca6dc31b3c6f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da540e78a2d89c08fdca268a3b5e06b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477fa1a8e9b0f43bb48094dc8adf8eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c30693eeb00ce3ae9fa46c10be46979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78408168142a4b7a3159aa655ade2f80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>