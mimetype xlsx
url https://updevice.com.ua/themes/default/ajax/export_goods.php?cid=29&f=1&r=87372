--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e7b6b7b9d9e2243eba984aa458bec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f361e02c450190382e050194afaf462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964d6a8502a6d5ac62dcd00ed0abc213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0eec49e36acb8698b6c720dfb253c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b291924be791db019f3e6e4e83fbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c42feae3ddad0bfba4fc277bbdd446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a3ce1b5abe14cd4a3406caa2f44087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e063e720763d064f7e8a26c45327a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee65d1c4cc5f9a25f0b237060a534cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97052b654c3d943b4e13f176df3f3ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2789a77fc48f82b2caef53b786f09611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef95c86eb653b9c3d01627a6026251412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7558f64d596c6f140b35bc90817e0c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d0296d460c5e0aaadb11ada368f6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e33c95a298ddc340502fc8004a99e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939633c25a7c059451d83a6c09de83116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746c07a39947e5ed215977c6eef652617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa012fe7455b70e25646c48758843918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd6638ce94b0d5fd5832647af2492e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7512464ed87714ca785e56e72e0ff820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb26b4f7b65346741a4a292af4854921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ae9aca966fd0214ea8bf956152d8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cb9ed322f5acaf94fb23132c531f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b96b2b795d9a7e72ea2dd6bd0724524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0800469279fe5706e63c90a668b1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a76e7f17f5eb49c7de360f768f128f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62c1a01186027dd4839b850dec467427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243691466f40c0a5333a2dfe07a18c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51873c7196e4ac14c447d598ffc0129229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4b94d0417a114a7f6576da80b174c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fdb560949bc84c832b8b64eb546c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0ac75c6d816b8cf743481560614d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80fbe46aba2c401282ad5288f857d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390c1aed18627d2126c3c622e45bbef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72fe2929597622ffe6156e4e0ff9ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a358c8c8c9d265384a4f5e0f5c5700136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cd78293b18dbb6aaac8463fb87ecb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650aa2b4aefa0f1832f0a8203c901a1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb99448d7f2b733310dbad0b14338c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af638317db394d0a5a5f09a77664cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967551d2da030ad33629199ec4f1b8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dad2889cc2f98bf0c2a1b5341e10242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da0914805c0ee1870e8be7f0b3f68543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22be03e38130c6394c12f62dc8ba6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cd8f1f8f72284f117a199fecf4b4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d9203c7e93c233013d4ef766f11f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790ca7058535c2979d8bf9f2aa9787b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2807728591e8f0d2420903333fb4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b005329454ce2fba4701482d6d7ac349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96bafbb94c6d73ff620c3e1990f2e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa544e77dc5a9fa034f0619062007ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b278ea6d1b482e8c01869a115d20052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb54ce62a96b779654a06ad04df328053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d9d5741fd0ea855f45e9a6df2210354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056be3f7561138d9f362549012ecfbf755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82c9c210c248c36a73bb2d5803939156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896b33cb88afdf911c31f13c726425057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac9bb1692e80b2974e7181ab7623ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1bf2248ef05d1950955f3135853c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8d57ed56c508f899a80537493cede60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd46e6838e7c50bdecc36c772d564d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c88bbe93ce705b7cd15cc36cf9a3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23290b6960e0bf77e9aac1916765147c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c6f838956264d19a32a09b1b0a84064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5a5ce5572d16fc7fca54f4df7dcca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d00ae3a52246cc7c1f33f30ea7dc8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024c518e1a42096223774c1985b843767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b9c6344f93a4555364f4c6e738dfa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eed5c8c763c6bf002fd6cdd361e0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729122af1110ee67da5d0aadbc51fc0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1f51792d2975a1bf74e2540536d4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de31eb3f5cd696c216beec5e15df0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da7950e0d30e05b4f667c64dfaa1d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb859f74a941bc535ad9495d02750f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cdc1795143c40bd9512ef8ad9a25a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcae1a7d40a1a9c6ec6585a19baa55576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bf2d6b40fc6b3bf6fa8bbace912ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ebd4fe250b020bd0d400c60334d4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8b47c4fd4d32f1d2dd3ff54a1230179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac366c83d7d1f43bd6d7a9b1bbb2d41e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff0e82467edf2bcf8309143d9e316181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea6625deab71d17f03e4897ddbfd8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb93bd00bf10e4ff8032e5dc74756d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde2292cc26b07063cf946bce6c951084.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21560b30767f91ce5144c26c55b54e0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790021fe4b176c061383d95efe3a14ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12086f9ac74a10c97ae5d8454e0382ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5518207abe1c5bb953614da924fc874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a28298f1003cac4b02c2d0d2be8a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a778d9c115787f8af3e15d47753dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc811ea0e7d23264e3824cc374a0c2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774002a5021683f54d3b14e655b07908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969c81d1922efbf5800d77e7f38cf7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3af8e84e622da851a90aa4799e3cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b703215887472ae9ed5e50d2302e4d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656f8c057a41675fde0c380a0e8672e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7130e23078e26f9a0edcb989d4d73a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bf2663f349be8324dcc397a14264414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af985ff65bf180b56675299595622d3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587127ed8671f580ee70a7db8934f03816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddd09b9579de553fc22ce7ba9f78fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0bdd86479e9d80196de58e4286ac218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b6b59b8ce695fe7633bfb5fe2673d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733750c5444fa271bf1dc62e0f22b40d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4078236ed9cf65aee817f6cb048f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dc6b4b3d9a1123683f74a19a8ea0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a111718ad66294751419a31c3898d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935bd4c82cf762414377af9391bc5da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ca75cb800cc36bbb82ad8c2a5983c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fa010a8af87bc1d1543ffa892ff8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b29445f04f54b50013088020dcf3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c15ee8b16a07172325049530e6485228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc98a0ac738f1b6f55b2fdb7404a16229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968ac893b0a1ae69b7a70eebef3b3a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604784c7360e35ba021d48527934f6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f2d17754388af95088f246f32277e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1154478bd0a59677ab4266995490b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333ff372e8b9fa498dfa4215ffd7f6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158b4929eab84017b6b40da54488b6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c83701a2cd6d48c5e7f7088519f53b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ebfd6fd4fed52e032882486db40dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d61f47f4b85ded9b93e1a211cc9a0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e5adb47ae3768c0f423834d40722839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d2445f8ad3a95308ec2b5961fb62e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9446070ada73f9af40178a15c906641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf4a15d8a1eb96cba99b49651af40442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a10238cec4b45dbe43be2b121408943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534f8274e9149afd955b20bd3f532d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214b2f09c0065797b60772be510aa6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c3a1d88ff51b78a401e8c91a7655346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b8c977b2b33abfa08128859ff6ff647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b135015cdf909e9ac81593023c5956948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e1f1fa29fde5b4d9d28676ce3002a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95608d2cf0e0385be5c368fb40e17f2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c4d22573daa152d30c914144c5e7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b29e6fe06babfcd82612014893a32552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9fa44e84deee21e9ee4ee3eefd7d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0d89d2aa78964598a96087d06a1a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0f83aaf9cc50601694cb5014f6fa755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6e8de6cb3b5436ab073c26c80076156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17aa0b3d9c5306dccedb1cb797a126c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0f31da0845a6be417140c28af621d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db64152b742deb3fd451876bc9904e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c80a45471bcc2b49fbd78f95f9a7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f469255d51d7d2f05c48b41243f8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9332bb255684e649c695b927fdacec362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963690ecd73d2d36bac5ee1da279df463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c132ab07593bb89182e06ea825518d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a4e8f205d8dfb9041f70042c6684665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1767cf608a1d8b563406c0fef3da966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78929f6767ba062949a161d52ed7e9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306921a7538d4840d5ee36300407af3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7208f86ca3f3a3f4dc1243174aa76a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e474fdc9f43c03c393194c8802cf5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3927282d540f6a8a0c02ee20f6c7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010633bff24d154edc072649c240d4ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fda72061594d5fe558aa94adebfe3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6173dbcb89910faf21179c6fb21fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c627a5e475479aa241a425049e92c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb49fd51e2d41d0762505da36f12d5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd03a533b85d435d4ec062989311b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ff720c032b7ea529252270a1bf08778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b08e5a3622d7a0bd740f90ba54466e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1a6c3a366b7adcbcaede0efdee08180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>