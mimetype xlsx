--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986af1c16e0c00122a4801eb19c51621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7f8470eb97f20eb204d50704948a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38d72acd2a2d1dc1b3413bcc2f725a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986978b72419aa3bd8078005d49a4004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b26ca6a29804b5516d3f2b9f022de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785d82b4d08b5cb3baeeac7e8e707626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c2578ce86941c50e75e88c4bc26a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de08eb903002fb2a81d2f34e34be08d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b332150eb35c413b2db868a56349af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc934ae464ed900732bd905a9cb52610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a0b227f1ba02932bc4e7e70158f2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9228e3102009cf0f71d4ac27f61ec0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bd0f80d594b9290c57868cd5aa6c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076c42bc800f56fdb84c0e223faf0f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4672c1156e2535f7b8f705b20d1d10215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5a4a99cf867c4df3c23707e6d133a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336111677bd776189043db28360b2d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7566c582ded8c4bc964a3a54aef6ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a050d76bf72ec42ce0ec1e5bb0ee92619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aaca949e59cbb69bced8df363e2da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217da439ea5c4d88d0d2e41e35c3a6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97605acf8cbe25297d474e8adbcbb9eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8296d413c49a109391417472baed3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf40472310de955fa6a862af712dcae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921db90b71795fdfc54359b913504b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e680e4bdbeba540499d9aaaffc7759926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bb1db2b72badacc9b41131c6d60d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a471f45528dc9326b31ae9bc3b1385728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2598347188b7553f4c1856691626b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc07112ea2a1b297e42ebcca7eb1b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defee74cbf64e05bd79024c2c54155331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b805ee110efd0f508b7cc093534475132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2a9073f397bec654f43a70ac3091b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0ffa1847f015b4e1bfd491496054734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5ddffdae978e10d97f24fcebef50335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea2cb6ba00e43c30979fc74d9fd6a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf162eb711a7e48849e4f6a2f5d166437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95adf6ad6e61bdcb93f0b9bc4f70de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535da63c4bf4b1f28bd085763d1c1f9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884af29af822cef445e0c9b94858bed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135047a9a6828ad1c3ff8eb3b086919941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea69d9913ec1cc686927e963dace39142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5b347a7cc4b0346569405e30687ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b214e267366b6e79c4560708dc5dfa844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b290f9fe828a82bd295b68a63ef0e7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa0d7042399874e4afbb38e23dea2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b571c6300b7c0085a021e77437f607647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de22203e09801f68e95687c5b2306b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d4b7c924fdf94fdb21b6524f0702149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84bfd9f36f647dcfc483c676e2f4f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6fd8d5e08c2a5599ec7b462cd368451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330172f52586737feec09fe97c4248752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d9ae3e17ec8d9f73a1132574f335f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c3eac4f33b23e5215829c6404a32954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3ced442d2fddf4daa89618e6f2ede55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f03c192febf651314c93afa387ea156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccc4842991fb11618a0f3f96e7a3c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d9d449dbe53f95454d0bf9341af2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda0faf38d2329213d13c74391f4b7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f708cf6e25cd3b39f4ab38cd3213d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f5cc947d274f8686a8af893e9dca861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab19d7f16965e92238cb967a5827b1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49865afe9c318a1e18fcc1f9b4a17f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf54cadc22371b925dce82bdcbc6ccc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee79aae75e9ae7bdb8ba3007174efcb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aebee72412f5dfef5814524d5b26666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6619533385e3c63a7f0fdfaae86f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36307abed40b9458062df80712d45b4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a472bbb2b546d2073fa1f72297c0b5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51f436b6e45d4b86bbb6c5a2ce5c4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eda8200e89f89c14d94dccd5b654871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a60e06d70122d0dd386a56eb6a79672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea37574cef840e5a9fa49dec78ea19373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44c80b8ab53ec1e2b99ebc2cd70c5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79099f2acddf61587814917e50834b9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc68421f8fbae2a4469a6320a004ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706d75850817fc4f684e0b1c789e0aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d55ead400bbc5c37c8061c90f212978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e03b9abac9cf68d5d0a279d33d08d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6125f381eb72dc031b40a0b00f3fed380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266dbf0ab7fbed7dc6d05a4fb75900b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213939f27f2453a876e68830da5fe8e82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c2e426ee8b8f0c89abdd3bdfaf9f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995c1413526b90c57f8444522c3caba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817831d00199028e99c5483021552c363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd46bf8cd4b67e672a3f37eaa3d1714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a0c903aa681929fdbaba0868cc3755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ea8d5f8e964aa70cd6cf61d16cb326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39f5f8c1a2606ac6c08438370b45cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5d44c817702680c5b802c89904a3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d49436ecabb07bf5a38d8582c2b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc1496b2a101271852647afcde53a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c3e0119189728707aedbd09f5867111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be23cea4a08f0832c15a5ac700d9ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a12563c9c67dc7fa92283e5302a5f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76584e3c1b7d0369483003a09a16f1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ceff52f32e3a06eaf248756cee8dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09309f22716f0e7d360ccf7e06335ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf93ce3e6f028bc32e0a2d2598bb2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037657a85bc0acd7e4c49cf98ab68def18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2317c86d83ab1c5d8ee5ba5a3422d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b00a5ce4178c57f610e20504163b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c208717846c3de2500bbfcdd24c6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52754ac7520719057a3f621564aa8b4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4d56e0856c192b4c149565518063323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e255e1f4a1b1b0961ff1b682a1d61f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ed8eec3d92ca458f9b3a1dfed92c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc92f2ea2fc0e8686d977b7f3914b7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb5dcab19d20c4768604797a38bc1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad03aa561c51c81a871b33793426f7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5bec7f886c370e0168420b7d6aecd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64c0b392191f835b0eb5e46ded6f4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b333c6da512130ad6b19e308ccde031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09f61313fbcf6a27c4b9897ba73f9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed7ea83e85179b3dbf9aa9f65cd79133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd67298bdfa1a29ca97cfd7d0507a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08002028f3b167af21c9ca3261b3e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e94cc1988c5560dabb39693266cd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edf8f1b4038897c236761a09d64a8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abd7970fa0f4f675fdca0ed2f92b5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066fe75a89d02f975ddf278d08f4f8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2e8c2345ad8cd4ec96fc87debce0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16110c8dbbc6189a2d62f1b419168d9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a90261f49092f9c7515bb31116ab742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae0b8388e8594f27e69170ec1b734f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db833d434b3228d0d838a724f0d66e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eead52619f44347c157d787a75be0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0253539c000bd26ecffe8868f6f29746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e734f91a7e35d5cda9b91d0850afd5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7c928dfceb81d908688b094dd334848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b8897dd27561670c24d78751cc2db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1a8ab40b9ea4565d5832bf09aa24850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d49c5b14d4d0f3944cd0bee2a2aa051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaf8a3a712cef465545d0c4d9796d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5cb423fd7d4828224563727d4d6c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077537e11770b0b1543b81dec14ecaf254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f50b7b29b543004920028f7cd8e3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a51a4f3527df16978b8f368dd76dac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356d20556ada23a5fa1f4a6a3b3509f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4b0e9cb3c0ca775f84fb79f2dfbaf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ea27b4e6b52989fc3f7b31f288bb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e69f5533962ae8c0dfa77ef038ab960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2059dcd3fc0f2bda01f1fc45c78e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e71c9775f95ba4104b568b0c7988762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701236592407f81409ef2599899e6a7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2501ebe8ca55e3116de7b79748850e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23513501e0775a35d0202c3da6271d0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e34795fbeef58cb0975d5688dd922e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a04944f6d9bcf221c197e4f36395f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483e78211eedca71d0912a28673695c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81c57dd06e594df4452b28fd488f0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164578976328420b157fd0f021f85e5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde86328cc36aa7009d7914bb9cf30c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9e61ba3a2e5333b1dc0912f191bc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609103c998efdfbbd2ff1f529ac45a2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabdb143052900f660f3f6be19cfb2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c179e0393451774c8bb1deb7b5ea6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f458d36fbffd4b6611c538e90aae076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225b8cfc73164dbe43947ecf27547c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689132f3653091a2c193587f5096ab9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6416dc162f870cb357181d9325436c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c64adc53f579275a75d708ade368cf80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>