--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0f32a87fa0021b4ebe542d9348a9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798390e05f48336d77253485e408db2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c837b86024c8d6f27175f3b9424651b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3656ad2ad41950c1d701204d6f10ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f0e6898bddeb981c94a6df178f6f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbf7d5f8e1dc0c52a5551e2e19f2946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadb537c9b1ee2bd080c7f3c61dacf17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849818e3708dda95fdb395a6bbd186908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45588d49f92da1e01930bd5bcdaa788a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c37522812dc7fb6672391b8cd0eb4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0504c699cbb72441b1da2bfccd472a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b455f4bd91e3f42518a3593ef0cf4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d997f6f896ab70d93e772058b8de713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b955060ec0fe95773c8019002662b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09915086b349937a6c55800c54749215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f391684e42f843ab9b28f6f5211f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef330f86bfa7ac1cf25e1ac29e9b29a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787a535934a37b884656d546087816318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e238ebc2418c9da87718f363cdb6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc74e3d4c2af3fa1a592c910d1cccb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46861044d88364c6bc66d5730ef6935221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5156a1f9a0433a5ee1967eba8c98822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65dcf1122c364f28891f3c70405bb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a4b1f8848ca3439ab84e5e007baea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bccb0102446e68efef10513dda09c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eaa25cd5357ab0d7d635252346b7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b5f8b6e9771486464eaafa927f93027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67fc6d2ca2be377246717af44a5f1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182d250e38705aced049d09fff2158c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3f2cf47aeff9e57c6035137ebdcde30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b2391e692c3eb7a4222f1d8fa7f5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e922a2a05355ed9e7fd9ac433dfa932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85376543f05086f7f7874b9f6e665433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7fc7e88828cb29bebcd3a0da2368934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2089f2043ce989a243a72f764502b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b5ebecfd323c258f35bcc23f80da636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443922d47b1eef094f8e7973d8108d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5782ff6ebf1615716b3ceb95c66e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88016006870df4b160cd439ce80c3b9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19345ba5f901b1b463a4e5a88661090340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088f8734ec1a04d1643dc20c068953441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202460a63d20c61603b727ed2a64576842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622514a31a0c4be2164c4f9336d4be443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603e04b503b5278d91b178421a18d3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab7d84a1caaf11cdece556dc090ab045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c603c4eddecf1b30727919b37cf3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89163b1c93201bfdde79d24ac6636bd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be611c9b399618dce39dbf07a2037d0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403ca7d937c87f8b39f4496fc156aff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f34112fb9e0279071a14d5178d68750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b51a57e78f1be1c971727b3a8f20be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f860223fa73d1531e7caf829189d9c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc7bdb88f0ec913ceeab3f393b13e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad659b469bdcba388ec55be992183cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32f1fbe242d9ffd5a0b0b8a3f7f8b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cc35265c85f4f80f68081d0b252cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0271b27e2f7e093ef65e47fc9396ccf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f124368b90cae2e5dd63eb407bef67458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4852e5326de7dfce24206c119047af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e885b10fbc7252f4e24171758f5ad160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499d5988d435ebfd42680417c71442761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0561403ca25745212886b79aca3f71062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb2888fa8707e2f258a317f9df414763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576fb3b8802bfb867df471bc7827b8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355141b5e08cc6d67aa1b2fc41a8fb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ca63cac3d55d1efda81baae69595b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06a955788b2380ce8401f9f262c5fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44d0229b5a1b93aff6f8f90222215c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f15e5612b96af3c0e8e439d5976f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760367fbfbf32790d8ce96cde6adde170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc6f280b9157804268941e7ad6501671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d246b547bbd2772d368e87700f242a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b20e6f6693b6fecc667a5d8bc86d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81255ab6344233e46376c6c8d5945b1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54eac587a5ac77b5e0b4c72da4db0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a6cee75673492859217a81656c35676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3ac0dc2dfdfe2dd1b63995ff438e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92d0503870d76355c758bf5267c91e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b1cf5217f74d607a3060d9470ba9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6545e14efda296bdb17730ddf4d8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32865acb88886087efcf0fb4c512104281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaa70fb9e543c55706675977e6f7f982.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4921d43c9c4fba6a93fb4e308d7edd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dd2b9af1faa9f8b7bd75358a80ca22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa719b2e12377181154f32b11ed63cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772b1191a95bfd75e999d906731ccd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd85d1ee1e5fd4d737673b7b42bce75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6b701a3db048c729727700d0eb8e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f429f494cc04cddbdff2c7cded6a2217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da69f0f5679441ff86c883642b77448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b609024fac509c168275154217ab49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb8942b288b2cb5cd4ecac5f55cca110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5070566d3756118ab9d4ef934595da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e975076388001f9294331de01955c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00d2957864f5c69f698f139b655bfc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb587338380e4efc0059d551cccc3b6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6418a3556897176bc579df029efb81015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da820240735f57ac4417be33dbf8b2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5576388460d3a53dfcbf9bfc447a3d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1b137c12ca746daf25d25534ae6b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5522d8c2445abd269ffcf8373490b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11008075cfa06d55b142ecd9e5a1879720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b92688eb637df3b7d8570ca128b5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55984c5fa48a4fc574e0bb90407889ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40c85ae7156ac1239abb497e11531123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf546cb2213987b8b8c362b85b16ab8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3314e66f40cd0244b016a0bd90013425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49163dec9cab9c2b3af4a381a2c4e01826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7055899ac7d6bf3588e45b0a93fb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6da70906082ae1e3af90b6d44995f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667639f7ecc728f996ab13555f9f20429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68dd2187c58c0792e53e7bc684604530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c222721331e66210d1c7e1f1c34f33131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691c506afd05cb4489bdcceb060803132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa06b14ed8e4e2544f72adbea8b32833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838990ceca4c4da0bb06af6ca38fa55634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f6ad62458d4bb0feee033c7479a1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09436c08fab1499433a8ecec5c19944336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b98fd77285536c6e0f9f5f951f91837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9d3f8cd867ae3e7b6a38164aab4b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ce9d0850ead05248338fa773c248639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8ad8d14cf0c6d9d5750fdef3576ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa52b0a118e2c88b16c7933f7a897741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a630c156bc4ae920787590d1e4db3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f314cee730542bbe89fe7f0a217560343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88739b2f31557059972eb6111f8a8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf21a1c10edf0010caed162d34d19c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be9c2c0fbe827eb11947784dc5d20146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddee203e1d2bbe50fd30267363282547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8468e55a930c0a6bbdd021273ebcefc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c15ea5ad22d9de78047796f99aae649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359e323d61f7b6018c7e5797cf9469150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954642c2c9de6e986bea72d7dfad99051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38994677dece72ca12d4611d80e01952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e179002f6f84fb9d82986590decba453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306f4c61193d79fcae0d0cac50625f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4be2bb8015cc44e51fa7459b0d4e3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855c000842cfd8cd8116e735b6fff0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7752b0d135d7e9571971a530d064fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f541bcd7b28ba5c8809aa7d5ef9cd1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8690b77db22221c5b819f0c67203ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a77ccf46c77becde10ac80fa629c5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7308e4c20207a61582189542c9232c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1409e1bc2b10476e3c014eeed2a3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea7ea9a7e02cf34b310095cfcbfd8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24531984c2cc7ef55437e690c9a92ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb646332450383f049803351778bd365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0223797121ed68586acacfe95f6fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820df8bac60980187c5b2c78c3124afa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aec8a10bce2edf8bd952e367d736a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee893c584b090a66ea97f5486dcee8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dc7e271495ad296d2adc4fd67cbd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ac470989d407fb76536d72dd112e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760a47b36b797dc9f365eb859f3d31672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4587216bb3a9cfe9e12e7b9dee31273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d50090d195750c928031c2b0ec790e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bf363688d53bbd8bf2539aeadd04e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf06fc24e0cbd5954410d7420901d1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0db5e621b5eac0f10644696083d3fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea57f38ebc2757173d7db96f22b6bda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8ad34074f4ce8b51e3e11ee6e391679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbe5380f24a1b11300439d6107c7f380.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>