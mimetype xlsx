--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8e184644af404810850ebf3ba990e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716d297ad5180946402bb005d9a7ca02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85265d1645cb581baf6b1c06cb6abab43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee117676f1d88e1c330efef136bcfb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382bec0a667ffcd66f24b71e3c6e5395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ad10dc7d20b27d68c97cac69bbde56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc434ec2dd01d9fe92cb77c1555b1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159faa1e33b03d28350e92c4629801578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393b097ec62a6ec63c9d829bebafc309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b89ff47c6a3c416992c80ae88af4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e15cfdf21bac79e1ecb7dcaf78519711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a3686bc1901d783c1c6118833ccd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301715481df238ac7caa99f5d3bb410d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493edc4ecc165159d0a3b093fb1d5fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e575a87c6004c25579f6b356f962f6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890a90b6c55bb0666634e73e5d38c6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3672052a941a4af7d573fcc1b9c7da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8604970cbfe2c1b92dd6d1b64adb3e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db576d041a69840a135a0fb39406744f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44656cd7bd146a25c668f63afba6f1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b63501277729507a9e61afa739695121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9039a8b121f3f7f87d03a63577733122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249db2d453f95b46b552dfcb998cf4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a3558a4f9cb9450fd8cb9b92cd69224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1cbc095aa9fc8083ddab8c6b6b11225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f54b8e591fac1762e91dc7fcdc9c3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b3ca015781899948da4196285fce127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215f718241169c1a41bb955be50e71a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f7634ffa1890b9bbc020fe200f43429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f12a83d3f79e2ac61f4630add420830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8934af7ab301330b012db4cd225396131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef881b38b58b14c210fb9dab5e0539132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf683b03fc004c8894bba9d82a243b5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201f4a96053e889f47e734df8156b5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acf6d543db55e38164c2a2554540db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2269b223df3d02c14c4516565401e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d347f898778b1cb7796ca55d44931a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c673f76ab59ef6f10a58122402e3e0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc993886014ac35af7e8f8b8b9f04539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cc8819d30bf88613a37a3f3d2493a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc142cea5399b0aaa6ebff86a7c34641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4432669e7a1f5ff5c88474c3008d0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcec5b141af705aa61ae5e52da242143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46f4af92a42575477fc117b642db6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0571d6a83f47cdbb76b399e6baf961545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258da0d85aaa714fc8cd6168fe1f0f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0abd839e0a38023694b294e47a49747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2aa526ab55a96501518c0fe583ca548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ffe3ff159fb99b53a88e8bd06cdd349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca3bcc08943bc00db02ace8498b78050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90457f7e05e0553a0d2ad31ebe96750a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f6e88bdb623c366b75b4fd2c034a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729e427e7b254d63683651d8bb78b2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8645b5637269800bc0936c49dfb9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3b0506e417f49c8c8f1335790ca4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4b72ac8c6b1f83f8e3b289d888afb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8782ec2824e1eb47e0d5695dc60cca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfef1830c06f3c03ed29ed8f72d83c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad673bd457ce434b9c10b6def829c8d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fba0d31b1e11c34d919d0633a00a8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7cd33b6f4c0e36dd6b51a02c8ee5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1612138e22ae95295f8bf7e12443a4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a91cb8902510e015407939d658f8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2fef54dbd7cd004577ed3292e55b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dced11721701cb2b2e7d4bedc68b72365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cade5950121ee89ed693633547cb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f4eacc1283386c55ee3fa65327fc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51c00604e0534c260ab8fa64d6d8ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48ee11af6aeee0704c3804e45f59fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa063c466b742afea0c988c05f1ecae670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab95caa7de721e7c7fa21345b45d87571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75911206899909c59d38888ce57cf072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab8b9ab55a5b05f3273cc2a4dc532d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadc0fc43c8c3b3e7ee1229837debea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b141272e0f4fcb1a14a654c362f1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353e4b3466a7d014691823eb26e1d2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76661b5ff98914c755605d077e0fb06177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1359aa9c502928f4b53f79433612978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1041d1599e67ca5a8b8dceecbe43079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21307f0fe3d9d7f5e214ab545a95fc9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccceb12f9bbb3e74f26492f919557b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2423691cd1cdd03a19c9c2a70b32482.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d49399772bac81a44d1c7f8874e431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ef91a6747a61551653839902f606c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993296789798dc6b1c7ca705b60cf4243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113e6ff9064a9b4be3e6bd150b2697a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb83ad56c29e7e82455ef63bbdf0e5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6613103040e6f0f827c444c1ca249226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd373f0fcd067e2d136bd6d2dc1b1887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f76de056710f2a9441f375bd9f7aea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a3742e61afa91d858573c544f122d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c179ee550cf4642b705070ebf7c6acc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91231d90633f8afc226253d9b3add94b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845b0d79365132ba43ab14202b884f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeabe62763957bbaecb0fd2e2cd40fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16415e8aba63228cbca3a6c6fe481e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c31e4671cb68c97f2cbaba482cc5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70fd7af0ca271feda8d78f1e83e7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e30e26bb3abb0c0f513de8063ad43e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209cb804d049d92478d7267cdce553c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca0432fdf5e5bcafb1e850eccf6e6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d2faa603fdf2808f83b886f27260120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3dbcaf8150fc7852e95a3ac0c7d6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a28b3bd94183df823f5b24c1c682c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db889d50700b1bec9bab36fc8debff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250708f0e1cf35417891092a5b7d34c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ac1cc3e0ff7667a1679dafd85499425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325fc0192bf4fe175918e20741ff1e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296db524d7de3c0fb33b64182eb6ada927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe44368b04f8bad24b07239ce29bf928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaafca1e1e26f0cddfeecdbde89cc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e0a5ef2c3465341e0128767392d6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fec2ccd279482c603b859a5fdd7d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6ced24ed1bfc5304b95cd923630b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8206c12f412494082a55b26dd8a7b6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aac488eaa249ff64f07a5b0019a02134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f94acf422f29bf5165ebb88a2bfa635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305b9cc3f2fc55f5c2a33365804f24c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def5b9271dd8a5c2352372c47df643737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6193e82dbd5f52b47fead7e26216838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2680b6f60d2ab98c2561b6ca6e0c0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bc5f7eefa4ad321203f584ff5c82840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2aa68cc72f4eb216608d24a8d370941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537ac8e4955641e9d7b638b8c8ed91442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382c212135f095a56ba58235df1ecf943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8003f99c4217ca474f63b1d783c36f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0f69ba44dcde13fc2054f61c8c6e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d679c95b6a4ec000305adc5780320446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71b3a09a643c4b45611ccbbd1e7c6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ab8201eeee720775c0d524d69472e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91242f7e051e124a3ab484f00fea719649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fefa98d4dcd4a312594f0d720e25950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1da857a9459b5c3596cefe4167d2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be959e6ff4cb3c31e8534f807cfe9ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa87f0634a7834cb2e81e4912f72b0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97754afb059446a0a8009ace5c24e90b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c6c6615c60ee80759c7b08ccf312e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f991fae6ad2b26cab06dbf8e499aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed458d91825d87d8eea4750f9bedd6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33817c16795cde02fd23371b41ebc7db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63290c5256b953307e81ac99d96aab4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd8ed714dfc8ca01a4a774115c2cbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f60f2e7d48f2f62822492944c436561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4610e34e80c30c1f6652311daa352e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6dd1adc020e3c111bfe8e3c1c1c3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6d5ac8e2d16f7f74ca54a5d41505264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb266b7b4b9e86881addde556a00682165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e646ebb210bc64eff2d9374cff9d81166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ab416daee2748a23ddbf52a0da8c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e99efd0b5433cd06e65ef12153695e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1723db5e6725a61edf2a9b120b282c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511952968b7de1e220283ba8b9ce8ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ebd34bb24fb261e74bba567232c6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3f4b5ea0b6fb3b5572d468daf881f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e78839daafc410b0051f3daf1265073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f61bc474cec2cd0c952d7a105240b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539d5b38f293e63ed727abbe26583ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbfccbb336e35b5970373fdda8afb776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afac29c6711db2cd429963ff741cd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f892128d9079f69297a0ec9a2519278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c9445baa477714c507dd24d803e5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d037d55644f2012f1293d3b71e0a380.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>