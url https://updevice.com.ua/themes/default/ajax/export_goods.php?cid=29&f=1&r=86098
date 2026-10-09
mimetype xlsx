--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211f57b54700fe6458ee1e17065ece41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0ad246e560479a06a39d15e6489bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d0104168fc80a778be32b559c715b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92077dd0a5335795f6add6d4fe441b884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb894adbc7d413ecbffd9abf3b1a5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e873357c1a7d015bf887e6f5fcafa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cbb88c370102d8ce64cf405e6e80f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf430ca38224342920a306c11f31f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f78292a175e7e2dd875c2c5833a9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd1c05c8ee76152b7b7bb067a6d33410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b44c9aae3a5dd8ce8a2239efb317d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda45392ae815daa90b199c16457cf0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dae16db4045f3435f11b0bc99c8a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246e1b51c086288067a557d37780fa614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a858b67157573308c4296ab9a212ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a9c57513656ce8a2757cfd1a9fbfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef382fc73111e624e94e6f3889f0d53617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5188fad9fc3d84dda73e89c43261418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f206dd525574722db4064aff65f983719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b59fec8cfbb8b878107fd4e71759120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988428a46db5fb96254cc9217ccfd2c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5c17780c9418712a77f95fa9a57d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59c2316db0fc8a7ee8fceeebdb957723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6923d3463520eaa2865f1c8abd1ecc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821ed4a9c51c3c75e2a3ee3bb5ba4e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b36017ca87f5dceb111bf901190c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50578c6ea67596c6ef0967a1620d3c7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c9dfcaf8888303659bde251cbc6cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21d73a11432d5953169c70b4e6941329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be635a9efe26aa3ac5fba111e564d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ec11c01407fe0b9e5e7a0f9ccee3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081b181785c37995c08e2a5e6c085bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b42af5b49da71b23efaab4419d7f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41881d7a3b1a1e9f771ebf835041262a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d62d5048b701bd14ccf360e566c9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6363e47fdd905ae416ef1563e1707136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab018fb94e7bcab34df40838da540cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199de0648638428f45b16efc74174c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5fd49935fc984c5f7739875439d0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62434dc3dafd494ce48d2f783758f3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826ae9cdd66b498debd3b284560314441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe942afe6c3bf4e9bc9ac23127a44bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23359459e6216617bfc54579a8c5fb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d47789cf5e76c8f4dc76306cd9fd6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f71d94f1c83edbbf5f1f6a02d832c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911537df695c823a8c3cf7ffec64469646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75f328a1141e46dd3764420720f48e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ca256d6d05bff0c50c0bc0276d25748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790ecd309bad04931c57ad4a89285ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca87181c3f44dbb486fec151d63d6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb5066650ddf6ae0886ebf64568ffc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6cc3c668322b0cfa9a88440cc865452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd3699f61d66e5f5f874a070aec38553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b93b07e23055303beeb590a8dc36c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768f030dae671b4f7ef61595efdf30055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8317389d4ddcac45700b58184b38556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a71a5934bc0b8f5eb57e957ae9d07357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1119b5826b74d3c149f2d5deb5f7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ba489ae4e0ec46ca5f3466b6c3c2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896f3bef3504775063150b0ee8d398060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779850abb298ffcd02110eb0b7281db961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86610f1d24d427a5ca24d9e711b396662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d9f82fc7183320acd98989784872c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2672c37da8cd337fb258479834eaed064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fe6f92f3a3a696d857b98707bc7e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0edd6238f6554b78ac50a40c6596b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbec720bb01494fdb3f26293a65f7b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a0f56d644faa229d48ba0d449d1d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae1500563dd4126f4612b184a0bcab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684aa512e79470d35e43e8fb6868f5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafa753d229d5b0d35d997484259dcd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb160bf778b45bf3b9c3060172593d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee58a663e734c420a8faf6dae8b2b0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435acd26863c5a9f6faf1489e32ded074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a707f989dfb9bcef8fc9d70346e25475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4ae5bb191a32f645285d7804a0a4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f35efa7452d14509b1af9dd864d7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec481bc69f6a8b1ce2f30a5ab10bbd7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f23be4ecebee2318627fc4ba98393079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19a8a0b81a0531576a225d89d0e77480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2fd85e751c16edf754d9328532d1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c05ddcea06c915490f565566dbdcb82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81f456fb9514e00c0477d8d73724471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88106b5caa4287c4fd229f592bf2ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02ebf1320c30e94d4ea33895e57cdb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced0aa0d438101a0e8cbd6417f8e9514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cde14df344d902b7f58547e5197ac55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e151243d923cb42706fb79a0aa4da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52507ce55c059dc145b42ffc18a4cbf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952825134a50a20ca7212a9b9ae9e64b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677619f594400e9d466fe7d9827c8019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef923dfc4f01ad5556b845fc33f5a8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab266fe70d6efe0faff1c4dcaca3005211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32630e846dde86ef0511afd4c7568dff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc27c42c851c0500683b07d5cf320013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eea434f28b2fc5910da750c61ca6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cf1b60806752a07d19ad3bfefe88915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28aa361428004d0b8158fb55e1c17c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec20157d277b6271753b232280d89ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf98c3d566446847a3ca59a4a43f2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124c5edba63511ee6a516f6b36f09c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c526e56c61cbdb095595aad78cc43c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58d50d9e968a29391978c74037d21c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc3664f7201967d105f44c406d333422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73908d3905ce91c6f0f0e1aace94ddb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23722eaa7662e2d02cf990f730663b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693edf9fbfc1db6f95e74ac2b34ec3f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b6ebfd5a391629aae27e3fe4edb2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89418e059e8aa30ce4d8a655de681abb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f6b4484e0a53c88cd079ecd142fd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128830612372de58f19b22d7a114696529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47e55c4ee6695e60aa2099638ef9b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44655852df7f37e782b7b789d07c5f8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a35281ca9c7d145a410e2ef91002332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cfab7f045bd51872517ddc07ebcaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3005928107ee7bff9f63bcc48f98634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039be89d122b24871a92c318306d222935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96307aafb0285e522cd730fe8abf1c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949abb75384dc5a5b2d9b828baa75bbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798a6a2cdbb60ff3646cbc07c565dae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8b009b2cf1c60fae16303866df2c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b73ef3e77d2f9b0ba0fe9d91c9faac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69c2cb07e80871331828d7a31f462241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d148fde1c4fde559db95d27cc5cc6f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210757f6872232a36e4f2f64db9c5ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b56520353acfe6753c28470ffa52344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d8f01e13a188295114ae6bd48883c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d91ae9476e9d7bd098c6d1f36f5c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a539510435b8e59a271f8f00a6b2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f5f020045174a219860de3bacde3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e95390367232d11aba2d19f0fb2c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304f36a5340a3113ca2d2bb3dce7f6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52d5707dd6ae07b8963ec5aab8382f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05ad7720cf6192c8a39cc769a6740852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d927798990c66f86fdd89ff7c8ad153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cb62c9d154cda996d611167a4e00c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81821aa70e8be272e3ae4ac3a0f1c0a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f123cc62724ce78c40bf848cf955f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97bbe68368fe5f61a93a34d3f8d4cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64478c496d7a68dd681748781ffa2a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5b04a97a4ecdea808b8a3af0e881759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe181f6208f9168c62579a2c767df7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc2a64d0ffe1d14373b973e7bf19be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598a4fcf119b1aef0e7da37eba9a21062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495df221ef61ff0527d2063434749de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3180a57347e8545fd56f0d8555c6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8ae2bbc6c7b26a428c41fdd126aec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5b0a3ff179474aab2153d3f3f65fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005eb51bd52dbadfe2ef4e10f99995e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd231bc87a4dd03e66373aa0e00fda268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e48f2154d536d052ca805d839d85469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c505ea2dd58494e3891e55f736f977970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec599827d3102135850e672985e9e6bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f148134a0d3856a3388c1b854ebfb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a435ec216a8a88393db50a8962df3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e66a11787330f82e14fdf700de7ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078b1fe23eb40c8c6d71e2f2b980d2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38275cb568a71ccea2798151617426476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc6661af5360e864f11ed2190018d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a6fa2b04fd3f87b14fa5e57ded22378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fd0cef01c6a7b4bb78a0176b3700579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec7e36e19d1e24a3655e81ffb2756680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>