--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6aaf473cd20b68eae503e2a5491421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0196f7f2978b23ab73e79dd20f70c0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c56835fbff17da9263ada2822faea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0e4cfd22c8535100c14a4b24297a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cc2d71d73e0608756579483ed77025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85b7d88beb2d90b773c26bf4b4fad86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0865ac1fe7537fc2337b2194505097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476573a8695f0dcf51dc853c79d305f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a87ca9fca1bdae9d3aae6aee4254e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c43639125e1781ecddc23a6d5e63a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e50edd2c835f2b9c891c55f5e271c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77363fa166256f91d2bf974dcaa098c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a16229d6494eb52f651304a5b417b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf7a55c0af03040d8fbc308be05d7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb068a85f39c096df7b837aed8f1e7f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fafa6d9c07e92b059252d9fca3ec116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735a1624c4d09d528e1791ddebd739e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e732ca4853873cd7f11c2099e5d9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10569d222092f8a883c5a99bd5c9a1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58421920a392424b437cdfa9c08e54f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784ba1545e21f0ba85b963120adf90621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853eddf0ec8a82e41c22f5f8ffd8bf922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eed2fa1e534b01b033dd47e3667d2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d926d8b152eb5afd830898661954d6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1cfa311bb170a1c5d7619f13f200425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba18ada80e7d2d2b6025e8ee2d0bdaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8bc1bac8ede9f7b290f5e080e164927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f65a8a4e23f0215fa0b0e8ded6403028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46c6a0aa1445b7c5e2e658b78ae0d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110c9e2e2bd5696c730dca67690de3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5c060b78050cd875755e9615a6c8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb954ef960a7b44d13f0e58bcbbade732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade13e1f71227d4e936065a8f08fe65d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b9d0989c249b113cc79e7e7595e9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301428aaa3df01d5697ac6b4110971b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f46268aff7029e38fc5dbc548cffb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7be8b010633a26994723c0add6b0af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bee6ffda5456887856b9c7924cee1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f9b369e86629c9b92dc9096ffd76039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d41702343969d0775e5c1e7641541340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c310e7ec354e99e07f688c89f8d7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c1326cc1653013b4d67b77b560ce142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bdaaf9e8fddc532ce56ba9940d8a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605fe1c9566ec05758acdaa9e60c53d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c2480b5139e06b3429a06b0084edf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0423ba7179b63fa1ba7a071d414ca6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f370737ff5f4cf5a9d99352090d2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a212745518effd10c343fe082d671b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2989cf5afda50702043f91bece70e2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cd84e68db457d157486b47dead42050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe663d605ee459f092407992098c13351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9374ae3b2f098da66d5fd83319a19e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d08d9f675715c7b0dae90473d9e4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581a13a4413c52b3a5e9349dbbadfdb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0007d8b4298b41d459e572c36e16a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6b1a3e80d65acbda0ded0ff8e010d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d099f0d3de4d85c764210b5e536c3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e138588e5940ffe3fee21e23736bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb37cf46ff9ffd5af885a7f6cdf4a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d48de9e43cee29f7a2efc6c14daba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4a205dab428d37d75f87657fc5dbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae57ee51becd0d66bda81f07edeb5e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e86b73e5622810cd6d60f4b876603c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b21e59309de486df6a24cec0b84ab864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ba62a1784da16a165511e2d4658b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8a849479ae5f0aab3180399b38f0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab87e4a2eb1e1886a04ce9c97e5cfe567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8712811c4c640907f29d8b53b55e21b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a727ea9e1d690f413cd9a069538bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808c833b32127c51a0e1e9153b90bb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed4d3e7045e36ed28eea92353f04da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5abc86840b590f3ea95b1f21a9240472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b4a835f77d8c49b8fd8abf11ea94f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bef3c45b1645980b98fd941dd21b0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2608837baf2b17354c288ca45e343c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a264849cb9668f6f8834966991304b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db431b2f42265939c7d73c752a7b01b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7a79005c3da807cb115e23fccdd1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13a06fe9d9e884ddf9ff1c2c36ed9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d036bfbb1f581fede33cb04239b0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e9bcad4547c6bff672f468a6e7b7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25dc2af52cb6e860bb476a6bf4acfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20747d11746d4334ae6aa3f304b7b1e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991041e18d805fbb7b222866cc2d393284.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4161ef5f008cee0a14b7887126e3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2de64a5906ef3323ac9428374a23822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc984f9f8ebe8968b23e6ae621d0843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a0c1402a6f4ed513a16da12eaac6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20f91f20b8fa2fe2378e76934c7b075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3785b3e42e77795c10ef6d092293416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3d0562341df271a67d393596b906f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bfe53527560891a1ce9342f4d27b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2631c01e05cbc86474ac37de4a4ecaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0de43faff5954198e822f526c3cc2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4c128c829ae1bef42dbe525a4cec011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcf3d0563a9f6103a4b7b78fffced612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af36559d5771d4ff455f43edac489c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74d035fd97e681df3bd54919c74a5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2febcaf2a4ed95145b9e3ab204d204315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49b3fc4ef840b3d04a685aee13799d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ca126ca4f197103521667f06fb69117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540ac07b119e955e1d290f09d60996018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccea50b27856d46249c7f1065b06dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301527b442f05dfdb083f173c840aee020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b99eb1ff9e8af7db781fc8e231cae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415daa21d211b177823af4b1f6a525822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c3485b838a221f6ad325fdab8fdc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1b412d105922978b1f1eae8eed29524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355acf9315e2e25c2940addcfc0539f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be267f292a37c3c2e70fa70346e543d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7b7a83fdad5875ac6577d40108c7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daa61f7e972d9ac4e9c35189330def28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c06969680d9a62d2fb57b1166e994a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d561da4eef3f4165fed9b29928a026430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ddf2bde3d88adf0da6e7d7ea06fe831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69e9d6840fcf8b0c59def9217c600232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936535443d46dfed6c0d2abe937050533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9db965d1dd93445c0885168bdfcba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497635d506768e8f44d346d16ddc97c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae95a8f6cde632c9c3651208d5d4e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edabac82c113d2fe24ad1742bed870537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7838394db74a3bb43ed31ff3630cb4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dc20679cbc4eb3c5de1a2a770fe7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25413027038aadafd5354b4e5551c2a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98276d1b91d9979a2448c7c26dc0b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10096b59ec792ebda21f8832a7fa1a1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0b61540993a4c1ddb2c1e1ff2a49343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb99c6f81eb2245a4ffd96f83eb2be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516a587e9a8297fe465c15d750c8fc445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841359791075624af5312c8cac02e4b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ada2e7d927d692136211be02d8da147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359c8af66aa0d515c3ce52187e36bd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe4c7822371ff85f9d6f01c11466c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7377cfd9ce27373b10b072e58c1c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7714f9ff5412def5f0c625ae57c1aa251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d05b2c2820564565d6e5b71ed27de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9ab8ad8ab46488681e95fffd5708d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc7c12ca503e534d6d43833b0ff2d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43b42a74044c2db1d6b4d3bdc5f64e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484020ca328fa037cac48b62e98c8e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44023e4ab3444fed8d14343a836b119257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b015607c912069a8204029c911a0eba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5e857fb344dc5bc6fb9abbc09e45d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321307cd6786f3834c5651e9edc9fcff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb0c5f1486098d8f657251bcbedf0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e51e092d2b1f5d4a91867e058b20d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f421885e570fd97b813854324e960263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13751f84261ac01ca12119ba1f9abcb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005393cc26b271fa74bab704d25005c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4ef74fff374815f940ac7b8e1e7a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48517b4bd87be64352380b685db958d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b64ea9eff7c9b115e293cc4fb790c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e571625dfb32218730d064fdd3f5fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3350b84390d70a3ed077cd92e1f1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b552334874158c391944813ecb98671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62089c56d3f005c828b84988cc203472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0ec0fc51a5fcc48d79d1943e38d9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ed550445ba807f8dbf1289610bdc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f2694db1ca32dc0d6748b77426a4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c3e93d58beb7708cd5c16d267af7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f364d447cd9fce931e62caad76526477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8974df22c97e1b050578472ba318e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d80d9247dd3e076633596bacdde34579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50472a182731e58cb9b96bcc908e5cb780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>