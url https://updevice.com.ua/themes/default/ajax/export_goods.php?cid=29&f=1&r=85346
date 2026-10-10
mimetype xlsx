--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946d3ad47f83ecc5d165b93e1cece4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40abf65375b62198a30cf890efc1e4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1650c2e5e09d24ccfc8f2cf5151553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e8c59a3e7130561de7418e113fc204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cbc5b2f3a39045a3ae9432e9616a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f425db1ee63afda3ea41a8616d03246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42394aa818f6076cca173f5e15d35b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433fe069fbb85f603bbeee56320262e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3b66bfcf201cc4ee52170962401cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c667019edae4ec56c72b1adeb1561310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370d43a19a1e7256b63c09f940d8ff611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2097398446b7e3147991dee600a52c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc023972d9be8c7472c05041e3f36e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3bab00b69cad5510fbc403a19b13214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a73d61650c6adcc9c7c0ae26993af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515098555d00cb212100c7c6f16fed716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f030e4a528a16e85b2afb4eed6dea917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373136fe750260ccb97c7c66901ff5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac27c820e1eeef3ac9cb60f754d002c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb5dc743f467ec7452fcf7f9ecd02820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b2b9ab5225bff57e0bb5b6b44419b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b375370ea0d11c8384aa4c36be52c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05779e40b660c47a80c3859d5e12cf423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5009ed9a7e0f88307f3fa07bf5f9ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4ee497b152da9c5fbfe6c7474cf0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f5c339d471c5b0184099af2fd558e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147995f469a7144a48e3bf05629ed8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e323aaa6d6a6ea087bc5e6011edf9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b3ffc83a2347005c818412591601329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4f2d312151984cd910153017b8ff630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b650da00895f54e6401b917748b0a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393bb27b4b4de8c77b88634a0e100c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280d0eb8084c86c6f44d2a6aebe2b5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f18d9ff2b33197c9267f6a7d0aa82834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f742a2654bbb7ee4cc0a4050131d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb6d0faf3b5502b9b171580cecee4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd544be8a557232067e74d66fa8ba637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc840633e95bad8173f827993ff65738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79400a0f18cddca897c0347e6a6c54f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9083e6d05fce8dbc7ab3597b6cf3bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaae7c7bcc8d7ea7d798f0ae50df6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabe00df9f38f2c2b5cafad2ddc941d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372287b8c80d32385f39de5c118e6a6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfddfc46d7813655b743f2916bd43ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0c69d375761de56f86e8a4465195e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ef57df1041a97814fefc7405d927146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d469ad7df9b5b28b79647f222da0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb621802a86ae81934cb488de94f5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e981a7a823676a5b7ae438dc27d72d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8af4ee79263847dca56a2c8af6bb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb86b106555324e5c237c062449daf751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79601c80753b7c96818806cb4c19b31552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b12ca39ad28cf3e5993af74d3eca953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f39d361720bd1746bb774010b563b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc9a9cdd72ba6bcadfb7d99a9b321a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c211706441d3afd408bf396d54679856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6471715d98528e873ce2a5862f8e0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b2a495e6a7f83c129e778c028e6a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42c37862fd23fdccddcc4bebf1c4cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbcfbd9e9162025bf9357d783ac9ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7698c74d6c804313da476f529acf761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe61f0a054010fe6c547d5849a0caf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e521f1ba0148d60f33a668e6846cf863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9703debbccbab6a1cddb8effda104564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6db3ff7f30df380455b03acf9af7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01a0819e321356621c234a4431dce466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd828d6898890a8f651ffa47149dcca067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d236c2521823abfb02994d3fe8a4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be421a36b65d0637852b587e1faf6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612cddfd9d99cf5e6c47426bc63996770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede31512024a6f68ccd61ca3f682449571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d158764f56b25f1cb26209060c9d21672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cdf0207d8a8d0eca52625e42618db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b9d39ca3c0bd560cd65b10a420e9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f54109fbb2b3838af9773fe663d5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bf1673a02011d785fec76a872cb1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47768e4f9c468c7c60fc74e8069005ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2663e5410864f2d018f5b6196c3042e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb48fea21ef37ed1f322ddb6e52b1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12b67a0aedc29bc31a82e473fc182e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03380e0bbf9668f133ee349bdfae2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfb9204f9a2b4b88ef15bdeca92ec182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c16af2a69b49d3e388449fe1a961583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb11171ffb6152203cd00febaba9d3784.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c5f8ac663254100f0f610e18f5a581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc0caf8e4cadfbc94f7e4a83da79e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639d05e6c2418ebb834cf1e589c47853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e478ce2542835064229fda8a69b8204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fb72fc6a1471432bd044dda369eae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefaae7f9400ea191f0d7cb102f01c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d747ba30ab443869b3211c6463db57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2875268e524fd35d375e55ab885a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305b5c711213885121de1000a0e665f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd024d045d04c50b390c5b74a26b3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bda2b69f9d7edf5ee23488c0ff7fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84718816ab86a4ce948917b21aee01512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb4ce792b552260d5d2a0ac6f6cf2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16057b7d6754023eb7046b5c5eea8e0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7e2d49335d5efee9b931c9e683fdb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8fb5d4bd37370e0d5ec76978adc5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e4db72088ac5eb4eda93cdbc5b65717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be51cd3363da9199978791b31f4e6e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d823309625ac19647322bac39a8f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a679423b46d36f0f288a283e4474920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472de81ac840f7a06e2b58354617abf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1550dc2cbe58036a6020a1995eaeb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cdf8fb78c46fda2e61ffda6683eda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ae55d09823635191dc7b9141a6e0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df8972599f0e2eb6b3bcc34c37203125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ac735c5eeb9754d61f382b004b11526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07b764a72c939e004aaf01cea013ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a866d48ac1b391f20acb7a3c3e326d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276059c34282e8699ab89efc1d5f74629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74408da410f0882d4c1fcdeef6202a9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5d8158d131835064593d5794b3a8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61701d963a224c514744ed342ae849532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92141a2945c121654e42ce27035e3f5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717511549a607eaeb20419a3c6ecd50d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8459f32dea56a3fd73d500af591af435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071c8d89ed27385339b6a6c1bc078e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2e58870405ad4af65c11cc8de4f8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4e84240c8e5319c1aaeb69fce5eb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc08e1a9d00ef5291e02a5060804ea039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7f829100b3b1ec7e3bc2da820947c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff08fdc57c6748c4b178c0b2839394241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f8bdbb76ba87e15cdb1f1a556adf742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aee7c06164f71bc180b84384c8cf543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d62925a2fadbc1ae9133148aae40f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447f84808e0c3a68f539f3ca5e28a8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b1a7e326fe09ba0d13d2ce5b46e3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a47b1432822b69c1997621d75047d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cc50913ac1e9ace49ea154bf8e18948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328ea4136efca007dc865a2b32e956d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8c757dd709bd2752517e8fd40d0c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756b3b1b7c87118b2c744313d6098a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53497b5b3663264ee4b130352a45dd652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c507203a42aeb6262dc066dad8a7c8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71756f5e9939baa23088d2af23734c1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba9d05645433f47077b399e9685cd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c3649f8b88af86aa6473572c1790056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534188ba21341eee2b87c70c4ee901357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925ebb9af006255110c78a43cedc0c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e5d823ca02572ceabd2dd7b43d52659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9283ebd235aa87a54b088f59802c3c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b48b15222c876b31d3e0e82b29adac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541ae1e3817ac08a50f485712011a2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a296d327d1909c91b385100cd841863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189ad550adf2dddaa1419733d49d64564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4489b2625ca6df1cd480384c3fcbc3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a60d05b4b57e8bb8186187e3f3db0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d67729d68e6e9905ca5b225166ec467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd50725f6f04f723391df6a877b4e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2d1cd38aebe45dcaf37158f5ca7e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ae66b53b5b909cad987d350db74bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c90c63728399b6ccd658204cb0c3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6e9ff2c6b0aa1d7506f55704a59ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd565283dfbdf62cae0b42aa87d46373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4121c94ad9a9fca4e2b0d543bae69c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469909ac7ec5f5c034723e9c2bd3746c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f837e7faf9ba2155a0be85fcd993076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86957220878ca84f9b4ce05eb104b19f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fde6e7c877c45bdc1847e4f5807aea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e71fd0b8a0419d9c5603cd12a449579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5f84e8865a38feffd368514845bc880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>