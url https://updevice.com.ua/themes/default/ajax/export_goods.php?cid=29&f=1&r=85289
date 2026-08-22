--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d78015baf61a5e1b433ffb300965171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eac10179d372c7cb29ab959d7a53442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a0e49de100448e8685398079e53b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c53645c65dd38d75fa91336875fc4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb16bdeef356bcbb30a9cf2fa1bd8a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f300f9af32581b6468c1d83a5080c166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87429ea3d354db408e815d111bcd7e497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f0b49b7834c206d2caa8347bb87a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811a09c71aee3470d224f1d0b45a7f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467f0dc6aae18a78a711d77ec2f8aa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691252d0cb62f6a91d5a1238662010d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdafd9cde3e964ace7ea359874a700412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47703d625261e7705d06df54aee2948013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41313303a82c0755a61b2421f5e9f83a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5c3a947fccfc9272547f86e7efc3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9081dca488f99c86520de5f951535016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f17d9194a92300dbe78c8481e657fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55009981fb330bd80490369b317539818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706b105cde2ebf555f1a8fe05da579919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1885534d69f555018a9cb3c220126320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef03d490282f33a9db682da5cfffc5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624659537a9e9a0a5cd710961b14780a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b9a920b44e687c96ba134c8191ea823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed22ba6cd73503ccc5bfb4df6cd623724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67668a2ccacd13851a6c58f0c473d31525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f0c05a598d6e1892c708a0531423b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf62bfb62c940c50fe6917491030f3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e23ee3868f282fec747922eaca1c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611c85d61990e44965572255040949b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c38b5db9d49e9a6fcb2289fdd142d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986433619e5dc97887681254db0e4c3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c3b27a9f48d492fcdea91c6de0f8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460cfa3f3d71e33d910a18baf6b397d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a83779166a995ee83f3012a3fc46bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6448e5210b34e84cf2664ebea37aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fef10cd230af57bcaec75ae9c142b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd61a3571375a234713a6f9bb3adeb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5490a1832dfbdf2beb65ef1dbd90ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2b33a34e8e8c0c8b98da3d2dcd41d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e018f258b966c4123e42f6b1d425340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfe092fbf185c83fe089ead79f350f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59752f76a22c1bdab7703350b8148da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c2c1a5840b755332ca35a5177ca8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505812f6c499ff4fef08e0893eb1360e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79272fa707c8508d6575346058a1df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aafc2b84c558ceea2aded2ea6a36be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c887c9a53b62341a05382b430050e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73a7cc03e512de33ce5a8fc926960548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f08d1ea55a96c073b05f93ce9b30049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f0ded5a9de1011d7be7f1e9a824e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bb2ff7a7f48d63b15e6c43fa686e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99da7bd07aadbc706f0784bd90bf38a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b2256c96c1a6998aedae09c6b20ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdf5138c0836f585091af5f7e4b37954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbac99c21511dafab77017a0a401cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed1cda2992fa482deb7c5d7f9f803556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e8bc7a22bf376d212145415cd1b7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e683c338af0d0b0289582871a7967f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c994028bfa48df257d916f8448d7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e200cb6bef0f4ca41a9d289411824e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2333f40cba39bb530c9d4a9363815f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b8fbe5560d6255d0da5588d6786a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c91f8b06c9c745e733a7ce44390b4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fc84b7633deaf8f11baab787daf3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362a2ecd85eb508a44864ca3855192865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655731db2f52816220de4193b350e7e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3b1c0b5749a9cfacfc593c973cb0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49933044b2986f5fbd2c700694d5a5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b79072a18ba7d091db212ce67dfd8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53157ea27b010604dbf18bd41ce5514f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c208117c0d0f80d15a812e5b4fb6cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b34cc9d69662ab0094d1d9cbd422772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e9e0c1cac0f15716f4c232948fab073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa954d8f9d9e7a0a5ccebc45479241274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19e7d2a9d99975d2b06adc7605662b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b56377f265d973c764cb091dd979d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed435007d7a5e746b5f5db844cbdedb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c957e690174668f03d1cafd3c4cf678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89e27991bba861c40364b63495747879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3fa79c32c3118e118bf82366b3bd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce78e8f4cb3607928a79f7f547b2b7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff548f32760ef8545a66982e1bd88c782.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd3806d6817fe6313cd6e19ae37a841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b921b4177d5fcb0acd50eacc3d563dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278269ef5c95f287d1342003d3094803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1d77d5a54d4899017d745fbdc4af44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac9968192799d1dbadb948f06358105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27f5f3f9c5658e996d835d4ad2faac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1e420690b48e7b736016ab7f0fc4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f739e54052c7ab66b36bd7ca88a228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcb19775c7181e4645ac55f9b721f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10405cf876ea9d00338accc43193a7be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efc4e2f20af32f1d3270cc2ec2b2d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaef83607e67ce09f9600c6341a67dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030153a74d0ac6542d6b45640b01a1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a47232b6cf9f83a277e0798998cce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea03b85c439184c3851d240dade3ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d2e51a480f4441c6b3c8ddbf673c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cb730816cbcb446c6bc1342342e7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807480098bed9da382278409a4236eb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c2e249acc7107bc72fd24bb17719719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cab677c7ce0c338b3a0fa7365e0f9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292efdcd279fab835f1d912dbd98b3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143d97dbf983f8e28ad80b19f1c9ab622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87578fb27ac15aec372350aa192b9ffb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89299ec633069e3d3982ed1daa68198624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cfd034798ca446707913f00f340ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d0ab2f58942b5807ca08aa0c76c0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7d58a263a9274546bf79434c949ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca8e3a679966bf7e5ef6040f633ff528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef34ff8a427441d26f5a11e95c235c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bea0f975980f081a53f13aa85f3bc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851796be039db90bf974dc8c2fa4dcb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b2c316834fe39e2a4bebf5236bd9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941cc3e1a8d78874568c5223ce1602233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33e8db158a905f62aa430745372d2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddd9a28727d1958e605577a6d0009435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed043441c1f9052dea8c0bdc3f7d57ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649d2c6285a3ca9f559a2ddaa4d232237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602106d4eea1a4b47ebf92a644afdf1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1fab8ca046c9b61181d5e3920689639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aa386a091ad5135e45b054a484a8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c8237c540e93565baca329a99d16d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457355bd6c638cd33a589228701f1c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ccb68592cb5962accfa3375af3a1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b01d6710e88f8523826dafed118bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05e80ce03461f43d0db529b57fca5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcb9545b531db4471a78f02b8b3b5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385d311508693f9eb61e4b98a3d2afa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb3f1972b76b8e080787de547a8bc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e071806767e7d69fc143f22b87a3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e9a6eae3c50c15f01d286f7725b6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136596e907e280a09eeae82ba559a3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5e6d0e5f6049b5eeb048cf92a96da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f99a3f66ee319f192786beadeffaeb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab40fd022f6549fde36e6f3cc207c5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b798af42305e611f5a904690f0a379055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc9fe2145d742624bcb1b175a87cd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55a0c51bc508eb1e4ddaf22472e23d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ac2f9f51ec55deea614fc226cbea458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404916ada5b28bda68a3a45fd6b7464459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458d49811a561dc03c4cb93dff192cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031bc710af6ac7aeeda29be0ccd37e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3e41eb20d53aeddb88b37905da0a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df6683932fc30c6802a892cd0d9aee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330af40e459f42d09fb05a80ad52f4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e7d08dc739f0dd66e22e22289f1ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109d5bdd16c3b58c59b97ec823d8e3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9b2a4636bac47eddca634d8fc79b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf218d4b094aaf384d36307078993f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daccf265562d76b6967f782ac1906269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1d3e08510b9aeabfacd7f6307575470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9079e291165cd9e1b7dbc1c2e941971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29321f2def3abe1eab2d2ae45268c23172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acecd4d23e83aa1f3957aa028d38dfc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6991435f3ce7fb9890175d5811d0f3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3540770193124392c4f470dfd9446e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ce9872e3f898b052e646997c64a4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b238297d71bed8ba0fa21e4c5598c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a6a16f27c40e7a32929f7d00af4ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d6f06ba01548597f2b004927ffad979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4308fb155489d9920169c11bffc4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9316361c38a6b12749a074a5f189c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9e6c76de610df4d418744f0568d3582.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>