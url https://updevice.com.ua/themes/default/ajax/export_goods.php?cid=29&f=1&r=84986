--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777d9f4e05adeae684e27c41dd9fd3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690979b7c140ca1fa662816f8ac273822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ff9f6465b01ee403f1b7f5e224e0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eb2f9b9545b1986118a0da96278904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19a40c5594d75b8b20c7f17b6fcb5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f4627bc7ab595a0e9083e1872463d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc8dc95462cf92a0a841b5bff28c357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b7fb3493f6d464bedaa86f18fd4618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f12d4101a48c3816c266becea7b459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff8f662de4c47795d485351f5fcd5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f2649d4812145e319658b07feaec411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339c44a6b1cc52218c84a7cad5f98c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471aa399c0c799668169b6bae161b18a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058798d9699afb6dc0f4c938bb41f87f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd515178ce38d2774f503163556d1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923efcbc371e0bbb1a86927c84e6a1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548da1c119a427e561b4865e0f1541fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51562115d41703238fe07b0241ca991818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22050ce9a3f3e54d37fc6506f276f2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58142e70c464cade206401b8aa51ea9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142033800d54b926114ebc08c2ad64c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbb08d51e9c4a71220e549bbee820422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e614f30d91edacb1fa7da0e0adacdc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d8460f006d84010a34d44108ab9de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ed08bf77cf215a07c35af163b815a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acceee579cfdbd399d22b750fcd59fdf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84696b5e6a633919c3288d5b916d6fda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cceaf9e054fcb8794816255eb714628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb32cc806566b7e4a3ca308e09201829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9ebfd3a93691a0a5fcd8df7c12ee330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975102dd37db8b68856b6811899c8a0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d27a639903ea8908cc5c7226cc2f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6437a978d66501ccdd618f250d555a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6674d755442f4ced82d8db33d4b7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d8e85f9668cbd496f5a55a53530f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bec80264bb1e8da535e5bbea50ae9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af563a986cc6f95fa5c6362576c3354d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87fb00f5b2567f08a487884570450d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722223731a3f580cf3250906c8eea64039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e034331c021476b1a8f03c7b737aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842fe4de977741fdeb5be7302072a9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe76b1f00f6336b39ff7728343eac542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6308a87da22bb91b81612221d2046143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed386b89019cb1b5a5836afd512e2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91d269c18e50ae9a133985537b341645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43c47f6c8655b86ba5c19b4a3131c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486f38792f521bf267ae75810b1558e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c84e7ef1d6e0a00ac9b57197b334c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cff6ab8293b0103b716dc1034fa79149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ee3fb2bc74fb469ec56c0cd30d13d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419b93853e08c191f4fef36da0d0f3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e2d202b90a71ca02b95bda09c242352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe0a44624b82a7221f4f4c2ae906dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9fddfc28315f92b1762c72b2f076f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beee5cab83ebfd1816b074ba60c4d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93c3355ccb3dedd3f396560679cb8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349cec67aca2f17696d4f155f71db2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15272e5a7716ced491f93a59b7909858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4bf5333c6639e3d45ad7da87df4ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d0c85d4fd40af0a57d18068cff5d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04704c105e9f7a0d7345524f59dbca8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690c29bb5bbd417d236ba3fdfd39cce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6e23b23cecaba42352070f60fbbe863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d193130b91fde36e3fe670cd0b0f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe36d22f877be7733f04fb1045e522265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90a2b04dac459bb51c4c2cc95cbddf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191c7a7424be723bb40a243dbc2200267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda52acb83256239d531f2e54545df8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeab5636af1d0ff3ff55005420050c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac2488abc87b54b58005a11a0cc56470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1d5d6605e80306670ca21a1e8141571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509756e5a625721d6f85a52122b653e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e76a1293ecf14b0cec68be8e0b79473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b728573933620a55af80cf872cf039474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b2a2eb1d6e4e3efef41893d0d2a8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83677f789b77e0e733c4d3041a1a9a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e305a5fc0b67ede1ba4704880f04ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f99c33a9078920dfb21f01b066dbf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15258b00afdd903d886e5df5e9dab76379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca47701481829face92e194704fb1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47d0adba5306fb41778392765651c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28c7ec8b16460dd84c1dc08df7d40982.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dbcaf24cc8e4825e642c4aa91ada91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ca3574a9655fec7185f2ef34fd4cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42e62760c49d2b132ebf1361c9f2913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb491ddec6e3bc2fe5290966bc50114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339fd02593b1fc82161d48c0d165ddf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b16cfed803a12ace51e7cc2edc09b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3231433faa0dbc9fb881a751b724f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b35f52a2c1bb9438ebeaf34dff4898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28732262b9176eccba37623bba7b27619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b88299f344d01cfa9009b4be0114510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57af4b3be1e9279eb52a0d4ffef89a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed811a8a549c7455eefe195a6d1dc06212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc409a75581b7dddbd0e45855122fa413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40835df25c9ef2310a4228a3fa67862114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a888237c6b63e14d33301fd6392d98a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14205c62acd3b8354faa5ecd1eaeed5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edceac7b31b4a357861014766d278fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b979ad279d9e05c944a819f62de6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224ba06f341b66e22d0bcca5787a50119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb472214a804a18d3bee68abd7e6e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db821932c50dc7af767bb12c55d0b7c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371bcee4a66a638ca3aa37caaf70b5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cb8dbe7273a386545f31d7d25704923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a7e95833638423a52da3d9afed64224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca73be073cec494f41d5b9376ac81725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d144178036d6f33fb69b1b732b298326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160e78d47fe7d710dafdbc09ca4c96527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de134789da5311ea6dc68df516973128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e88e05b66b15ac1c3676ebaf10089d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3691c9eac2f82ae59ef6c4e46c3bfeb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3d73d9ba09db8a75cfe6a7bb8b13331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e8c12fdfdf9e2adf06578fbe92bed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b4005bf071d9d9233d39b363676de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c14153352b7e867d9218e93d688f6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c8ebb5812de3f73d3b1090b8bcefb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24650bd638bba96d1cbb5e9cbae1fd0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86908fa18debff3bf833d7f17a0f61437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fd77592bbceccf421b7b451da41d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8d215bf0ec0f2f77f1613e40fc7c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42f4adef20beaccc9890505eeb9d3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406fd68107dededb78960ee5afd879041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11be0265072b2e5db1db9f20a3dbbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25487108f28105cdfc4b7ba4bad49b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf90a774cc9faa48ba8bd2c08c167844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae6b0931c5b536aa25460c6fff178f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b052c13560d5931c04c91613be696f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1797fdcd36323cf8fa80b1e49a03c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84982aea08b902bee0200c06c8de2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6a4801373c471d13e96e6db1b687849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bcaf68cb6a15b552c83a8dd1d200a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e435a94a3ecce5c51da91c4feda8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f88c86dc4371e4303db4ee58e6cb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089177877257746f1ca64ee8251aaa153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0a3488de78d721594948730c1e35b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b551ac51d65281e3a0c29bd577ac255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a30cfaae291e0989f94845ddb9e6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b051007aae01431ff88bc8801ee881757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180365d40110bb955b16f25efbc9dc3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9d748196b3bb91b1de4a4a939d62659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e1abc3b0f3c006b1fe69c600487d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ee1f0ad3e981483794d1e0bac4c3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8ca3086743d7db811e8fd127e0ccc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073096b06def70358dc3560b3744ee863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c9c7f1ab8a2acbc7721d0be52a83564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f014b7c8ff47ef2eb42da92450a23565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d6f079286b7bb2e4e16af2395c37166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24057cf5bc46a32bd39a4cbdeb1a5f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7cb265e959cbd89db42ac9a50fb6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a124aa501a4f92bd5f952b7a36d4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c788daf31500585427a7d4d7f6409070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d58a9986417452b9b2212c077cc0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91cf0fecfd5729e63f1f06dc48291672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383a28723e5c679832e548d2153b52073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5deb13d9e611c223daa72b0ac4ca874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a65e7b30f91754bf84a8d1529933d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e089199305958cd748ae012307d4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e4d6f043643d5a9124a7ad8d990b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986211122cbc93feba6ec7bc9bf4a44a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3118f1c582086d8c1842ca479f23179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54467eea79ee01efdc1aed5ac902084280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>