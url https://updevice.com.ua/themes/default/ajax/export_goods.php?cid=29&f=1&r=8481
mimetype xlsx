--- v0 (2026-08-22)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78016d3c339b5cc57c06527ee457863a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d145578f1d668341c7998e1dedd392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54304094d0882a5be41960df4551843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931892cd6c1d42d36114e2912237ebbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58c25b8c4a93133ef40fcadce677d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb192ba0651f3d465e946935f645f4736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ed17865bc2dead9d3df09a63114e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554fff7840d4b69bb3a8fae2b2a51078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e775333f359ce2e743943ba9aca319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb2d3b0ffea2828e8c4fc06de428ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad89fefa4a87d228b791d4a951999d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569760fdbacec062499e5de70ea019112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0b86bc3a6481a7ec05d32e8e91c1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b0757c859d8b8a3b4ec3c8e9e70d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e865709aa90933d5fea7d89ea7ebda515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cd5e48d40da611905df654465952616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb7365997502c208ba35960d48dde917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ba1387b0e28f9522a4e61683cf29718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aea5948862f8b4a91c2bb24265534119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81998b6e0bfe754f31cfdb544a737ba920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce336412d69635f9da02cefcc57154d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a75543031ae834dc266b7d04862bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d6559a6667df8bd6769a76b49839b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27b373aa7172aba2255cc2858e411d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6797de53c043c7504fb26c6289135e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6ff7314e1170f63699915fbf861ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a137558db6446293f139cedf07aa6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1474ec6d2934599d6abbc36bb3bcf8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd9322bf1d3365111c952d4e87c6bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a8be11b148da81e9c45430748ddcf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdfe9ea3d42068ea0ffac439ec3e8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b16e8f00b4425e21a52724d8e1f1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ecfefe2913fd9c682e59d5b7766f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee67311e990c1f041ce57657226bbcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933a1cba82a94bad369413c3212160c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ea0e18363ed2bde4cbac39b4db9a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0409fd3e18a6bfea2f1669339e9cc7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f973e8339e065d5a7756cf2721a8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29bc8f35806e99b1b405fbd37a98ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47f8767252cea16c741efb2b9a0ee340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312b784ad6fa594c2828159f7437bb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bcd1dc8e4aef19975da842f10229a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eba11ec214d105f1ae19127bd0928443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8d25ef2f9948a4f000fc2a1da0d5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f144cffbb4b77709c8101b4b5a5822645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ade31eda259ad5d2c34c7dda5b2aff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bc902ed77368a2b1148e57650951c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d8b0f94e9dbe2d75bfda87da8de6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fb6f3ad4eec19291da313e6662deb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85765176e27eddfaa2872a08a4479f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1525533ea4a588f98feab9dccb0ebe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2ce74a782ee6dbc47c6d92ae75ab352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77983c6130e57477c6d394dcf21150b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228097c7926e0235f93229583eed6f6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbd7d164e59184de3cce772acbc57155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fd4438dc3a87b91a223a26ade62c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dd0edc83186831b809ccb856fd01957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad0596119f961d364e46040de36b7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067d62d3698f6869f4c2789aaa6d06f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556e99a7dc48f11a55302293209c82c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db377a928536140c95d1102afa9f31061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b698cb0ceb24276af81d954cac6ca6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21c328ac2096a123a52f49b03ce48463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b021fd50cde09cf939e913172aca8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fa10ee0f311570d002cbcd9dbdb1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824bac7f0ed2f104017f12a371593b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab306216a28e88262d17c7986fab4edc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e16c66c690f2ae1fa0b5b911b5fd9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b952833a6ef96f9a58913cf848e6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac43938f3217d4d73ea6881c0f59f5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc206ccffc65c4404c01bd302fe3b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ec2c44af7dd180d3b57cb1e56582372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ded7119b5324015a0763f12738a8ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce09c365ea0141f184aca6d83ae12a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60171167f7c9d17a53ed8b90f3dc2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81a6fe9098fd7d1db2cbc867b47c2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a88b3be915785cb8c3cbd100be34877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153f1da8c8cd226ca4996b0aec9788b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bc18b16a354ffd5ba9f611668cd3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4b1977875a7336a4e460a340e74fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09bac1d73996eef50ba336cab51dd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702c0370e4b43924feb67456938f11182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9cfbcf5c05e1816f1b79ded3227f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875d1bac8e6bbfad4b4068313fa2d7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967b56b7e29390969620085191a27263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc9d928c981e0971393f4eace374454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de5b3fa5d160fb7fd8dfebe12f057e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5144ad14164f50ca28c8dc061ef0b546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4089558be39cf55e983cc08f7c2977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5716fad2d3835af80698050a135c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520424823205d9d9385c1c1987f07909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d2739489ccaf9de6626e22806202010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcb658bd54ec9767e82354decebb5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de762519b74a3b69564b70540f1b393012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506ebe4e4a6f7a69d927e8ceb7a346c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79efdf292527c230dacca8e9578600314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed7e6f6b18936b16064581d2261e2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60950ee839673a41033c066a6ab68c1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfc3256829a8b3a885260e6b56a54117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa396f5a8cc1bc42d42e67caea09591a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea62645c512a31b2ef00183410851819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a920c9397de827fd92cfac717873ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942bc5632ac1c09ad172374ba24738721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dc3afd6fc86c756163108852ebeca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323eb9817f674a68b925daa9d7d2de823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df0a799c40c5ab661bb3ba142d324624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5af3bcc92e2481cec4e739fdb43dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431c93f3203c2f06091622faa17fb7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64940e151e7940fe9a36e6a314bd5e7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b0176c363d22908164d282fc6090028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832647436bb7955605b86d0c28a0ede29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d600be1dc8d2f64a1f3ba58eb964f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a971fb0653e9ceb215bac81f8a23231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dc8b65f869752184f71703c081b5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded1d833569d338d8fba0163bb233a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1d29d3449f36129309660514a486234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab2eaee9291127ba959cd38581999235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118748bef093db28c1beed4e0edcd2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82074171684774e967e3356af2b132f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd33f73568d498527b31a8b27d60f1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76845576f2e2822c0e104a4ffc80853039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04847eccfc82d6eb8d2024ac4c1ad4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be7731cd05f059799cc3898f2b000241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640bb90a7d2b8bddd5dadfa485851a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f58562fa694b51d7712957737b96be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d02498f09795dfc5b430a4172863de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ef65e40057d66f27c97613def470445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acce815b6131ad3e6a4507b44e410d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af96e506504a9bfa8f6062c5c4a8cfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26afbaf197ea8459ec3d5c76e490d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b84b0cbf2e61f77e81c9d6afbca7f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092beae2b09c50f92380c487cffadc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648e82b660605213a1a4df81541430251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0d19b7ab2e9b0909f61b5f561f8a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1c037b119bd35126e7326a9cc9f0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef73356657e3ebc97dc46a1ddc817754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730eb905303f0f818aab151318029d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3eb4b7b5fc1a38e4b41ab839fde0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4066fdc62f4fe57cfae906c71a76157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8591b0606ff68fba4cdd7271e6c1d1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e431efaf9336c8fb7a6af3ecfefcc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bbadaa6686d41fc0bf6609d2218a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a763c663c8bbb1d8c8fbba701db0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f852ba94b32b4542b8e179339241162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f8c94ec5e1e026814adb070d657bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd22b5e6656b5453fd45c5c3d133e7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae6294feb5936e9f3af64af1287d9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06718cb9e02f62b82e3c3fc935b062d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce30fc9d4ddb42141f08e2e6f3e91e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b23952783c3468ac96f744f91759d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a55c47ef0ce52998fac482150feae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ad68a06b7c3c8e520fd704c78ee2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c57a54e17213050a0760bc76d90ad471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe3c79ce7117d110328dcca6ba1cae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b32773c31811756de9580c8df442f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9813a46f5f15391572df7d416769d5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d805500614f6ed95a5982854177f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723d52a73b15348a43b7e7e29ff30be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c9f577da949f13078a5919ab0daf477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eb485fd9ac69070d4093314f4c20f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb793f72bce1d71041e0c1df12110f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e9f3dad613d2623b382cf972a6f7b80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>