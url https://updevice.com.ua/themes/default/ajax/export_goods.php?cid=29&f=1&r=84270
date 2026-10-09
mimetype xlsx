--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1979905f316529897102f4c09537f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f58a692d2d01563c7e5fbdbb9b1512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdd5674e9c2dd869ac99f8bd8863023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f799f20698b5df6c2181fd2c576e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359973b5cabd6fa3421c560edcf90c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e696992888aaf7dbc801e6ae6a2216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea758726f8cf9b9a2f6f5dfb06affb877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a97a7f24e6d5db24973f4909907d778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86225d74ce21d0edc76d37c0fda15a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27a37bb1181dcd64d34fe55af3785d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b7612e4af744662b3ac0f2db941ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0704af44837fbda22a92a197eb3ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65e00741edb5da2659b72e8a8f119c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d12fc528e52927b9ca7d3df766bb6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ce906b9dc60e46c53d14cb3730d5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864350e914d49814799ffe23f2286b0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267318fcd894a67e868f208c1cba2d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10159b4bd2fc06d621659d6eb5ff8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c4ce525740e3ee6063eea1a89d96619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c6af7b449e0cdfd0eb89fa9d334d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16069b99f0e4010dc344bcfcb4fffaaa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f98bd1df1258d52cc0aa3ecaf71db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286cb12148f8f3dcae2777e8ff6c62223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb8ddbd01529e5e4d6bd1b60991a2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc9b623971b3385c9cc1ed21f573f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35668e48c0181d2609d2573941e98926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db798d74c72fe1794cae3e4a5ba46d0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6121f01222e649fdc77ad7f5688d3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8b4f5efa6a6e9bf9e375c4d2dffe529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d149bf7bbbdb166c2f02e97aea90530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e32fed7d8d29fc49fb8c2f25ac180731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12126649938a1489b1b12a9841b1a62132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79ae60aafb837b01ff4d0e34912db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016328168e24341f798c536906990fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50c93f686f17038312ad920ce7299e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cef062c1edf761876284ededa1b7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e31d6a79ad12cc393edfab7f3d03737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3fc8a2025e0dac43f94314831c59a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de918406dfe1c9ff137e157348a5ac9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb6d3b17674aa10ffcad5cf08538d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305b89b21f907b176ef476cab9e69bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87400a1d53894074c42c3003aa4cf9f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4702452508602428c62a60662051743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39199c7ebcce18770388c6c33625fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495e8067e16a3e5ba8c621ff00a0c8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcd13494e868baeb2246d8dcf7fc7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4909bdc5e8776bc8fac0bc1ff086a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a98f40c048b62625a6949217e350e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f82bca884bb4ddf18dd35fc7702eed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7abb7c6592a079f3d3acb25e02d83450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967479ceb2ee395e47599683c6a31afa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab632ff0303dd77be22dcd045bc2bd1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450c2d4cb5529845aa3839a0eaf8d1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30015ac6923a415b22589438afa071b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95543dd2e642e3dd6ba89147cb3974c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3f233ee8f54d08ee1e9eea480d5a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fcd107f847cff8562fa77e01f476857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6c3220579d584d3a803a5b640b79b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b8bac736df6674b5f0bebe5b02a7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c3482090073bb43da207d80a4307760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d67f7fad448186d42890d06324e64f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f525efdebac4012751b027982555462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eb1237a940d5734697438e867f1a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868478ced60e70bf43e48cdbcc6ba99164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd534550e0f15b0cbe4021e8dec0a1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401950d0b6fdd210ff020eba95dd56c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a255635ec7a1d4897bf2498fad22eba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc19afafcf462837f0a67ec83e5aeb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c5c239cc5b287a51464e5f07e1fb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73e6739aa2f75505fbf0253fbb0a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131da9db789738ecd25b8d1a5ca2a7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a8568a3f606b050ccf51e06146e6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33230555eea86dfef5896cbc9eb235b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3db1f643c9c7d5ff29c5cd644bac774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe522958c1b430c6ab1eb09da8354775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3d55e224ebff57a0c6483d20c14a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586c4c22f3a74114c3acbc5f1a649a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6a8dd6dd8c8cb831014876ce0c7a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174cdcf4b0b4dfa6dede14bbbb4e09f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32402a1ed9a3e0b58a898813bcdf019a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ddfab96493d5c7dbe8b8984092b8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fcc252ed82b778a0a19c57c23dcf082.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff59d82ac6fcda01e34fb2e155a4aeb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ec0acbf8bfeaac1901ae8f47767c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7b652d2d7cd82a38793a81fb66e8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674dbfc1907d2f6782b418ca060db304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1de5626b4e74523d65833547c39625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646e068b35f1ec837cdf5bec534a4706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22406ffb74fd54682e83803cc98e5a3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb92c80616da84f5ae07df47ea202a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb77eee2b4643bf8abd1438e0ef98d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ffe2f989f75c5aa5b4ead1eed658f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15fb6c19a94adcfb952d6e7c2414f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e140168b9d9c21ec0e6a076d8db8eaf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230b41ea58673a712d19a1e5937a90c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850b4d67a9a6a929fcedeb470600d3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5f56b10fbbc104d15d67761d122f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af93f36080cd680bd223742ee5bfe216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ff8796d24d638aa805a01748ee2c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8deca649b09efeb8be5a19cc2a168318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8125ab9fbf242598fbd7f938eb0828d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515d7ecfacffdc68bfabab89704927d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f709f656221cf766f2e1a0289e4f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6455968aa9e0c25e46407202cf1eb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf169147518d42e2f9ab98d5116ecc523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b67053748eda92b2338da6772c0b1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c76b15df10783eb539a6474ed56e5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471483e3529ba2f06cdf36ee190f93b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd954115330cd32ddd276ddc63dc0d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953383ae612efc882c3e59f47f14d6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecdc8bd1b55c0664e1bfb8ea3942e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715211a070518da7ca9c938871f91b4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eda8dc2c4e15218b42c722b19c5ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50441c40d72a8904360fd0d7e5aee732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2eb82abf0eac942d7472718baa80133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b4a08d2c06004451249fa6848543d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d0b599f2fdaa751d35e0cf2efd5e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894da6f02c9dc82c427cb9ed453e646d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503913796754b356757643d06d3efb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d6d04b3e57b23611da0ef51f3416538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b1ce06802484e5c21846383f4a89f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d400cdcde80d6839bfc78b589f36a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6417185aee746414a3c2877431c1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49234aa4abafe5f59c74bd1bc1d2177542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b1e4ffdd92d95ff6a09a898567f2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2865e541bc6abdd2ca1f46be843c86d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21102a236572280bef0e7cfd9e6b67d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040a7cc74d242009fff8e019547d9aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595d5014aecb551ef160d04424cb76a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df94499b6fa55d89fcface6e9c140148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de446f4e790f140735573bb297b690a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ca7655aa4f3f3fcdfac0854a3aad850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b400ba9f63522359c029bcdb779fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02788206381addcb2d52369e69c92dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fb8571e0fdba077d815228d8368c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e3a2393fc3a394256a17a3fb99be154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8d0cb879e456b9beee6375a38b2d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f805bfe7102593b6664833f2e6175dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b557805d0c178f2b815f5e90d1708d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc824443f82e949467b78aa85e7b5c4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb349f5d7336e0da686f3f4a1c785559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06cf39344d7cbf04764fe11f9e3abf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe786ff787fb3e516710152ea5e73561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77702bfb841f0e30a02b35c0e042376862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab73ebd67ce94eee76e1bc0725fb16963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05236ba22260f31837376890ee3cd73964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19191919a316fb21e2370d1f767915f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18784d7da38e413ea29ea614c4343566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a375835af323db09fc32d53ca8544c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4954ead9315fe6979ba001aceabfbfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367015706d862b2b83be62ae1572a0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b57fec637a63ec008d82e601f2861970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d74813e02c870c90487428a8763f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71379c380e3a1fe9ba81f429260ac11e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65cb142ce2862eea711226871416f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27094af5c16e8d360fe96131c6d4886974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ed05115267cbc25405a737dc9202675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d36bffda081ebe5ee0bc77840e19576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064362f5833ca7df49d31b1c0818ec977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e3644106f122b86767e2667cc0fbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cc1a9b820d03cbad17a11fe86df0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69437dfba64a144d72106ec079497a3480.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>