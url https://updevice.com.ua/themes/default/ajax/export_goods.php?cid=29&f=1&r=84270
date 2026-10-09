--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -472,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff59d82ac6fcda01e34fb2e155a4aeb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ec0acbf8bfeaac1901ae8f47767c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7b652d2d7cd82a38793a81fb66e8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674dbfc1907d2f6782b418ca060db304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1de5626b4e74523d65833547c39625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646e068b35f1ec837cdf5bec534a4706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22406ffb74fd54682e83803cc98e5a3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb92c80616da84f5ae07df47ea202a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb77eee2b4643bf8abd1438e0ef98d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ffe2f989f75c5aa5b4ead1eed658f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15fb6c19a94adcfb952d6e7c2414f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e140168b9d9c21ec0e6a076d8db8eaf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230b41ea58673a712d19a1e5937a90c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850b4d67a9a6a929fcedeb470600d3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5f56b10fbbc104d15d67761d122f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af93f36080cd680bd223742ee5bfe216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ff8796d24d638aa805a01748ee2c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8deca649b09efeb8be5a19cc2a168318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8125ab9fbf242598fbd7f938eb0828d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515d7ecfacffdc68bfabab89704927d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f709f656221cf766f2e1a0289e4f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6455968aa9e0c25e46407202cf1eb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf169147518d42e2f9ab98d5116ecc523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b67053748eda92b2338da6772c0b1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c76b15df10783eb539a6474ed56e5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471483e3529ba2f06cdf36ee190f93b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd954115330cd32ddd276ddc63dc0d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953383ae612efc882c3e59f47f14d6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecdc8bd1b55c0664e1bfb8ea3942e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715211a070518da7ca9c938871f91b4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eda8dc2c4e15218b42c722b19c5ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50441c40d72a8904360fd0d7e5aee732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2eb82abf0eac942d7472718baa80133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b4a08d2c06004451249fa6848543d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d0b599f2fdaa751d35e0cf2efd5e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894da6f02c9dc82c427cb9ed453e646d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503913796754b356757643d06d3efb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d6d04b3e57b23611da0ef51f3416538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b1ce06802484e5c21846383f4a89f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d400cdcde80d6839bfc78b589f36a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6417185aee746414a3c2877431c1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49234aa4abafe5f59c74bd1bc1d2177542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b1e4ffdd92d95ff6a09a898567f2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2865e541bc6abdd2ca1f46be843c86d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21102a236572280bef0e7cfd9e6b67d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040a7cc74d242009fff8e019547d9aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595d5014aecb551ef160d04424cb76a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df94499b6fa55d89fcface6e9c140148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de446f4e790f140735573bb297b690a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ca7655aa4f3f3fcdfac0854a3aad850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b400ba9f63522359c029bcdb779fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02788206381addcb2d52369e69c92dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fb8571e0fdba077d815228d8368c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e3a2393fc3a394256a17a3fb99be154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8d0cb879e456b9beee6375a38b2d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f805bfe7102593b6664833f2e6175dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b557805d0c178f2b815f5e90d1708d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc824443f82e949467b78aa85e7b5c4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb349f5d7336e0da686f3f4a1c785559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06cf39344d7cbf04764fe11f9e3abf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe786ff787fb3e516710152ea5e73561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77702bfb841f0e30a02b35c0e042376862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab73ebd67ce94eee76e1bc0725fb16963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05236ba22260f31837376890ee3cd73964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19191919a316fb21e2370d1f767915f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18784d7da38e413ea29ea614c4343566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a375835af323db09fc32d53ca8544c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4954ead9315fe6979ba001aceabfbfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367015706d862b2b83be62ae1572a0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b57fec637a63ec008d82e601f2861970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d74813e02c870c90487428a8763f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71379c380e3a1fe9ba81f429260ac11e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65cb142ce2862eea711226871416f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27094af5c16e8d360fe96131c6d4886974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ed05115267cbc25405a737dc9202675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d36bffda081ebe5ee0bc77840e19576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064362f5833ca7df49d31b1c0818ec977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e3644106f122b86767e2667cc0fbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cc1a9b820d03cbad17a11fe86df0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69437dfba64a144d72106ec079497a3480.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaffcda123fa452bbaaa8e11b3de8911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43f927490732ee92b9ae80dedbff1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003a47a448bde5dadcacca5f7c4f27b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c89ef21c4677bf8bfd2a51fe707d9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae19093aa6e9d4bc8eed36410ba918b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e8cb0468db896f5e04ea8e95227346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf9adb00a91a06eb7f1f566ec8ba007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5fe28bd7ac235a6d503623f2b57c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edccf8d0e9fdc2d0144d02aee36f319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc5acb459be1c0c20fa944b2339de310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2352ef2ee22e9bddde2f203e36bac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bceb25b68f62a971c849f834b54f1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689e5f5a97ebddbffa083ff143b491313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2be3f97a46eccd78d0b534f4d198a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64e05f71290070365b7b1e319d750c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889257373f8ca25cfdd06946d181225d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8068bd804a9b121f32324018295f4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cbf5610c16666b2bbdb84e354181718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe6ab59047fb973b4b2f7b1c2645f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc195ad9f79bcce819caabf757f87a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daa28e48bb55572c98abda9376ca2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3f9ade71a1338b6299d97cb6f756022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a66dd4d44a34fddf8b132b20d745923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2362c659d2be405c509127ab93505024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b37e033dc99e0abf3b2f413d5d638625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850e8644cd031b924be94c6524064b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589583d9a5412b98e46266eaa807f61227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c434df8a885fd848039128c06e637c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b283ce6cfd7bf3b4c8288c2021157329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fe9e2ce21c671989993b314a1b17930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596808214a6168c8853566f2742e20431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f468de04fb09aafb5c409bc59d98d2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7948057ef0ec17d9314b89e6e959733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302eb7eff3fc1789e5f9841d434bdfb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ff169451e522ece69cbda2271b08635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823065e3d33e4569d341a74c1a4bcb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c685abf8885526d54638f8ff6d07f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37dc98c94dc96c243764a7bb10990838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fa29e6d00855ae51e07155898bfad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1a56ccb50f0e76a41da6927da520740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868f45fe63f2b411cb8c0e4a6a05d9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735e63294c796bf38532783d5ee4dd242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403240711667d0a040e74d920ead702e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312f01dd5736db86a2cdae279caedb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8932a8bd12740dd8d1f81ad3ea5b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00759f17c939d6e7285dfd71ca69bf2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8416319008c84b51aa8b1cfad6642f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c8639ba53cfb937a3b6c42d61b4e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01992a41a045c36573c06eb6c5728049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4eb7036290b28bca4d211a0b43cd750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877806a3aa5aea66f7cc76e2bee557651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d381e3db9c2509a81a8fced0940df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1a891fe591ba5a8866241f75a7f5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37d3a92886fe2cba64a6202e62b88c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90101cdacce114f44c0682b6e6c1a2c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9b913c50f25606a944dec110fd03256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1903148e308e7901cc6fc53b72e6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ba1849fb79e006bcd8a92a39ab97658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf34b626e754bc2d11b5cb490e8e69859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbe04139b02434219b7aeef9048ebd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcff83c7c49a957343a71006f57beb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46119f6bf1e72284dd648b95349789c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663180bb89a8b9b568fd235ada00c1ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ecd677502c2c0147a9f48039a925764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc221f012e12b04e3a1cbbf4361313665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52af42a96c000be05c235f16a6aa0f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ba47890f77d3549e3d452e4b5901467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567ab3d351fc8faaaa5fede8641a9f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710e7270365723700bc5eea498756ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4b2acc652f629a646aaf01a4a4edd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb8a9c88a113ca96e560dea194885071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfab5c413957a3b924b136a8fa9f28272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9071ffa05b01989e67f9767bdad4d8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5817dbc6d8ff9bd574fc2beb2efc12074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308a43e62717fe2ce2db357241ddf8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743dd08cfd25c1d6bca7a7764b2885876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7a153e6b8d2c3ce228891ece8a4a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ada232fbfc00aa443633489aa41d9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ade6d840b41ab8383381df9e58c88379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1206576622c75f4ad7ee9adc89f40380.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>