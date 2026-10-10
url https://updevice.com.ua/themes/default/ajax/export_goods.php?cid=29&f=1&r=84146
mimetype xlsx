--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3dd7b8940f2df5fe2cb31d3723be61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c8efe9a637d6d49b928c29ab61c052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ecbdabb87c463d39c884a98384da23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42fd6c53e68dec5d85e19059aa35604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919807950c8468b7fd7d66165d1f7a885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe27a4156a7a52131f9dfe3761c82fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb8a61e9096749eb16d02e20cecdbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21783ad95143a76fb82ff72323ce3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7272cea3d4559597d110fdd6c5b5739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe29734802bc5f7d5cf337be6e585f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbb1f7bdaa0fc7765fd9e5c27df86c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d000bb53d0773c2b3d6a54658868112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd868feb399ec42f7dfafb57ae8235c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cebf1a315e55946e5ed84a3ebf8e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ea89d15c74baefb216a2477ef8cce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f458ab82a96e249c881383e16dd10116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9024d88c0acc0c06779b56e15009717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65502eed17c9e720a84dc47435889c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afc9bce6c09af8c3e619621b10394919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd0eea79acb0c96607fb60cb1d70e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6be1113e00ecf50f9ac27ae8534c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98ab2fb4f2fea6ae3d3d0ed59fb6f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b74bfa2f38d2d893cb7a9393febbbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07bb911c869d766970f91a5885024524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53244f6b98354a6679813f8a740a5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e77441609999c8a30a852af441b2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12e0e8fce1b83d872c4d297dc6051627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f98b6a1418a1ce970daf63e4cf46f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248ccf9d393bcf2b8e6c44a688216b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182942abf58fdee866dd5f3ed55028d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ff2ff248f6c1e104d8cc4169df73431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23a4e1f1c6076edd387785cd687b3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d3e5e1772f4cb36fed960e8ab330733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb469e3ff5f10657a353b0599131f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e0853f909698938d756017814ff3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77548d554cdd56fb2faf63fdf5e857436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88f846986a384c242ffe9734ce8d3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c9a9e6d6552212bb02ff66ea6d6d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1527af9edd24a6bfad0163dfec907fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebb1237bc7e136ae59489f108407f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01968aca8c84959fe9b4b92694a8297c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b8f03612fde4daf3c8eed3068a0a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92affd5dfef38b060f35fd21f5e25d3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411370f4d9a2323b6082c4639a3d96844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029eeca21dcf704cfe4c9db28cae56f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c77a396e20fb5c2a11666d6478c2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9f04a7e5a7dce3aa2e9f5fdbdc0fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6843bffbda9473e32038a4ffac2b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1983334cf2349e96afa73c1b1bc43c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d1a181c721272a3556d7182105bd050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7064fa1fd65c6459facaba99917fc9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b456fe3ed2df416c27ccb68fb70cdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225cef9305bbdd51ea356a6fbda026d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f41f356fc5e6895e9c72eba829d1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00702967ece52fc64a4325665a4012a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60139c92c6bdce6d26f8678a0e6361b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2281e358cdde51b8935eab851420fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec4341bbf30ab8ca9344d0f9f727f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3200a34d26c48ce84dc874c10bf99e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee08b0820559fdffaaf9211179868ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c908f32f16a64b2ea3a3e9619ed33561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073c1b38842c86097ec7716ec7cbd9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5928ef25a1eafb12d1302a15825d69e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81208d103a0c4ef535c9b294807b712264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a2013a9ec9f6c7ba9f3677416b87e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ed813672b2dd7a19695c0b0e86dc866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f22d7d660fcb03956a21997e55ea367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc0661a9870ca6b0159f046277d00668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34744b4dffaec430ea01e733a872f2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b45361cf3c5a3ae8fd788ea4c73e2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8f5ad0c293317da2701e29d88dfed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2378113a888aafcba4c927f25d90e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf7e8df962c8e1a84cc29fc037f76773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc1c9f3f40b358a627966dcf92449074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48eee8d0f522950fff1be14042082e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea973c2f5249ed4285a797b0ad7ee98176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014ce2ae79576011c0334e9dc90533277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02030c5fd135d840e029d783213759a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efd8804f0936dffdf8e92a721dedeb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65db73ccc8f2e1e41fd0915e22f175e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dc73c37a8146a80ca27ebbc2f9ceb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d1894843540481ac9b31f71f1c23d82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738cad76c467327c835242cca59c84a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9a80b02df3312e9d9dfccf892a47d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2e8a8f80d1d40b897435f140f6a923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68746dc3d47a2753026f7c3a1d7b69574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632b5d532880fd59760af9f2d85a0b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e71f98b77f9b58bdc8c1a5aea805d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab009083220efc3fdd34e26890ca80c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452ff5ca9c501598cc1fb42aba901918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8b45ba9c8cd9c17bb64a9ff5321789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe106ebe296c34a39d9ebac4c2f07e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19703af7d55e937367c1fa83884506e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a956ee78c9833d493331ae9eb463ae612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08109372dfd20902c7f33815a874a3b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50374299fb3993f49e271135ddd954c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7420443a3e502430da4a04961e66c4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cdffcf85934cbb777ede1cf84627716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d8bb091dd6e0c2052aad1804fae1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f104317d8ebe6a143bf453e560315e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dfb5170ca1228d47c73f543982e9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77f902764fe7bbc68c5c5f4bfc885c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf00512b8b8beb13f06d4daf4de1e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed29c85b75ca137f88d932653b9f25222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbabc676f099f29d4a1f623d72659423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b31d52d643fd0eba61899e234eaf3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab40bc46d2335fb7d4b83a1bd62ddc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1428c99ca1d58a5beb8cfd8cf67a9af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76b9ddf022471695ee13877bb0abdb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de22a445ceec4f1ac00e4c1c16e36d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b023fd5c5ede19354b473cd1496f8b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd7dab9aa517c552fb79a7748237fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e54a65008ebd2d5969593061d6d92b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcbfa691f354b2d3070a417639ddd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b4dab4265bb578dcbd6be4a46e5eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3834d9fa838ef74b90aa2f85970a7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebad8a473adb67ef51fdc5066a3a70235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f7a77cbba897e61116070920476b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0514fda84f15faaa1538b6f7dc6e4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d8b2486f75e75d0ce6b2e791c7bc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec9dffbae796e2375d8ad31829e99239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2ecfd9884d133e63e4f0471f42f1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed420b6185c2647235efcd488622ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee536f893ac295a2a887b35c1c8a08e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc604ce87e191163b3e06c90bb1c7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693c3afda10ce6ec39656b2c20a41f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e8dd337c9db21bf1b2b5e81a920b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dabccdb31db4660bc5e3e83df6e5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a50552d9dc390430525a42ace080b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187768224aa6346e6544d67d154f7ebf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcf4f50d3c18251ec9294d683f67e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb23eda8815b4ce0e6f45fa5c79bd8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f0d182d6634cb92f042310b840e8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00828813eb043b8205efa14df744b86452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62c630b8ab825cff65500206b2739f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a706f4eae932bfade46abd0799e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5cda0db995547f00e4300c058d62d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854457c85b0fa233cdcd3913ae63a1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13cac226d32978959d2d2f95f8f42f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd05da28517a1ea2af891f90db3cf858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c1ed9c030695d4d1712c00e56973759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88b32d8642b0d454ebaa68839176bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7d1599c35837ff41ca45d6a7a6a3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6258bf8f991238463dc462897483862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777626c6e452742a2288d2444ad40c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aaa8a2afcb9e177d33863cd6ca99164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c910208969447e392b9dc3d477996ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750317b89f74c38d8f7bd0f701813e4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eb3aa9c2a8c8685afe531c05bc07867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac27d7712eee04a5ec963ec1171c1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db74122fab93c3c3cae657913aeebf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a341234dc98f32adacf7f7f28b94170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d83fa986ade72df03e55816380593771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79c10416d5cbce7731f9ef55c8531772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbda3e4923f81d6db653580e91a7dba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb46df82e23cd48d20107b7354a910f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2502c58af29408adb82f1f60a816f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58749b0987825931e0c090e56ce29776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884def89da44eff659fbd79a804315477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad0959a5dac89ee57d277b4b01f4da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9ae3ac6b02ffe51fd5723f25da79979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b965a5a7286663a5f484ecc961337da80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>